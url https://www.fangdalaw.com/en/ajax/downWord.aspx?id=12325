--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1234E59D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+          <w:p w14:paraId="2C4F11E8" w14:textId="748879C1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="000D63CA">
+            <w:r w:rsidRPr="00E03B62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YUE ZHANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="125973FB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+          <w:p w14:paraId="706EB16B" w14:textId="32B3DD58" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="000D63CA">
+            <w:r w:rsidRPr="00E03B62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (New York&amp;#x2c; USA)</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D63CA">
+            <w:r w:rsidRPr="00E03B62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D63CA">
+            <w:r w:rsidRPr="00E03B62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0CC323A7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+          <w:p w14:paraId="6199424A" w14:textId="393F591A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="000D63CA">
+            <w:r w:rsidRPr="00E03B62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 9652 6124 / +86 19896512186 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="353B6B60" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+          <w:p w14:paraId="4F910ACA" w14:textId="4E4A1602" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="000D63CA">
+            <w:r w:rsidRPr="00E03B62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yue.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="504639B6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000D63CA" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2D7EDDB1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E03B62" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3120C991" wp14:editId="7008AC90">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="770B96DB" wp14:editId="129255D1">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="43931412" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="000D63CA" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0B3B2338" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E03B62" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="000D63CA">
+            <w:r w:rsidRPr="00E03B62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ZHANG SPECIALIZES IN PRIVATE EQUITY AND INVESTMENT MANAGEMENT, FOCUSING ON USD- DENOMINATED FUND FORMATION AND REGULATORY MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B60941" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0A38FDB5" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1029 +456,1029 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1426F0A2" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="0EB6C918" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28533327" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="6D8B888B" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GP Representations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588DD11D" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="3FC706CF" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CICC Capital and TPG in connection with the establishment of the China Synergy Platform as a USD/RMB dual-currency structure to target investment opportunities both in China and overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1C13E3" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="7AA4D684" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Legend Capital in the formation of an investment fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A975AD7" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="4B65FCF2" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Blackstone in the formation of a series of separately managed accounts and commingled funds as part of its opportunistic investing platform with over $15 billion commitments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C23E217" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="41FDBFBB" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Carlyle in the formation of a managed account focused on investments in power assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4497135F" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="4E6C1CD1" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ocean Link in the formation of an investment fund focusing on investments in travel and leisure industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AD5075" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="16EC6D3C" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eastern Bell Venture Capital in the formation of an investment fund focusing on investments in logistics and supply chain sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1E94E2" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="7CC85E7F" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jeneration Capital in the formation of an investment fund focusing on investments in technology and technology-enabled companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789DC9FE" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="6674E809" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bioventure in the formation of an investment fund focusing on investments in early/growth stage start-ups in life-science and healthcare industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6F906C" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="335D64ED" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MSA Capital in the formation of an investment fund focusing on investments in TMT, artificial-intelligence, technology and healthcare industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC324CB" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="0D3931B3" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Blackstone in the formation of a number of commingled drawdown funds and separately managed accounts totaling over $10 billion investing in real estate related debt products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6E28DB" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="1024B3B7" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented First Reserve, a U.S. private equity fund sponsor, in the formation of a $2.5 billion global energy and infrastructure fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFD9F62" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="11B95E47" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented A&amp;M Capital, a U.S. private equity fund sponsor associated with Alvarez &amp; Marsal, a global professional services firm, in the formation of its first buyouts fund, which raised $600 million and invests in middle market buyouts in North America and its second buyouts fund principally investing in growth- oriented businesses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A265B" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="186DF29A" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented New Mountain Capital in the formation of its fourth private equity fund with $4 billion commitments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F795419" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="43E1B9C2" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Corsair Capital in connection with the formation of its fourth financial services-focused fund with over $775 million commitments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF0F2D3" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="38134ACB" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Blackstone in connection with the formation of managed accounts and fundraising of two hedge funds investing in CMBS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C14FA9" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="2D21A210" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Aquiline Capital in connection with the formation of its second financial services-focused fund with over $740 million commitments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CF98AF" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="419170F6" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Blackstone Property Partners in the formation of a number of co- investment vehicles and supplemental capital vehicles in connection with investments in core-plus real estate assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF4DF64" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="5BF394A2" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other GP sponsor clients include HOPU Investments, IDG Capital, Macquarie, Morgan Stanley, etc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9A5AB3" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="17282A99" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP Representations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552EEFAF" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="5D0B5FDA" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPPIB in its investments in number of private equity and venture capital funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4115BF75" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="0C6B2EDF" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for China Taiping in connection with its proposed investment in a private equity fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EE5FCD" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="79238B65" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hong Kong Monetary Authority in its investments in number of private equity and real estate funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6168BF" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="1B4311AD" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A and Other Transactions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBFF7D3" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="434C285E" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ligang Zhang, founder, chairman and chief executive officer of iKang Healthcare Group, Inc. (Nasdaq: KANG) (</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iKang</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>), as a member of the buyer consortium in the US$1.5 billion going private transaction of iKang. Other members of the buyer consortium included affiliates of Yunfeng Capital, Alibaba Group Holding Limited and Boyu Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA34F6D" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="434C9CA1" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CBRE in acquiring real estate investment management business in Europe and Asia from ING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA71A19" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="1A471D5B" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Blackstone in connection with acquisition of assets of GE Capital Real Estate in a transaction valued at approximately $23 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5F4C0B" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="0CC3AF8B" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented New Mountain Capital in its $1.3 billion recapitalization of AmWINS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5F0AD5" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="3AC2BB47" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Corsair Capital as a member of the buyer consortium along with funds sponsored by Blackstone in their majority investment in First Eagle Investment Management reflecting a total enterprise value of approximately $4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D485D49" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="7CBE41BE" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented New Mountain Capital in the syndication of co-investment in JDA Software</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F15AEE" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="7A0DF796" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Corsair Capital in acquiring management rights from Citigroup with respect to its global infrastructure investment fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45EAC8F0" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="4C1879A7" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Blackstone Mortgage Trust, Inc. (NYSE: BXMT) in connection with its public offerings of 11.5 million shares of class A common stock</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B36F2B" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="33F07142" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Lightyear Capital on ongoing fund operation and investment activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A4F1AF" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="37617C10" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>&lt;p class&gt; * Include matters completed prior to joining Fangda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCC196B" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="5DDF474E" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2B1AA3" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="3A714168" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Economics, B.A. in Economics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDF5803" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="42B55025" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Pennsylvania, M.A. in Economics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB818C7" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="19AA68D1" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Georgetown University Law Center, Juris Doctor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5DDCE7" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="7B73B4ED" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC2BA6D" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="574E97A5" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770D2774" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="3806A9D0" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6777CF" w14:textId="77777777" w:rsidR="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="66D86637" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5F6C0103" w:rsidR="00686369" w:rsidRPr="000D63CA" w:rsidRDefault="000D63CA" w:rsidP="000D63CA">
+    <w:p w14:paraId="5567FC3C" w14:textId="16D6376F" w:rsidR="00686369" w:rsidRPr="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prior to joining Fangda Partnes, Mr. Zhang was a partner of Kirkland &amp; Ellis in its Hong Kong office. He also worked at Simpson Thacher &amp; Bartlett</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D63CA">
+      <w:r w:rsidRPr="00E03B62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s New York office for over six years prior to returning to Asia.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="000D63CA" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E03B62" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1676,326 +1676,326 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D53CC8"/>
+    <w:nsid w:val="00F555F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="126C3B54"/>
+    <w:tmpl w:val="FD16DD0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A1626FF"/>
+    <w:nsid w:val="01722FAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7472A478"/>
+    <w:tmpl w:val="A306C530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D120AA6"/>
+    <w:nsid w:val="05AD6E26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF025188"/>
+    <w:tmpl w:val="B600BAC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FDA5A90"/>
+    <w:nsid w:val="0C277538"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1952A714"/>
+    <w:tmpl w:val="0AFA60EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="130B2E39"/>
+    <w:nsid w:val="0C9F5D4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="584A6A8C"/>
+    <w:tmpl w:val="22C43E4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1311313E"/>
+    <w:nsid w:val="104607FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40C085EC"/>
+    <w:tmpl w:val="7DDA9DC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="184F4662"/>
+    <w:nsid w:val="11047B45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC0E79E4"/>
+    <w:tmpl w:val="9F34FC14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A695A23"/>
+    <w:nsid w:val="165625FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDE4CC4A"/>
+    <w:tmpl w:val="94D405D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AF96EAA"/>
+    <w:nsid w:val="20132F65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E301270"/>
+    <w:tmpl w:val="61A0B698"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CC15146"/>
+    <w:nsid w:val="22140CC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8BE8012"/>
+    <w:tmpl w:val="5F9A23A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DC54DD7"/>
+    <w:nsid w:val="2C2D683A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF0069FA"/>
+    <w:tmpl w:val="F71213C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20FB72F0"/>
+    <w:nsid w:val="2D014301"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A54EE6E"/>
+    <w:tmpl w:val="1170667E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="223B764D"/>
+    <w:nsid w:val="2DA54EAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F30BF68"/>
+    <w:tmpl w:val="543E3402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AD4395C"/>
+    <w:nsid w:val="2DDE56B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5900CF48"/>
+    <w:tmpl w:val="5E9A9162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2083,92 +2083,113 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B206949"/>
+    <w:nsid w:val="309A4760"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CC6F7C8"/>
+    <w:tmpl w:val="CB8A0F38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B3E72DE"/>
+    <w:nsid w:val="35140587"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="967C7F1C"/>
+    <w:tmpl w:val="52921A66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AAB7ECB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11240984"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2240,655 +2261,633 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4107787A"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F20719B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6360D870"/>
+    <w:tmpl w:val="4B7AD4CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="434A200A"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40AD61D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB4E81FC"/>
+    <w:tmpl w:val="03E4ADAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43F41EAE"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47250AAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23FE4712"/>
+    <w:tmpl w:val="91BA0BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4477423B"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="481878AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A8CE7BA"/>
+    <w:tmpl w:val="7BFAA9EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47E43106"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D976AF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="656C6902"/>
+    <w:tmpl w:val="2C5E7E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484E1676"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58EC1DD0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9ADEA10A"/>
+    <w:tmpl w:val="F822D59A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49B14FB6"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59C17EDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6472EAFA"/>
+    <w:tmpl w:val="09FE9DCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B7A40EE"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B5E67A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DAAC26E"/>
+    <w:tmpl w:val="BC885CF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52D16300"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C6023D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF2CB61A"/>
+    <w:tmpl w:val="A290EEEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54F20866"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F7B4BC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B583312"/>
+    <w:tmpl w:val="6630DB4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="556374AB"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60A73389"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9ADEA10A"/>
+    <w:tmpl w:val="ABFA2018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58027EBE"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61A123AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39D4F446"/>
+    <w:tmpl w:val="91922FB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="588B055B"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D774F58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D0609A4"/>
+    <w:tmpl w:val="6630DB4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CF254A9"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EA460D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="402C428A"/>
+    <w:tmpl w:val="49FA641E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D360F31"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FDA5592"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14569E04"/>
+    <w:tmpl w:val="DF1E35EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73C51FB8"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="762C537A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2384388"/>
+    <w:tmpl w:val="F944396C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="750D4853"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76E2200F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14DEF3AE"/>
+    <w:tmpl w:val="B688EE00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76F86A96"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AEE492C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="892C0018"/>
+    <w:tmpl w:val="3F10D866"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C065422"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D0E5394"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80FCCB32"/>
+    <w:tmpl w:val="81AAD490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ED920B8"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D546588"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77C2CD72"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="DEE82FC0"/>
+    <w:tmpl w:val="2D8A844C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="10">
-[...8 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="14">
-[...2 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="16">
-[...17 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="23">
-[...44 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="28"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
-    <w:rsid w:val="000D63CA"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
@@ -2970,50 +2969,51 @@
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
+    <w:rsid w:val="00E03B62"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -4074,61 +4074,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D63CA"/>
+    <w:rsid w:val="00E03B62"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000D63CA"/>
+    <w:rsid w:val="00E03B62"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4412,51 +4412,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16DA00D6-DDB1-4842-AD3F-376342D28239}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E2CB79D-829A-4BB2-A532-D6AA745AB145}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>794</Words>
   <Characters>4532</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>