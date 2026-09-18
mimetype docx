--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="748879C1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+          <w:p w14:paraId="2C4F11E8" w14:textId="00189551" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008773C7" w:rsidP="008773C7">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E03B62">
+            <w:r w:rsidRPr="008773C7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YUE ZHANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="32B3DD58" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+          <w:p w14:paraId="706EB16B" w14:textId="4A24E3D2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008773C7" w:rsidP="008773C7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E03B62">
+            <w:r w:rsidRPr="008773C7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (New York&amp;#x2c; USA)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E03B62">
+            <w:r w:rsidRPr="008773C7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E03B62">
+            <w:r w:rsidRPr="008773C7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="393F591A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+          <w:p w14:paraId="6199424A" w14:textId="0444CD41" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008773C7" w:rsidP="008773C7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E03B62">
+            <w:r w:rsidRPr="008773C7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 9652 6124 / +86 19896512186 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4E4A1602" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+          <w:p w14:paraId="4F910ACA" w14:textId="5E82EF2F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008773C7" w:rsidP="008773C7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E03B62">
+            <w:r w:rsidRPr="008773C7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yue.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2D7EDDB1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E03B62" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5AD813D6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008773C7" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="770B96DB" wp14:editId="129255D1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E7DE191" wp14:editId="3CD4C7D7">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0B3B2338" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E03B62" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="601EBD3B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008773C7" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E03B62">
+            <w:r w:rsidRPr="008773C7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ZHANG SPECIALIZES IN PRIVATE EQUITY AND INVESTMENT MANAGEMENT, FOCUSING ON USD- DENOMINATED FUND FORMATION AND REGULATORY MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A38FDB5" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7AC7477A" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1029 +456,1029 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB6C918" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="18A20F28" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8B888B" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="47F490CA" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GP Representations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC706CF" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="495ADA89" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CICC Capital and TPG in connection with the establishment of the China Synergy Platform as a USD/RMB dual-currency structure to target investment opportunities both in China and overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA4D684" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="630DFF9B" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Legend Capital in the formation of an investment fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B65FCF2" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="7D7A8DFD" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Blackstone in the formation of a series of separately managed accounts and commingled funds as part of its opportunistic investing platform with over $15 billion commitments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FDBFBB" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="6F6BB12B" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Carlyle in the formation of a managed account focused on investments in power assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6C1CD1" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="4F41AB67" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ocean Link in the formation of an investment fund focusing on investments in travel and leisure industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EC6D3C" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="6E395185" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eastern Bell Venture Capital in the formation of an investment fund focusing on investments in logistics and supply chain sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC85E7F" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="1F354A8B" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jeneration Capital in the formation of an investment fund focusing on investments in technology and technology-enabled companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6674E809" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="700705DD" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bioventure in the formation of an investment fund focusing on investments in early/growth stage start-ups in life-science and healthcare industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335D64ED" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="6CA0E737" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MSA Capital in the formation of an investment fund focusing on investments in TMT, artificial-intelligence, technology and healthcare industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3931B3" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="3DB2D903" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Blackstone in the formation of a number of commingled drawdown funds and separately managed accounts totaling over $10 billion investing in real estate related debt products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1024B3B7" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="7D9F884B" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented First Reserve, a U.S. private equity fund sponsor, in the formation of a $2.5 billion global energy and infrastructure fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B95E47" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="19436A14" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented A&amp;M Capital, a U.S. private equity fund sponsor associated with Alvarez &amp; Marsal, a global professional services firm, in the formation of its first buyouts fund, which raised $600 million and invests in middle market buyouts in North America and its second buyouts fund principally investing in growth- oriented businesses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186DF29A" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="3B57174D" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented New Mountain Capital in the formation of its fourth private equity fund with $4 billion commitments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E1B9C2" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="27A9F824" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Corsair Capital in connection with the formation of its fourth financial services-focused fund with over $775 million commitments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38134ACB" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="6FEC0146" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Blackstone in connection with the formation of managed accounts and fundraising of two hedge funds investing in CMBS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D21A210" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="552B03EC" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Aquiline Capital in connection with the formation of its second financial services-focused fund with over $740 million commitments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419170F6" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="3756B11E" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Blackstone Property Partners in the formation of a number of co- investment vehicles and supplemental capital vehicles in connection with investments in core-plus real estate assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF394A2" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="462464A4" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other GP sponsor clients include HOPU Investments, IDG Capital, Macquarie, Morgan Stanley, etc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17282A99" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="6DD12A0A" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP Representations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0B5FDA" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="242D9819" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPPIB in its investments in number of private equity and venture capital funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6B2EDF" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="6B71827F" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for China Taiping in connection with its proposed investment in a private equity fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79238B65" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="411F8714" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hong Kong Monetary Authority in its investments in number of private equity and real estate funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4311AD" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="7F00B6EF" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A and Other Transactions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434C285E" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="3D727299" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ligang Zhang, founder, chairman and chief executive officer of iKang Healthcare Group, Inc. (Nasdaq: KANG) (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>iKang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>), as a member of the buyer consortium in the US$1.5 billion going private transaction of iKang. Other members of the buyer consortium included affiliates of Yunfeng Capital, Alibaba Group Holding Limited and Boyu Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434C9CA1" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="3E534D1F" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CBRE in acquiring real estate investment management business in Europe and Asia from ING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A471D5B" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="5DB243ED" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Blackstone in connection with acquisition of assets of GE Capital Real Estate in a transaction valued at approximately $23 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC3AF8B" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="4D0AD46D" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented New Mountain Capital in its $1.3 billion recapitalization of AmWINS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC2BB47" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="236F5A5A" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Corsair Capital as a member of the buyer consortium along with funds sponsored by Blackstone in their majority investment in First Eagle Investment Management reflecting a total enterprise value of approximately $4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBE41BE" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="12DA6B7F" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented New Mountain Capital in the syndication of co-investment in JDA Software</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0DF796" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="351BA0E6" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Corsair Capital in acquiring management rights from Citigroup with respect to its global infrastructure investment fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1879A7" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="7C4E4F9F" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Blackstone Mortgage Trust, Inc. (NYSE: BXMT) in connection with its public offerings of 11.5 million shares of class A common stock</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F07142" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="75BEAE13" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Lightyear Capital on ongoing fund operation and investment activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37617C10" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="3070FE77" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>&lt;p class&gt; * Include matters completed prior to joining Fangda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDF474E" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="21FF64EA" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A714168" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="4DBBBB93" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Economics, B.A. in Economics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B55025" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="70786626" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Pennsylvania, M.A. in Economics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AA68D1" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="06FD6262" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Georgetown University Law Center, Juris Doctor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B73B4ED" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="5C2C9CCD" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574E97A5" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="614289C5" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3806A9D0" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="063F6423" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D86637" w14:textId="77777777" w:rsidR="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="0B99D402" w14:textId="77777777" w:rsidR="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="16D6376F" w:rsidR="00686369" w:rsidRPr="00E03B62" w:rsidRDefault="00E03B62" w:rsidP="00E03B62">
+    <w:p w14:paraId="5567FC3C" w14:textId="27670E65" w:rsidR="00686369" w:rsidRPr="008773C7" w:rsidRDefault="008773C7" w:rsidP="008773C7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prior to joining Fangda Partnes, Mr. Zhang was a partner of Kirkland &amp; Ellis in its Hong Kong office. He also worked at Simpson Thacher &amp; Bartlett</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E03B62">
+      <w:r w:rsidRPr="008773C7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s New York office for over six years prior to returning to Asia.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E03B62" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="008773C7" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1676,1171 +1676,1171 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F555F5"/>
+    <w:nsid w:val="018E4183"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD16DD0E"/>
+    <w:tmpl w:val="AABC9CB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01722FAF"/>
+    <w:nsid w:val="033D6396"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A306C530"/>
+    <w:tmpl w:val="98C8D9D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05AD6E26"/>
+    <w:nsid w:val="0347755C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B600BAC6"/>
+    <w:tmpl w:val="E2FEA67C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C277538"/>
+    <w:nsid w:val="0AC96486"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AFA60EC"/>
+    <w:tmpl w:val="213435CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C9F5D4A"/>
+    <w:nsid w:val="0BEB6DC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22C43E4A"/>
+    <w:tmpl w:val="3ACC0D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="104607FB"/>
+    <w:nsid w:val="12EE5678"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DDA9DC8"/>
+    <w:tmpl w:val="6F3E200A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11047B45"/>
+    <w:nsid w:val="146A6189"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F34FC14"/>
+    <w:tmpl w:val="BBA89FC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="165625FD"/>
+    <w:nsid w:val="18D13C6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94D405D0"/>
+    <w:tmpl w:val="ED9C221E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20132F65"/>
+    <w:nsid w:val="194C3043"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61A0B698"/>
+    <w:tmpl w:val="D3282600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22140CC2"/>
+    <w:nsid w:val="1E27760C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F9A23A6"/>
+    <w:tmpl w:val="072EDE48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C2D683A"/>
+    <w:nsid w:val="27022D0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F71213C4"/>
+    <w:tmpl w:val="E9D06F1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D014301"/>
+    <w:nsid w:val="29CA5428"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1170667E"/>
+    <w:tmpl w:val="078C02EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA54EAA"/>
+    <w:nsid w:val="2CF034F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="543E3402"/>
+    <w:tmpl w:val="227E7C98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DDE56B4"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="307834B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E9A9162"/>
+    <w:tmpl w:val="B912756C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="309A4760"/>
+    <w:nsid w:val="32D60991"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB8A0F38"/>
+    <w:tmpl w:val="79CAB7EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35140587"/>
+    <w:nsid w:val="362C071B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52921A66"/>
+    <w:tmpl w:val="9B0234FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AAB7ECB"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DDF4411"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11240984"/>
+    <w:tmpl w:val="6F3E200A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F20719B"/>
+    <w:nsid w:val="410354CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B7AD4CA"/>
+    <w:tmpl w:val="FCF00680"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40AD61D5"/>
+    <w:nsid w:val="466307A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03E4ADAA"/>
+    <w:tmpl w:val="904AF7A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47250AAB"/>
+    <w:nsid w:val="4A247FB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91BA0BE0"/>
+    <w:tmpl w:val="0D746F14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="481878AF"/>
+    <w:nsid w:val="5C0500B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BFAA9EC"/>
+    <w:tmpl w:val="076E6904"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D976AF8"/>
+    <w:nsid w:val="5C463928"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C5E7E2C"/>
+    <w:tmpl w:val="01A0A2F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58EC1DD0"/>
+    <w:nsid w:val="5D4C08EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F822D59A"/>
+    <w:tmpl w:val="F31C223E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59C17EDA"/>
+    <w:nsid w:val="5D560367"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09FE9DCA"/>
+    <w:tmpl w:val="FFCA9C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B5E67A8"/>
+    <w:nsid w:val="61204C5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC885CF0"/>
+    <w:tmpl w:val="912CC312"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C6023D7"/>
+    <w:nsid w:val="67F14CC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A290EEEE"/>
+    <w:tmpl w:val="EBBAE9D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F7B4BC9"/>
+    <w:nsid w:val="68567E89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6630DB4E"/>
+    <w:tmpl w:val="7758CE88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60A73389"/>
+    <w:nsid w:val="68E5695E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABFA2018"/>
+    <w:tmpl w:val="8EDAA7B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61A123AA"/>
+    <w:nsid w:val="699E1708"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91922FB6"/>
+    <w:tmpl w:val="EA324450"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D774F58"/>
+    <w:nsid w:val="71366709"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6630DB4E"/>
+    <w:tmpl w:val="10ACFDB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EA460D2"/>
+    <w:nsid w:val="78BB671D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49FA641E"/>
+    <w:tmpl w:val="B9268690"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FDA5592"/>
+    <w:nsid w:val="7C2E3563"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF1E35EC"/>
+    <w:tmpl w:val="4DF064AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="762C537A"/>
+    <w:nsid w:val="7CAA6641"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F944396C"/>
+    <w:tmpl w:val="D0E22670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76E2200F"/>
+    <w:nsid w:val="7EB2355C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B688EE00"/>
+    <w:tmpl w:val="5B94D994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AEE492C"/>
+    <w:nsid w:val="7EE156F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F10D866"/>
+    <w:tmpl w:val="668A1A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D0E5394"/>
+    <w:nsid w:val="7F0B15EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81AAD490"/>
+    <w:tmpl w:val="49780626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D546588"/>
+    <w:nsid w:val="7F7D2952"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D8A844C"/>
+    <w:tmpl w:val="1B668F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="8">
-[...29 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="19">
-[...29 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2919,101 +2919,101 @@
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
+    <w:rsid w:val="008773C7"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
-    <w:rsid w:val="00E03B62"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -4074,61 +4074,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E03B62"/>
+    <w:rsid w:val="008773C7"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E03B62"/>
+    <w:rsid w:val="008773C7"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4412,51 +4412,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E2CB79D-829A-4BB2-A532-D6AA745AB145}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B09B24C-8C62-4B70-AEE5-E24CD58153EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>794</Words>
   <Characters>4532</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>