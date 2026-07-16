--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4300B1E1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+          <w:p w14:paraId="2C4F11E8" w14:textId="279FFC95" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F55882">
+            <w:r w:rsidRPr="00F01D90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ZHEN CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0CB4E553" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+          <w:p w14:paraId="706EB16B" w14:textId="3FA9A42A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F55882">
+            <w:r w:rsidRPr="00F01D90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F55882">
+            <w:r w:rsidRPr="00F01D90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F55882">
+            <w:r w:rsidRPr="00F01D90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="12CE59CD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+          <w:p w14:paraId="6199424A" w14:textId="6A0BB666" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F55882">
+            <w:r w:rsidRPr="00F01D90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5634 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1157CD3D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+          <w:p w14:paraId="4F910ACA" w14:textId="5E614A68" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F55882">
+            <w:r w:rsidRPr="00F01D90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zhen.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="44CE39AD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F55882" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="046131D4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F01D90" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36877279" wp14:editId="7304C96F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FC14485" wp14:editId="10972F49">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="706966BD" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F55882" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="55707270" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F01D90" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F55882">
+            <w:r w:rsidRPr="00F01D90">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">MS. ZHEN CHEN SPECIALIZES IN INVESTMENT FUNDS, PRIVATE EQUITY AND INVESTMENT MANAGEMENT. </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2529A50E" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="2DE8BDB4" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,905 +456,905 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBA41F7" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="1EBF77C0" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3749C96B" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="1BF2FB2E" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SPONSOR REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07AF1B62" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="7FD0B8C6" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented KKR in forming its first private fund manager in China and structuring and forming its first QDLP fund under the QDLP program of Hainan Province; represented KKR in forming its first PE fund manager in China and structuring and forming its first RMB fund and first QFLP fund in Shanghai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16784C8A" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="32C53D30" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley in forming its first, second and third flagship RMB Funds in Hangzhou.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1BE90D" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="6AEECC45" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital in structuring and forming its first, second, third and fourth RMB flagship private equity funds in China; represented Boyu Capital in forming various co-investment funds, case funds and AIV for its flagship funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> downstream investments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3EEB69" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="31B20204" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the direct-investment arm of CICC in structuring and forming its first RMB private equity fund; represented CICC Capital, the successor of CICC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s direct-investment arm, in forming its second and third flagship private equity funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EDBBEE" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="02A7AE7B" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as lead counsel to Hopu Investment in connection with the acquisition of Global Logistics Properties Limited, the leading global provider of modern logistics facilities. The transaction was reported to be the then largest-ever private equity buyout of an Asian company by enterprise value.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A797D3" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="661132A5" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Cainiao, the intelligent logistics platform under Alibaba, in structuring and forming its first logistics and warehousing fund, which is the first RMB </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>core</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fund in the China market.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374D845D" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="6F94DAD0" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Nuclear Power Corporation (CGN) in structuring and forming its third RMB private equity fund under the QFLP program in Shenzhen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AC2EC1" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="2BD47F4B" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Oaktree Capital on structuring and forming a series of QDLP funds in Shanghai and Beijing, with underlying assets in offshore special opportunities, credit assets and private REITs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C66B0B9" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="5512B242" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Everbright in structuring and forming its second and third RMB mezzanine funds, which successfully received funding from major PRC insurance companies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6813AC1A" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="48A31322" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hamilton Lane in structuring and forming its first S platform in China under the QFLP program of Shanghai, focusing on secondary transactions of RMB fund interests and assets in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C72BC99" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="1C06D59A" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Joy Capital in structuring and forming a RMB venture capital fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA6BC0A" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="4752B852" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Vision Knight Capital in structuring and forming its second venture capital fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21463474" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="0A3364F0" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dr. Li Kaifu and Innovation Works in connection with the structuring and formation of Beijing Innovation Works Investment Centre, an angel fund focusing on technology incubator strategy in Beijing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2DCCF5" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="14E6CF50" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629CB0CE" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="52FDA9FB" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Life Insurance in its investment in a series of PE funds, including the second RMB fund sponsored by CITIC PE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C72A2B7" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="0758958F" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented New China Life Insurance in its investment into the eighth flagship fund of Providence Equity, focusing on media, communications, education and information services sectors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D21D694" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="0F9EEB33" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Life Insurance in connection with its investment into Blackstone Real Estate Partners VIII sponsored by Blackstone.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02794EA0" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="412C0850" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented KKR in connection with an investment by China Reinsurance into a North America fund sponsored by KKR, which is the first outbound investment in PE fund by a PRC insurance company that was approved by the CIRC, the predecessor of CBIRC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575DA87A" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="11C7D2B8" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Carlyle in connection with an investment by China Reinsurance into one of the Asian funds sponsored by Carlyle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2945D084" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="07180C76" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JBIC and Mizuho Bank in connection with their investment into an FIVCIE fund co-sponsored by the Export-Import Bank of China and Tsing Capital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5447A76F" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="258DFF55" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldstone Investment, the direct investment arm of CITICS, in connection with its investment into CITIC Mezzanine Fund I, CDH RMB Fund II and Legend RMB Fund II, respectively.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D05CBB" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="69B8C335" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldstone Real Estate in connection with the formation of a special fund with PingAn for their investment in several European infrastructure funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6E4AFC" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="69D20DAD" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various state and local government-backed guidance FoFs, including the State Industrial Reform and Upgrade Fund, China Cultural Industrial Investment Fund, Henan Provincial Huirong Venture Capital Fund, etc., in their investments in PE funds, VC funds and other alternative funds in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345B86EC" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="2810A7ED" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E370E2" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="7FD2D2E4" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Northwestern University, School of Law, J.D., 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7A1DAC" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="5CB58A51" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tsinghua University, School of Law, LL.M., 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9F4672" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="101DD240" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Law, LL.B., 2001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407ED98B" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="55158388" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FDFDD1" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="4647F9DB" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1308B20B" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="1039DBA2" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York (non-practicing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4A160D" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="39516F7B" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C9B344" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="64EC5969" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prior to joining the firm, Ms. Chen practiced at the New York office of a Wall Street law firm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DE9F23" w14:textId="77777777" w:rsidR="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="1D29EE23" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Chen is highly regarded of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investment Funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> sectors by Chambers Greater China Region Guide, The Legal 500 and IFLR 1000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="6A44AA53" w:rsidR="00686369" w:rsidRPr="00F55882" w:rsidRDefault="00F55882" w:rsidP="00F55882">
+    <w:p w14:paraId="5567FC3C" w14:textId="09E731CB" w:rsidR="00686369" w:rsidRPr="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F55882">
+      <w:r w:rsidRPr="00F01D90">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Chen is a member of the mediation commission of the Asset Management Association of China (AMAC), de facto private fund regulator of China. Ms. Chen is frequently invited to comment on proposals for regulations and self-regulatory rules by relevant regulators and self-regulators, including the CSRC, AMAC, IAMAC and various local governmental regulators. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F55882" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F01D90" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1552,239 +1552,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="004D4A10"/>
+    <w:nsid w:val="00CA765C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D256E6B2"/>
+    <w:tmpl w:val="03261BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="030055B9"/>
+    <w:nsid w:val="01B93265"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="709E01B0"/>
+    <w:tmpl w:val="C3C87328"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="047414E2"/>
+    <w:nsid w:val="05583744"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19E6F222"/>
+    <w:tmpl w:val="0ADAC650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04A31F17"/>
+    <w:nsid w:val="096527DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B5CC642"/>
+    <w:tmpl w:val="CFD80C04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04B71EDD"/>
+    <w:nsid w:val="0D84282C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BAAC630"/>
+    <w:tmpl w:val="769219FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D0B0854"/>
+    <w:nsid w:val="105E076A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDA2190E"/>
+    <w:tmpl w:val="6A442994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17955972"/>
+    <w:nsid w:val="1735065B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0376FDAC"/>
+    <w:tmpl w:val="B71895A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="208D0684"/>
+    <w:nsid w:val="18564BAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0FAF3F2"/>
+    <w:tmpl w:val="00CAC7EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28F73A18"/>
+    <w:nsid w:val="1FC74E9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DA88C24"/>
+    <w:tmpl w:val="9F1CA672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22431948"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB64937E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ADC75A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E00FDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BB86C4C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4FEA49E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BC56CD1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0358B668"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1853,138 +1937,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31624520"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="388218C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0570DE84"/>
-[...83 lines deleted...]
-    <w:tmpl w:val="CE8C5F68"/>
+    <w:tmpl w:val="80D63628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2075,504 +2075,504 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E894337"/>
+    <w:nsid w:val="3CBD4EF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8708DD36"/>
+    <w:tmpl w:val="5F20E244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42FE3C75"/>
+    <w:nsid w:val="3DDA06C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84063EE0"/>
+    <w:tmpl w:val="0ADAC650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44564C8E"/>
+    <w:nsid w:val="4CF4691F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="183C3180"/>
+    <w:tmpl w:val="93D86136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4749060F"/>
+    <w:nsid w:val="50A91F98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CD89216"/>
+    <w:tmpl w:val="78442F5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D5B5780"/>
+    <w:nsid w:val="551E2C7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62304CE6"/>
+    <w:tmpl w:val="6B32B9C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51A56DEF"/>
+    <w:nsid w:val="578D01BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="107E31D6"/>
+    <w:tmpl w:val="E456649C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="524E5330"/>
+    <w:nsid w:val="57C7451F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C13A4A98"/>
+    <w:tmpl w:val="10F86DC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59073D73"/>
+    <w:nsid w:val="582A1E23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE8C5F68"/>
+    <w:tmpl w:val="164A644A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ACA4090"/>
+    <w:nsid w:val="631E3D19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6712A120"/>
+    <w:tmpl w:val="B16612F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BE34D44"/>
+    <w:nsid w:val="64D1040B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31B8C292"/>
+    <w:tmpl w:val="5F8E63DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F2C6DF9"/>
+    <w:nsid w:val="66325182"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26DE969E"/>
+    <w:tmpl w:val="B636BE14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62CA2952"/>
+    <w:nsid w:val="73BA6D6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="500AEC04"/>
+    <w:tmpl w:val="CB38DB9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DCD2391"/>
+    <w:nsid w:val="77775542"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7528ED2"/>
+    <w:tmpl w:val="AB845B88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73431106"/>
+    <w:nsid w:val="7A2116D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="819A6E22"/>
+    <w:tmpl w:val="BB424482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C856028"/>
+    <w:nsid w:val="7A3226A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84705702"/>
+    <w:tmpl w:val="0C4C2D4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E443862"/>
+    <w:nsid w:val="7B75787C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="599ADFD8"/>
+    <w:tmpl w:val="20B2C990"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ED74F43"/>
+    <w:nsid w:val="7CA87B08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0E67022"/>
+    <w:tmpl w:val="3BDE107C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
-[...26 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="17"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2711,53 +2711,53 @@
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
+    <w:rsid w:val="00F01D90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
-    <w:rsid w:val="00F55882"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -3806,61 +3806,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F55882"/>
+    <w:rsid w:val="00F01D90"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F55882"/>
+    <w:rsid w:val="00F01D90"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4144,51 +4144,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA125503-1013-4C81-8008-8A69769E831F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFFAF79E-EF74-419B-81D7-79ECEA9A7B1D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>781</Words>
   <Characters>4457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5228</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>