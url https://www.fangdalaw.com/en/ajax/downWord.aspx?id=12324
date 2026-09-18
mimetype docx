--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="279FFC95" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7F966D9C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F01D90">
+            <w:r w:rsidRPr="00745DF7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ZHEN CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3FA9A42A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+          <w:p w14:paraId="706EB16B" w14:textId="48F7E38C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F01D90">
+            <w:r w:rsidRPr="00745DF7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F01D90">
+            <w:r w:rsidRPr="00745DF7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F01D90">
+            <w:r w:rsidRPr="00745DF7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6A0BB666" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+          <w:p w14:paraId="6199424A" w14:textId="68E13EA9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F01D90">
+            <w:r w:rsidRPr="00745DF7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5634 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5E614A68" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+          <w:p w14:paraId="4F910ACA" w14:textId="242DBA34" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F01D90">
+            <w:r w:rsidRPr="00745DF7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zhen.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="046131D4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F01D90" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7C45BEA0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00745DF7" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FC14485" wp14:editId="10972F49">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AAF0414" wp14:editId="65461B13">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="55707270" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F01D90" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="094D2A72" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00745DF7" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F01D90">
+            <w:r w:rsidRPr="00745DF7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">MS. ZHEN CHEN SPECIALIZES IN INVESTMENT FUNDS, PRIVATE EQUITY AND INVESTMENT MANAGEMENT. </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE8BDB4" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="34C96811" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,905 +456,905 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBF77C0" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="64A8965C" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF2FB2E" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="22A8340D" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SPONSOR REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD0B8C6" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="3D9D951F" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented KKR in forming its first private fund manager in China and structuring and forming its first QDLP fund under the QDLP program of Hainan Province; represented KKR in forming its first PE fund manager in China and structuring and forming its first RMB fund and first QFLP fund in Shanghai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C53D30" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="3EE8F302" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley in forming its first, second and third flagship RMB Funds in Hangzhou.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEECC45" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="3ADF56D8" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital in structuring and forming its first, second, third and fourth RMB flagship private equity funds in China; represented Boyu Capital in forming various co-investment funds, case funds and AIV for its flagship funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> downstream investments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B20204" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="303888E2" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the direct-investment arm of CICC in structuring and forming its first RMB private equity fund; represented CICC Capital, the successor of CICC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s direct-investment arm, in forming its second and third flagship private equity funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A7AE7B" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="2234EC62" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as lead counsel to Hopu Investment in connection with the acquisition of Global Logistics Properties Limited, the leading global provider of modern logistics facilities. The transaction was reported to be the then largest-ever private equity buyout of an Asian company by enterprise value.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661132A5" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="262E966E" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Cainiao, the intelligent logistics platform under Alibaba, in structuring and forming its first logistics and warehousing fund, which is the first RMB </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>core</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fund in the China market.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F94DAD0" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="35C72A3A" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Nuclear Power Corporation (CGN) in structuring and forming its third RMB private equity fund under the QFLP program in Shenzhen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD47F4B" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="0D6226E5" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Oaktree Capital on structuring and forming a series of QDLP funds in Shanghai and Beijing, with underlying assets in offshore special opportunities, credit assets and private REITs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5512B242" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="295A7A46" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Everbright in structuring and forming its second and third RMB mezzanine funds, which successfully received funding from major PRC insurance companies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A31322" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="03DC8C40" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hamilton Lane in structuring and forming its first S platform in China under the QFLP program of Shanghai, focusing on secondary transactions of RMB fund interests and assets in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C06D59A" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="4D554D32" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Joy Capital in structuring and forming a RMB venture capital fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4752B852" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="1B6044BE" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Vision Knight Capital in structuring and forming its second venture capital fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3364F0" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="4459DB07" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dr. Li Kaifu and Innovation Works in connection with the structuring and formation of Beijing Innovation Works Investment Centre, an angel fund focusing on technology incubator strategy in Beijing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E6CF50" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="354883F8" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP REPRESENTATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FDA9FB" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="0706C167" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Life Insurance in its investment in a series of PE funds, including the second RMB fund sponsored by CITIC PE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0758958F" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="693711B8" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented New China Life Insurance in its investment into the eighth flagship fund of Providence Equity, focusing on media, communications, education and information services sectors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9EEB33" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="1017DAC6" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Life Insurance in connection with its investment into Blackstone Real Estate Partners VIII sponsored by Blackstone.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412C0850" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="76F16DD8" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented KKR in connection with an investment by China Reinsurance into a North America fund sponsored by KKR, which is the first outbound investment in PE fund by a PRC insurance company that was approved by the CIRC, the predecessor of CBIRC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C7D2B8" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="024AABCA" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Carlyle in connection with an investment by China Reinsurance into one of the Asian funds sponsored by Carlyle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07180C76" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="0B200F24" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JBIC and Mizuho Bank in connection with their investment into an FIVCIE fund co-sponsored by the Export-Import Bank of China and Tsing Capital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258DFF55" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="3DC49529" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldstone Investment, the direct investment arm of CITICS, in connection with its investment into CITIC Mezzanine Fund I, CDH RMB Fund II and Legend RMB Fund II, respectively.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B8C335" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="3507B8D4" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldstone Real Estate in connection with the formation of a special fund with PingAn for their investment in several European infrastructure funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D20DAD" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="2E904E45" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various state and local government-backed guidance FoFs, including the State Industrial Reform and Upgrade Fund, China Cultural Industrial Investment Fund, Henan Provincial Huirong Venture Capital Fund, etc., in their investments in PE funds, VC funds and other alternative funds in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2810A7ED" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="5F1268D9" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD2D2E4" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="04740E87" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Northwestern University, School of Law, J.D., 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB58A51" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="126E5938" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tsinghua University, School of Law, LL.M., 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101DD240" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="053C1ED4" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Law, LL.B., 2001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55158388" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="06884197" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4647F9DB" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="05714C2B" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1039DBA2" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="73AF4FB2" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York (non-practicing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39516F7B" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="03E33AFD" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EC5969" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="5A90FA54" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prior to joining the firm, Ms. Chen practiced at the New York office of a Wall Street law firm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D29EE23" w14:textId="77777777" w:rsidR="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="3DB7ADD4" w14:textId="77777777" w:rsidR="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Chen is highly regarded of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investment Funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> sectors by Chambers Greater China Region Guide, The Legal 500 and IFLR 1000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="09E731CB" w:rsidR="00686369" w:rsidRPr="00F01D90" w:rsidRDefault="00F01D90" w:rsidP="00F01D90">
+    <w:p w14:paraId="5567FC3C" w14:textId="399962D5" w:rsidR="00686369" w:rsidRPr="00745DF7" w:rsidRDefault="00745DF7" w:rsidP="00745DF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01D90">
+      <w:r w:rsidRPr="00745DF7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Chen is a member of the mediation commission of the Asset Management Association of China (AMAC), de facto private fund regulator of China. Ms. Chen is frequently invited to comment on proposals for regulations and self-regulatory rules by relevant regulators and self-regulators, including the CSRC, AMAC, IAMAC and various local governmental regulators. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F01D90" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00745DF7" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1552,457 +1552,478 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00CA765C"/>
+    <w:nsid w:val="04931FB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03261BCC"/>
+    <w:tmpl w:val="3724C6C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01B93265"/>
+    <w:nsid w:val="06AD4FBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3C87328"/>
+    <w:tmpl w:val="98E061B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05583744"/>
+    <w:nsid w:val="09B17749"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0ADAC650"/>
+    <w:tmpl w:val="21960390"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="096527DB"/>
+    <w:nsid w:val="118A1B67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFD80C04"/>
+    <w:tmpl w:val="D1428C9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D84282C"/>
+    <w:nsid w:val="18C153D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="769219FC"/>
+    <w:tmpl w:val="259A0DD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="105E076A"/>
+    <w:nsid w:val="206B5B99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A442994"/>
+    <w:tmpl w:val="B5087542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1735065B"/>
+    <w:nsid w:val="2A152FE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B71895A8"/>
+    <w:tmpl w:val="279AA8FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18564BAB"/>
+    <w:nsid w:val="2D9D18A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00CAC7EC"/>
+    <w:tmpl w:val="5E38F0CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FC74E9A"/>
+    <w:nsid w:val="2DFF5EB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F1CA672"/>
+    <w:tmpl w:val="51164104"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22431948"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3454284F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB64937E"/>
+    <w:tmpl w:val="CD92F41E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ADC75A0"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35C76121"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E00FDEC"/>
+    <w:tmpl w:val="5B868AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB86C4C"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="362C7742"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FEA49E0"/>
+    <w:tmpl w:val="3D44E744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BC56CD1"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3840315F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0358B668"/>
+    <w:tmpl w:val="EA38161C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="388218C2"/>
+    <w:nsid w:val="388C0CCD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80D63628"/>
+    <w:tmpl w:val="10F4D8FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="392D3999"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F442160A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2074,505 +2095,484 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CBD4EF0"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="469E4D1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F20E244"/>
+    <w:tmpl w:val="529814C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DDA06C5"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47E3069D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0ADAC650"/>
+    <w:tmpl w:val="C9EA92CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CF4691F"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54C00F90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93D86136"/>
+    <w:tmpl w:val="05E45070"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50A91F98"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="587F383B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78442F5C"/>
+    <w:tmpl w:val="1EDC52A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="551E2C7B"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B150E17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B32B9C0"/>
+    <w:tmpl w:val="7D7A420A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="578D01BC"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C851890"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E456649C"/>
+    <w:tmpl w:val="2D4C2F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57C7451F"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CD479A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10F86DC0"/>
+    <w:tmpl w:val="98E061B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="582A1E23"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F19124F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="164A644A"/>
+    <w:tmpl w:val="EB6C297C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="631E3D19"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F75592B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B16612F8"/>
+    <w:tmpl w:val="5B80C544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64D1040B"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61815FC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F8E63DC"/>
+    <w:tmpl w:val="D752F5C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66325182"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="639C2808"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B636BE14"/>
+    <w:tmpl w:val="95D82088"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73BA6D6C"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D192012"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB38DB9A"/>
+    <w:tmpl w:val="7772BC3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77775542"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EBC7EAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB845B88"/>
+    <w:tmpl w:val="DC206BBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A2116D2"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70361C1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB424482"/>
+    <w:tmpl w:val="184C6F68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A3226A6"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="719231F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C4C2D4C"/>
+    <w:tmpl w:val="D608AD96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B75787C"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FAB17A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20B2C990"/>
+    <w:tmpl w:val="D1AAFB6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5">
-[...8 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9">
-[...8 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
-[...5 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17">
-[...38 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="23"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2642,50 +2642,51 @@
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
+    <w:rsid w:val="00745DF7"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
@@ -2711,51 +2712,50 @@
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
-    <w:rsid w:val="00F01D90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -3806,61 +3806,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F01D90"/>
+    <w:rsid w:val="00745DF7"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F01D90"/>
+    <w:rsid w:val="00745DF7"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4144,51 +4144,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFFAF79E-EF74-419B-81D7-79ECEA9A7B1D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54030D97-53C1-47EF-AF70-EF9694FE591B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>781</Words>
   <Characters>4457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5228</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>