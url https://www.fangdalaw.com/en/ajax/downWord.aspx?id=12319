--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4BF273E1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3A3675FD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008A09A0">
+            <w:r w:rsidRPr="005B6D4F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LISA ZHAO</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2F5460AC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+          <w:p w14:paraId="706EB16B" w14:textId="56594174" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008A09A0">
+            <w:r w:rsidRPr="005B6D4F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A09A0">
+            <w:r w:rsidRPr="005B6D4F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A09A0">
+            <w:r w:rsidRPr="005B6D4F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="530D6978" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+          <w:p w14:paraId="6199424A" w14:textId="3930D11D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008A09A0">
+            <w:r w:rsidRPr="005B6D4F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5615 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="44940945" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+          <w:p w14:paraId="4F910ACA" w14:textId="20D31470" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008A09A0">
+            <w:r w:rsidRPr="005B6D4F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lisa.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="733ADFFD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A09A0" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="656A1ADF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B6D4F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34AFDF40" wp14:editId="2C876951">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3295B833" wp14:editId="1FBD6630">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7E346C63" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008A09A0" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5CC3CA6D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005B6D4F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008A09A0">
+            <w:r w:rsidRPr="005B6D4F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. ZHAO SPECIALIZES IN LABOR AND EMPLOYMENT LAW.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD1A4E8" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="42192C17" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1107 +456,1107 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267F2765" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="7F2C28BC" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zhao has over 10 years specialized and comprehensive experience in practicing both contentious and non-contentious labor and employment law in China. Her work includes: (i) helping clients establish and improve internal rules, policies and documents, including offer letters, employment contracts, confidentiality and non-competition agreements, training agreements, labor dispatch agreements, labor outsourcing agreements, employee handbooks and other special policies; (ii) providing legal advice on daily labor and employment questions, including questions related to recruitment, salary and benefits, rest and vacation, training, work-related injury, social insurance, employment of expatriates, labor dispatch, amendment of employment terms, and termination of employment; (iii) conducting employment-related due diligence in the course of commercial transactions such as equity transfers, asset sales, and company restructuring and shutdown, (iv) advising on tailored personnel arrangements and compensation strategies and supporting the implementation of those strategies; (v) creating employee layoff plans; (vi) participating in employee misconduct investigations and advising on employee disciplinary actions; (vii) helping clients draft, review and revise employee share incentive plans and related legal documents; and (viii) representing clients in labor dispute arbitration, litigation and settlement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33ADF372" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="65DFE05C" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zhao also has ample experience in corporate law matters. She acted as an external legal consultant to multiple enterprises, and represented clients in their onshore and offshore investment transactions in relation to healthcare, and education and high-tech sectors. This corporate law experience equips her with business acumen, enables her to advise on labor and employment matters in a practical manner befitting client business needs, and prepares her to deal with cross-issues between labor law and other areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6A5C01" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="3EDA285D" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B29E615" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="5B61FED4" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-Contentious Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF71C94" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="058B8AD9" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Mylan on various HR and employment matters on a long-term basis, helping it draft, review and revise legal documents, such as headhunter consulting contracts, labor dispatch contracts, outsourcing contracts, human resources service contracts, employment contracts, confidentiality and non-competition agreements, employment transfer agreements, employee handbooks and senior executive special terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64AC34DD" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="2C03F6CF" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Avenues: World School on daily HR and employment matters in relation to its operation of campuses in China, including employee recruitment and termination, employee hiring methods, internal policy establishment, and foreigner employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FAA2B5" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="438615BB" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on a long-term basis on employment matters relating to its PRC subsidiaries, helping it draft, review and revise legal documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B37B01B" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="1FBBC68D" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba, Ant Financial, CITIC Capital and other companies and their subsidiaries in conducting labor law due diligence on proposed transactions and provided legal opinions on personnel arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3659DDE8" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="444FD69A" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Asian Development Bank on matters related to the employment and management of its PRC resident mission's Chinese employees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731E6B36" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="233F6DA0" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Lily Asia Fund and its incubation companies on the onshore and offshore hiring of executives and consultants, the terms and conditions of their employment agreements, and the enforceability of terms in foreign jurisdictions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C027307" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="2C8AF00A" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous real estate enterprise on the employment and human resources management agreements and policies for its mixed-use commercial project located in Beijing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546755CF" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="713924A0" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European travel payment management company on the potential liability of its PRC subsidiary and the subsidiary's shareholders and directors in connection with a labor dispute against an executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD93D89" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="3DDB38CC" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large state-owned commercial bank on the management of employment relationships with non-Chinese executives working for its overseas branches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB9931F" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="47AA812D" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US retail corporation on the potential liability of an offshore legal representative for events at the corporation's PRC subsidiaries in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726437B7" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="499CABB7" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a global equity investment firm on dual employment contract arrangements with senior executives at its private equity funds in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C1A877" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="763F7932" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a PRC university affiliated school-run enterprise on the change from altered government policies and from enterprise restructuring on staff arrangements, which included the termination or transfer of university-affiliated employees, enterprise-affiliated employees, dispatched workers and labor outsourcing agency staff, and provided legal opinions, legal document preparation, action plans, employee negotiations, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354F570B" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="6FBA6841" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US pharmaceutical company on a staff transfer matter arising from a business merger, which included transferring direct hire and dispatched employees and changing the dispatch service providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0BE6CA" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="7742A438" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large state-owned enterprise on employee arrangements for the shutdown of its affiliated hotel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25854A9C" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="239EB107" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a high-tech IT company on its staff redundancy project due to the dissolution of the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A90206" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="5BA1080E" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a listed company and participated in the internal investigation into suspected bribery by several employees at its PRC affiliate and advised on employment-related issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F077DC3" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="419A4145" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US manufacturer on the investigation, interview and handling of the employment relationships of several employees at its PRC subsidiary who were suspected of misconduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ABA1A9" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="507340BA" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an insurance brokerage company in responding to the administrative complaint initiated by an expatriate former employee and to the corresponding labor administrative supervision proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EADC0E" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="7E155E2D" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Helped several TMT companies draft and review ESOP platform agreements, offshore ESOPs and other related documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D71C6E3" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="7D870035" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Labor Arbitration and Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417B585C" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="406B7398" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two PRC subsidiaries of a Singaporean real estate group in winning the second instance trial of a former senior executive's claims for benefits, compensation and damages after termination of employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A4E881" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="22D75EE0" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a top Danish supplier of protective coatings in winning labor arbitration and litigation over a wrongful termination claim filed by a sales manager dismissed for a conflict of interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665B783A" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="712F75F6" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous internet financial enterprise in winning the labor arbitration and litigation filed by a former employee in a dispute over the repurchase of granted restricted shares units</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D685EB" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="01C97B3D" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a subsidiary of a state-owned telecom operator in saving over 90% of the claim amount in labor arbitration filed by an executive in a dispute arising from the HR reform and historical issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0480475D" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="7CABF2BA" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading finance leasing company in saving over 99% of the claim amount in labor arbitration filed by a former manager in a dispute over termination, compensation and severance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB0DBFD" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="260C7E22" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a national high-tech enterprise in the second instance trial and the retrial of a director's claims for infringement of reputation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBF6895" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="46BE7066" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world famous electronic and medical products manufacturer in filing and winning labor arbitration against a former key employee for performance of non-competition obligations and payment of liquidated damages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE760FD" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="0DBB9AFD" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a PRC policy-based insurance company in receiving a favorable judgment in the second instance trial of claims brought by a protected female employee regarding the termination of employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31179B1D" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="581CFB24" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a stated-owned property insurance company in settling the labor arbitration filed by a manager over a dispute arising from a change of position and pay</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1018BF" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="02BAAEF6" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an American sports company in settling the labor arbitration filed by a development manager dismissed for incapacity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4301C4" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="0B23734B" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned US cosmetics company in settling the labor arbitration filed by its public relations director dismissed for serious violation of company policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3CA21A" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="2C34B5F0" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BF75BB" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="19097609" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University, Master of Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663DFA2A" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="652F7E13" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai International Studies University, Bachelor of Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6447EC" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="02D78D6F" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E6D98E" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="76258B24" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2C52E5" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="5D650DD4" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6511FEC8" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="0DA12820" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB8B4EB" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="37741BEB" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7338AA86" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="3B73BC55" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4812B82B" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="1D7FA574" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zhao previously worked with two other Red Circle PRC firms as an associate and as a partner after a one-year internship at a US firm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68426688" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="4716EBED" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE0D198" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="04B6CD29" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8C763F" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="4E3B126A" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">"Discussion on 'Temporary' Character of Labor Dispatch Positions" (Co-authored, China Labor (J), 2012 (5) LexisNexis, 2012 (04)) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B14C0F" w14:textId="77777777" w:rsidR="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="0D5CE8D1" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7ED94FAB" w:rsidR="00686369" w:rsidRPr="008A09A0" w:rsidRDefault="008A09A0" w:rsidP="008A09A0">
+    <w:p w14:paraId="5567FC3C" w14:textId="3281FE07" w:rsidR="00686369" w:rsidRPr="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A09A0">
+      <w:r w:rsidRPr="005B6D4F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Zhao is a Committee Member of Beijing Bar Association Legal Risk and Compliance Management Related Legal Affairs Committee and a member of the Beijing Labor Law and Social Security Law Society. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="008A09A0" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="005B6D4F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1754,586 +1754,586 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05646B77"/>
+    <w:nsid w:val="00090238"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC68879A"/>
+    <w:tmpl w:val="00728B4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="084573E0"/>
+    <w:nsid w:val="023D190D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="639CDBEA"/>
+    <w:tmpl w:val="164808DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A18642C"/>
+    <w:nsid w:val="07882E78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F94A7A6"/>
+    <w:tmpl w:val="09C4208E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE813F0"/>
+    <w:nsid w:val="0D7A359A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DDDE4C8E"/>
+    <w:tmpl w:val="C384136E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C344F35"/>
+    <w:nsid w:val="16CA72D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CF66662"/>
+    <w:tmpl w:val="445CFA5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CC763B0"/>
+    <w:nsid w:val="1CB21A2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40BA7998"/>
+    <w:tmpl w:val="57CA5BBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F404F71"/>
+    <w:nsid w:val="217B1F65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7744E3A8"/>
+    <w:tmpl w:val="87600008"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="103877FE"/>
+    <w:nsid w:val="21A44CE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E744E250"/>
+    <w:tmpl w:val="030EAC10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12127752"/>
+    <w:nsid w:val="221241A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47E22682"/>
+    <w:tmpl w:val="86303FAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1270032C"/>
+    <w:nsid w:val="25281A7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46A21D46"/>
+    <w:tmpl w:val="54EA1DC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13D21635"/>
+    <w:nsid w:val="296C53E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="924C12C2"/>
+    <w:tmpl w:val="3A0E7E40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="140F45B5"/>
+    <w:nsid w:val="2BF91D5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3A25B54"/>
+    <w:tmpl w:val="C5886B9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="176371F0"/>
+    <w:nsid w:val="2D8A391D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0E40DB6"/>
+    <w:tmpl w:val="8408BB9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24F92672"/>
+    <w:nsid w:val="2E831CAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BDC5742"/>
+    <w:tmpl w:val="6AD615F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DF413D1"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="310723FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D0805F0"/>
+    <w:tmpl w:val="E8E64C52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F550CD7"/>
+    <w:nsid w:val="31107E9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9AC3D60"/>
+    <w:tmpl w:val="8192450E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32360661"/>
+    <w:nsid w:val="327F728A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2143DD2"/>
+    <w:tmpl w:val="B19078EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="324C5987"/>
+    <w:nsid w:val="35E97BB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED00ADBC"/>
+    <w:tmpl w:val="7DE083F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36952575"/>
+    <w:nsid w:val="38252391"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="317CC484"/>
+    <w:tmpl w:val="D0BAFBF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B1D7505"/>
+    <w:nsid w:val="3B1F432A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C701F1C"/>
+    <w:tmpl w:val="60BA2DAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B49182F"/>
+    <w:nsid w:val="3B305AF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BB40474"/>
+    <w:tmpl w:val="7FF4400E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2424,549 +2424,549 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D227C85"/>
+    <w:nsid w:val="3D732E34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E103D78"/>
+    <w:tmpl w:val="6F603ED0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43DE6827"/>
+    <w:nsid w:val="476E05A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD326CCE"/>
+    <w:tmpl w:val="40426E48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A8810B8"/>
+    <w:nsid w:val="49E51450"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B666A10"/>
+    <w:tmpl w:val="EC0E7314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50551943"/>
+    <w:nsid w:val="4C1A54D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3A25B54"/>
+    <w:tmpl w:val="F6BC24E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50B97E33"/>
+    <w:nsid w:val="4EAC558E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27BCE39C"/>
+    <w:tmpl w:val="100CEF94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50BA26A9"/>
+    <w:nsid w:val="52BB1E66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8AEAD02"/>
+    <w:tmpl w:val="8F923B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53202CD7"/>
+    <w:nsid w:val="54604035"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33386DD0"/>
+    <w:tmpl w:val="9EC805AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="550B47D6"/>
+    <w:nsid w:val="58760279"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22F8CA64"/>
+    <w:tmpl w:val="803857AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575B7F4F"/>
+    <w:nsid w:val="589D4DC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AC0EF94"/>
+    <w:tmpl w:val="36D88B7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A356A9D"/>
+    <w:nsid w:val="5DEB4F3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD607AE8"/>
+    <w:tmpl w:val="24F66056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="620B15CE"/>
+    <w:nsid w:val="659F4A20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2300AA8"/>
+    <w:tmpl w:val="C0C4C9C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62B21103"/>
+    <w:nsid w:val="66436CE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14823080"/>
+    <w:tmpl w:val="D8AE2D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62EE0825"/>
+    <w:nsid w:val="6A88340E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00DEB846"/>
+    <w:tmpl w:val="5EF2E8C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="660221DE"/>
+    <w:nsid w:val="6B3E68A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="896A1B10"/>
+    <w:tmpl w:val="E80CC41E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ACB29BD"/>
+    <w:nsid w:val="6BA9742E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9214755A"/>
+    <w:tmpl w:val="A82C2280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="787B552D"/>
+    <w:nsid w:val="6D731529"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54C09B48"/>
+    <w:tmpl w:val="25687252"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79B43B68"/>
+    <w:nsid w:val="6E4F09D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BAA6BCE"/>
+    <w:tmpl w:val="7B32B418"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BD622AB"/>
+    <w:nsid w:val="75895D57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4345B90"/>
+    <w:tmpl w:val="7FF4400E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="10">
-[...32 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="24">
-[...5 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="27">
-[...40 lines deleted...]
-  </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3022,76 +3022,76 @@
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
+    <w:rsid w:val="005B6D4F"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
-    <w:rsid w:val="008A09A0"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
@@ -4200,61 +4200,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A09A0"/>
+    <w:rsid w:val="005B6D4F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008A09A0"/>
+    <w:rsid w:val="005B6D4F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4538,51 +4538,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0027E066-FF63-44AC-8AF6-5034EE2FFA48}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C0C3947-6E4A-45E2-8CEC-21E777352ADC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1291</Words>
   <Characters>7361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>