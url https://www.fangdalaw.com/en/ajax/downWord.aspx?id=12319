--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3A3675FD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="53284C72" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005B6D4F">
+            <w:r w:rsidRPr="00ED7B61">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LISA ZHAO</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="56594174" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+          <w:p w14:paraId="706EB16B" w14:textId="4C099A2A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005B6D4F">
+            <w:r w:rsidRPr="00ED7B61">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B6D4F">
+            <w:r w:rsidRPr="00ED7B61">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B6D4F">
+            <w:r w:rsidRPr="00ED7B61">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3930D11D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+          <w:p w14:paraId="6199424A" w14:textId="276C148D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005B6D4F">
+            <w:r w:rsidRPr="00ED7B61">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5615 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="20D31470" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+          <w:p w14:paraId="4F910ACA" w14:textId="785D3026" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005B6D4F">
+            <w:r w:rsidRPr="00ED7B61">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lisa.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="656A1ADF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B6D4F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="33247E6F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED7B61" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3295B833" wp14:editId="1FBD6630">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A133A39" wp14:editId="41FD5E2D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5CC3CA6D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005B6D4F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2A0D1439" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00ED7B61" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005B6D4F">
+            <w:r w:rsidRPr="00ED7B61">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. ZHAO SPECIALIZES IN LABOR AND EMPLOYMENT LAW.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42192C17" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5C83ED2C" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1107 +456,1107 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2C28BC" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="09B6444F" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zhao has over 10 years specialized and comprehensive experience in practicing both contentious and non-contentious labor and employment law in China. Her work includes: (i) helping clients establish and improve internal rules, policies and documents, including offer letters, employment contracts, confidentiality and non-competition agreements, training agreements, labor dispatch agreements, labor outsourcing agreements, employee handbooks and other special policies; (ii) providing legal advice on daily labor and employment questions, including questions related to recruitment, salary and benefits, rest and vacation, training, work-related injury, social insurance, employment of expatriates, labor dispatch, amendment of employment terms, and termination of employment; (iii) conducting employment-related due diligence in the course of commercial transactions such as equity transfers, asset sales, and company restructuring and shutdown, (iv) advising on tailored personnel arrangements and compensation strategies and supporting the implementation of those strategies; (v) creating employee layoff plans; (vi) participating in employee misconduct investigations and advising on employee disciplinary actions; (vii) helping clients draft, review and revise employee share incentive plans and related legal documents; and (viii) representing clients in labor dispute arbitration, litigation and settlement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DFE05C" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="10F9F9A8" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zhao also has ample experience in corporate law matters. She acted as an external legal consultant to multiple enterprises, and represented clients in their onshore and offshore investment transactions in relation to healthcare, and education and high-tech sectors. This corporate law experience equips her with business acumen, enables her to advise on labor and employment matters in a practical manner befitting client business needs, and prepares her to deal with cross-issues between labor law and other areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDA285D" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="74ECF911" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B61FED4" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="4D93AD9B" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-Contentious Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058B8AD9" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="6BE897C6" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Mylan on various HR and employment matters on a long-term basis, helping it draft, review and revise legal documents, such as headhunter consulting contracts, labor dispatch contracts, outsourcing contracts, human resources service contracts, employment contracts, confidentiality and non-competition agreements, employment transfer agreements, employee handbooks and senior executive special terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C03F6CF" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="13546000" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Avenues: World School on daily HR and employment matters in relation to its operation of campuses in China, including employee recruitment and termination, employee hiring methods, internal policy establishment, and foreigner employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438615BB" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="776F0DB2" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on a long-term basis on employment matters relating to its PRC subsidiaries, helping it draft, review and revise legal documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBBC68D" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="6BBADB03" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba, Ant Financial, CITIC Capital and other companies and their subsidiaries in conducting labor law due diligence on proposed transactions and provided legal opinions on personnel arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444FD69A" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="230A4C77" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Asian Development Bank on matters related to the employment and management of its PRC resident mission's Chinese employees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233F6DA0" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="2295D88E" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Lily Asia Fund and its incubation companies on the onshore and offshore hiring of executives and consultants, the terms and conditions of their employment agreements, and the enforceability of terms in foreign jurisdictions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8AF00A" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="6E86B393" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous real estate enterprise on the employment and human resources management agreements and policies for its mixed-use commercial project located in Beijing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713924A0" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="44EF07E5" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European travel payment management company on the potential liability of its PRC subsidiary and the subsidiary's shareholders and directors in connection with a labor dispute against an executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDB38CC" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="6DC869CD" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large state-owned commercial bank on the management of employment relationships with non-Chinese executives working for its overseas branches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AA812D" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="646961F2" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US retail corporation on the potential liability of an offshore legal representative for events at the corporation's PRC subsidiaries in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499CABB7" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="6C86B004" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a global equity investment firm on dual employment contract arrangements with senior executives at its private equity funds in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763F7932" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="6ED39C0C" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a PRC university affiliated school-run enterprise on the change from altered government policies and from enterprise restructuring on staff arrangements, which included the termination or transfer of university-affiliated employees, enterprise-affiliated employees, dispatched workers and labor outsourcing agency staff, and provided legal opinions, legal document preparation, action plans, employee negotiations, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBA6841" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="2FED53BE" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US pharmaceutical company on a staff transfer matter arising from a business merger, which included transferring direct hire and dispatched employees and changing the dispatch service providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7742A438" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="4CE65E15" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large state-owned enterprise on employee arrangements for the shutdown of its affiliated hotel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239EB107" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="682CBE3F" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a high-tech IT company on its staff redundancy project due to the dissolution of the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA1080E" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="7FCE28F6" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a listed company and participated in the internal investigation into suspected bribery by several employees at its PRC affiliate and advised on employment-related issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419A4145" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="7B783100" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US manufacturer on the investigation, interview and handling of the employment relationships of several employees at its PRC subsidiary who were suspected of misconduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507340BA" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="577101C4" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an insurance brokerage company in responding to the administrative complaint initiated by an expatriate former employee and to the corresponding labor administrative supervision proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E155E2D" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="4663DA2A" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Helped several TMT companies draft and review ESOP platform agreements, offshore ESOPs and other related documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D870035" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="1AC2AF27" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Labor Arbitration and Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406B7398" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="1A1EDE59" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two PRC subsidiaries of a Singaporean real estate group in winning the second instance trial of a former senior executive's claims for benefits, compensation and damages after termination of employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D75EE0" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="5860E63D" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a top Danish supplier of protective coatings in winning labor arbitration and litigation over a wrongful termination claim filed by a sales manager dismissed for a conflict of interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712F75F6" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="662823A9" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous internet financial enterprise in winning the labor arbitration and litigation filed by a former employee in a dispute over the repurchase of granted restricted shares units</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C97B3D" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="0B206B24" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a subsidiary of a state-owned telecom operator in saving over 90% of the claim amount in labor arbitration filed by an executive in a dispute arising from the HR reform and historical issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CABF2BA" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="7FCEFFCB" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading finance leasing company in saving over 99% of the claim amount in labor arbitration filed by a former manager in a dispute over termination, compensation and severance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260C7E22" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="798540F1" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a national high-tech enterprise in the second instance trial and the retrial of a director's claims for infringement of reputation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BE7066" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="2170D0FA" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world famous electronic and medical products manufacturer in filing and winning labor arbitration against a former key employee for performance of non-competition obligations and payment of liquidated damages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBB9AFD" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="51C5FC82" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a PRC policy-based insurance company in receiving a favorable judgment in the second instance trial of claims brought by a protected female employee regarding the termination of employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581CFB24" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="2326DAF1" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a stated-owned property insurance company in settling the labor arbitration filed by a manager over a dispute arising from a change of position and pay</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BAAEF6" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="1847C38B" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an American sports company in settling the labor arbitration filed by a development manager dismissed for incapacity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B23734B" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="226DFFC6" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned US cosmetics company in settling the labor arbitration filed by its public relations director dismissed for serious violation of company policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C34B5F0" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="12CD46A0" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19097609" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="5334170A" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University, Master of Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652F7E13" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="5BE81F9A" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai International Studies University, Bachelor of Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D78D6F" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="6331C589" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76258B24" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="32D8AFDA" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D650DD4" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="03FBFC16" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA12820" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="4F029E72" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37741BEB" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="7319A831" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B73BC55" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="0284BAB3" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7FA574" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="6DF182F2" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zhao previously worked with two other Red Circle PRC firms as an associate and as a partner after a one-year internship at a US firm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4716EBED" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="0DE8DFA1" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B6CD29" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="7EE0E30C" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3B126A" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="3ADE0A45" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">"Discussion on 'Temporary' Character of Labor Dispatch Positions" (Co-authored, China Labor (J), 2012 (5) LexisNexis, 2012 (04)) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5CE8D1" w14:textId="77777777" w:rsidR="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="026B9DFD" w14:textId="77777777" w:rsidR="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3281FE07" w:rsidR="00686369" w:rsidRPr="005B6D4F" w:rsidRDefault="005B6D4F" w:rsidP="005B6D4F">
+    <w:p w14:paraId="5567FC3C" w14:textId="7E7E5B41" w:rsidR="00686369" w:rsidRPr="00ED7B61" w:rsidRDefault="00ED7B61" w:rsidP="00ED7B61">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B6D4F">
+      <w:r w:rsidRPr="00ED7B61">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Zhao is a Committee Member of Beijing Bar Association Legal Risk and Compliance Management Related Legal Affairs Committee and a member of the Beijing Labor Law and Social Security Law Society. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="005B6D4F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00ED7B61" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1754,344 +1754,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00090238"/>
+    <w:nsid w:val="000905A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00728B4C"/>
+    <w:tmpl w:val="3E54AAC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="023D190D"/>
+    <w:nsid w:val="03CE3185"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="164808DE"/>
+    <w:tmpl w:val="7FC8ADCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07882E78"/>
+    <w:nsid w:val="05665348"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09C4208E"/>
+    <w:tmpl w:val="2AFED8BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D7A359A"/>
+    <w:nsid w:val="07224E44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C384136E"/>
+    <w:tmpl w:val="A4ACDE0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16CA72D8"/>
+    <w:nsid w:val="07C94B21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="445CFA5A"/>
+    <w:tmpl w:val="D996C6FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CB21A2A"/>
+    <w:nsid w:val="0CC3421C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57CA5BBA"/>
+    <w:tmpl w:val="7E981BE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="217B1F65"/>
+    <w:nsid w:val="0D2E4B9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87600008"/>
+    <w:tmpl w:val="1444F25E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21A44CE4"/>
+    <w:nsid w:val="10D203FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="030EAC10"/>
+    <w:tmpl w:val="CE08AE3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221241A4"/>
+    <w:nsid w:val="13BC3B47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86303FAC"/>
+    <w:tmpl w:val="2FDC85EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25281A7F"/>
+    <w:nsid w:val="1F216D9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54EA1DC2"/>
+    <w:tmpl w:val="B3986598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="296C53E6"/>
+    <w:nsid w:val="1FCD4499"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A0E7E40"/>
+    <w:tmpl w:val="52747BE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF91D5B"/>
+    <w:nsid w:val="21C25718"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5886B9A"/>
+    <w:tmpl w:val="C9762FAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D8A391D"/>
+    <w:nsid w:val="23B3512C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8408BB9A"/>
+    <w:tmpl w:val="A0FEA006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E831CAC"/>
+    <w:nsid w:val="256C60C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AD615F6"/>
+    <w:tmpl w:val="E5824938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28BC6ED5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6442866"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D4A1AC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8AEE3CA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2160,198 +2202,219 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="310723FC"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30044422"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8E64C52"/>
+    <w:tmpl w:val="E5A4601C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31107E9A"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="341F436B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8192450E"/>
+    <w:tmpl w:val="BB2E7D02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="327F728A"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34530077"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B19078EE"/>
+    <w:tmpl w:val="F13C293C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35E97BB5"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36244B08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DE083F2"/>
+    <w:tmpl w:val="99E08BFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38252391"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="380011E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0BAFBF8"/>
+    <w:tmpl w:val="2D2C3B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B1F432A"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38166B30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60BA2DAE"/>
+    <w:tmpl w:val="BF16612A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B305AF6"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38D878D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FF4400E"/>
+    <w:tmpl w:val="82242D48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39187A39"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C62744A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2423,550 +2486,487 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D732E34"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E3417F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F603ED0"/>
+    <w:tmpl w:val="38EE56A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476E05A8"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EF02B9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40426E48"/>
+    <w:tmpl w:val="0A98AFA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49E51450"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42916EB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC0E7314"/>
+    <w:tmpl w:val="028E60E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C1A54D9"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="476C5028"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6BC24E6"/>
+    <w:tmpl w:val="E668D9A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EAC558E"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47AB27BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="100CEF94"/>
+    <w:tmpl w:val="A0FEA006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52BB1E66"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="512124E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F923B40"/>
+    <w:tmpl w:val="E188D1F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54604035"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="572A24FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EC805AE"/>
+    <w:tmpl w:val="4D005B7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58760279"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="607C3B41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="803857AC"/>
+    <w:tmpl w:val="FDA8B54E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="589D4DC6"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60810F82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36D88B7A"/>
+    <w:tmpl w:val="B1C084A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DEB4F3D"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67771179"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24F66056"/>
+    <w:tmpl w:val="A372EC86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="659F4A20"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D82639F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0C4C9C8"/>
+    <w:tmpl w:val="A260D170"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66436CE4"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="739F79D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8AE2D18"/>
+    <w:tmpl w:val="93689CE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A88340E"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="749671D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EF2E8C2"/>
+    <w:tmpl w:val="89088600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B3E68A9"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B7B7FD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E80CC41E"/>
+    <w:tmpl w:val="B8F89AA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BA9742E"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FC4519D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A82C2280"/>
+    <w:tmpl w:val="7F461EEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="27">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="35">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="36">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3022,51 +3022,50 @@
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
-    <w:rsid w:val="005B6D4F"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -3105,50 +3104,51 @@
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
+    <w:rsid w:val="00ED7B61"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4200,61 +4200,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B6D4F"/>
+    <w:rsid w:val="00ED7B61"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005B6D4F"/>
+    <w:rsid w:val="00ED7B61"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4538,51 +4538,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C0C3947-6E4A-45E2-8CEC-21E777352ADC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEA3E410-7FCC-4E4B-9FCF-43E525EE4670}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1291</Words>
   <Characters>7361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>