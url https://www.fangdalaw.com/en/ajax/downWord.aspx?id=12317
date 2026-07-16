--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7C9529A4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1CACE99E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00396026" w:rsidP="00396026">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="000144C9">
+            <w:r w:rsidRPr="00396026">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YVETTE LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="016B860C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+          <w:p w14:paraId="706EB16B" w14:textId="308B0B32" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00396026" w:rsidP="00396026">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="000144C9">
+            <w:r w:rsidRPr="00396026">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="000144C9">
+            <w:r w:rsidRPr="00396026">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="000144C9">
+            <w:r w:rsidRPr="00396026">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nanjing,Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="15022B71" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+          <w:p w14:paraId="6199424A" w14:textId="61394ADD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00396026" w:rsidP="00396026">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="000144C9">
+            <w:r w:rsidRPr="00396026">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 13817979394 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0F49408F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+          <w:p w14:paraId="4F910ACA" w14:textId="6DF9E7FC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00396026" w:rsidP="00396026">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="000144C9">
+            <w:r w:rsidRPr="00396026">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yliu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="286A66D2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000144C9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5900539B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00396026" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14F74648" wp14:editId="169604D6">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C944FF9" wp14:editId="06E7472E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="083E56E7" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="000144C9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="27459760" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00396026" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="000144C9">
+            <w:r w:rsidRPr="00396026">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Ms. Liu specializes in capital markets, M&amp;A, private equity and general corporate.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4534A5" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7C5F8A24" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1211 +456,1211 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBE1855" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="6076FADB" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621552E6" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="50000B43" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAPITAL MARKETS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027D396C" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="3EED9FF9" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Arcsoft for its A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AF6BCF" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="20FFCC19" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC for CRM's A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5B42BC" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="6938476D" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Fudan Zhangjiang Bio-Pharmaceutical Co., Ltd. for its A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB674F4" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="5B5CEE7F" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huatai for Sunshine Guojian Pharmaceutical (Shanghai) Co., Ltd.'s A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6589C8ED" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="59F1C14D" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC for SMIC</w:t>
       </w:r>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CD3EB6" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="6BAD3B36" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Focus Media for its A-share backdoor listing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9D71D5" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="0B484989" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Xinquan for its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8AF79D" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="64132334" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley Huaxin Securities for Zhe Neng Electric</w:t>
       </w:r>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s share swap, merger with Dong Dian, and B- and A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BB4273" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="707FCC8D" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Highly (Group) Co., Ltd. in its private placement in 2010, its issue of company bonds in 2012, its issue of shares to acquire 100% equity interest of Hangzhou Fusheng in 2016, and its issue of SCP in 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A34E2D3" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="2209131E" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Tongsheng Investment (Group) Co., Ltd. in Shanghai International Port (group) Co., Ltd.'s additional A-shares issue</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6318E655" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="1CA3E64D" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Citic Securities Co., Ltd. in issuing Convertible Bonds of BaoSteel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C81F3A" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="47FD7887" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dasheng Agriculture Finance for its rights issue in 2015 and private placement of H shares in 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B43CAEA" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="750D2FDF" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Fudan Zhangjiang Bio-Pharmaceutical Co., Ltd. in issuing its additional H shares and its transfer from the GEM to the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73ED1593" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="311F7DAD" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DBS in the listing of First Sponsor Group Limited on the stock Exchange of Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB87DC6" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="34BFE229" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Focus Media Holding Limited in its listing of American Depositary Shares on the Nasdaq National Market and follow-on financing in 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B8B738" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="6EF1E00C" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Merrill Lynch and Credit Suisse in the listing of Country Style Cooking Restaurant Chain Co., Ltd. on the NYSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAA87B6" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="6271B4F6" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba.com Limited in its listing on the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DB9B49" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="088252A7" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley Asia Limited and UBS AG in the listing of Uni-President China Holdings Ltd. on the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F028D9E" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="0591283B" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bear, Stearn &amp; Co. Inc. in the listing of NetDragon Websoft Inc. on the Growth Enterprise Market of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788EAE51" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="10A937CC" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs (Asia) L.L.C., Morgan Stanley &amp; Co. International Limited and Morgan Stanley Dean Witter Asia Limited in the listing of Shimao Property Holdings Limited on the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA218D8" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="35290D5D" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55ADCAAD" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="0293FA98" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Milkground (600882. SH) in receiving strategic investment from MENGNIU DAIRY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F0C16A" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="5DCAA38E" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BAOSTEELPACKAGE (601968. SH) in receiving strategic investment from Goldstone Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1CB606" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="72DD1776" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fountainvest in its exit from Peace Bird (603877.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC16060" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="6937CCC8" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Clearlake Capital for its acquisition of Unifrax</w:t>
       </w:r>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global business, including its controlling shares of A-share listed company Luyang Energy-saving (002088.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4E8362" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="21F78626" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Mengze</w:t>
       </w:r>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s shareholders for its sale of controlling equity interests in Shanghai Mengze to Apple Flavor (603020.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197A65F0" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="14F88124" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Four Rivers in the bankruptcy and reorganization of Chongqing Steel, an A+H listed company (601005.SH, 01053.HK), whereby Four Rivers became the controlling shareholder of Chongqing Steel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC3AAD2" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="7DC0DDDC" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PAG in its privatization of Yingde Gas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474C7825" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="40DBD763" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hangrong New Energy for its acquisition of Jinzhai Taike and Yanshan Taike from HT-SAAE</w:t>
       </w:r>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (600151.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C151E0" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="2D586096" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented shareholders of Pro-trend in its sale of 100% equity interests in the company to Lian Chuang Hu Lian (300343.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725062F5" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="3752132F" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yun Xi in its acquisition of 20% equity interest in Hua Shu Media (000156.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E13934C" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="27483C25" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fountainvest in its strategic investment in Ke Hua Biology (002022.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EAF67D" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="0D5C69CA" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hony Capital in its strategic investment in Cheng Tou (600649.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D05FD4F" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="4D25B3F7" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hony Capital in its sale of its stake in Yue Wang Jewelry to Kingee Culture (002721.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5CC236" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="540A3360" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus in its sale of its stake in Tulip Advertisement to New Culture (300336.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3757B863" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="670DF111" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented shareholders of Meifeng Digital in its sale of its stake of to Zhong Qing Bao (300052.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B2208D" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="4B0473AC" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley Huaxin Security for its financial adviser service to DEG - DEUTSCHE INVESTITIONS on its stake selling of Jin Zheng Da (002470.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E80AFD" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="7AE1C57A" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE EQUITY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7681575E" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="3AFB311F" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for investment projects for several private equity clients, such as North Summit Capital, Welkin Capital, Hongtai Capital, AGRC Capital, Primavera Capital, Hony Capital, FountainVest, GGV Capital, Alibaba (group investment entity), Tongcheng (group investment entity), Lianxin Investment Centre, Atlas Capital, Qiansheng Fund, Guohe Capital and KKY Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BD84CC" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="3F42E5AB" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for pre-IPO restructuring, financing and general corporate matters for several enterprises, such as Arcsoft, Lily Beauty, Xiaoqiao Sports, iluvatar, American-Sino Heath and Yueying Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABFD692" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="0A40EE32" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GENERAL CORPORATE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69884331" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="4A5FF358" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services on general corporate matters for listed companies, such as Arcsoft (688088.SH), Highly (600619.SH), JINJIANGINVEST (600650.SH), JINJIANGHOTELS (600754.SH), GITI (600182.SH), HZIS (600126.SH), Baosight (600845.SH) and BAOSTEELPACKAGE (601968.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36945829" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="04B6A4F6" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63234AAC" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="5093DBD1" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C407549" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="5143BDD1" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, Antai College Economics-Management, MBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E046C3D" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="158BC316" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2742E6" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="14D35DF5" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BB80AC" w14:textId="77777777" w:rsidR="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="1C3E680B" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2544031A" w:rsidR="00686369" w:rsidRPr="000144C9" w:rsidRDefault="000144C9" w:rsidP="000144C9">
+    <w:p w14:paraId="5567FC3C" w14:textId="212A2C7D" w:rsidR="00686369" w:rsidRPr="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000144C9">
+      <w:r w:rsidRPr="00396026">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Liu joined in Fangda Partners Shanghai Office in 2005.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="000144C9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00396026" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1858,407 +1858,512 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00E04ED5"/>
+    <w:nsid w:val="01722C78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56EC01BE"/>
+    <w:tmpl w:val="231895B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="099B2425"/>
+    <w:nsid w:val="03CD0F3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91365554"/>
+    <w:tmpl w:val="587AA11E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AB87456"/>
+    <w:nsid w:val="05D90AE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4C8B5FE"/>
+    <w:tmpl w:val="63EA7912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CDB55AA"/>
+    <w:nsid w:val="0A870CBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C9A7AF6"/>
+    <w:tmpl w:val="22380764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DEB1CF8"/>
+    <w:nsid w:val="0CF5574C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDCCA442"/>
+    <w:tmpl w:val="2AECF57C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11DC6B97"/>
+    <w:nsid w:val="0DB3392C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B58E89F6"/>
+    <w:tmpl w:val="D3F046A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12B679EA"/>
+    <w:nsid w:val="111E4FA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2C4050C"/>
+    <w:tmpl w:val="9A788CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135F46A5"/>
+    <w:nsid w:val="114D57BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4421614"/>
+    <w:tmpl w:val="23469040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15D53FD1"/>
+    <w:nsid w:val="158F44CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14C42622"/>
+    <w:tmpl w:val="2D14E212"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17F84340"/>
+    <w:nsid w:val="1BE7321F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71B6F62C"/>
+    <w:tmpl w:val="508A4746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C872C4B"/>
+    <w:nsid w:val="1D142D7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48C62E6C"/>
+    <w:tmpl w:val="EB0CED6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="209B05F5"/>
+    <w:nsid w:val="1FE125D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD78143E"/>
+    <w:tmpl w:val="596E54E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20A17DC4"/>
+    <w:nsid w:val="20382C7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30EC4D0C"/>
+    <w:tmpl w:val="30CA4684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21A31596"/>
+    <w:nsid w:val="22BC4E18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0BCB70C"/>
+    <w:tmpl w:val="DB087DC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23010501"/>
+    <w:nsid w:val="26ED05A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5241D92"/>
+    <w:tmpl w:val="CF941DEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25600C04"/>
+    <w:nsid w:val="26FE126C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A508D432"/>
+    <w:tmpl w:val="D2301560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28A033AE"/>
+    <w:nsid w:val="275E6922"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="221AAD80"/>
+    <w:tmpl w:val="AA3E765A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="289C21E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CFA42A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C7A6F5A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="804C4CA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D8C141C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9DA2BA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DA96499"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B858AE8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ED610B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1C8E380"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2327,950 +2432,845 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F9C2EF4"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30656029"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80363C86"/>
+    <w:tmpl w:val="9A3218AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="301A0AFC"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="306F59F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A64E9F2"/>
+    <w:tmpl w:val="938000C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32F22F4D"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="399B2C5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F3C244E"/>
+    <w:tmpl w:val="11AC512C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34D74D31"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FFE3B28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76FE9146"/>
+    <w:tmpl w:val="D3F046A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35251072"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40095B62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC04979A"/>
+    <w:tmpl w:val="2166C3FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3F416461"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="413135D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6728A60"/>
+    <w:tmpl w:val="3378DF82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44386DD3"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="423C48BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B980FA22"/>
+    <w:tmpl w:val="A060323C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46992D67"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43E2766B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="186C680C"/>
+    <w:tmpl w:val="7DC682DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47106AF0"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48477D8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A764DC2"/>
+    <w:tmpl w:val="330A5368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AC648AD"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49F328E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC10F97E"/>
+    <w:tmpl w:val="D842002E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B720B73"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55625757"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A858B646"/>
+    <w:tmpl w:val="450E8802"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE858CB"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="571F78FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A6E43AC"/>
+    <w:tmpl w:val="3F3E8DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C063B8A"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="586314EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6103A5E"/>
+    <w:tmpl w:val="D1869CF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D5B5C77"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6606390A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C44BA86"/>
+    <w:tmpl w:val="CE2C23E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50005E37"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="661F10C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE9C04BE"/>
+    <w:tmpl w:val="C726846E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50A50357"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="677F4AE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E23493EA"/>
+    <w:tmpl w:val="C818C374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="516C7207"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="691A55E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09A2FD9E"/>
+    <w:tmpl w:val="B3A07D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51BA2077"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E5F7942"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D8613BC"/>
+    <w:tmpl w:val="232E0526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56E2712C"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73B65E5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98A21F0E"/>
+    <w:tmpl w:val="5F2C7A0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5957342D"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75940EB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B14421FE"/>
+    <w:tmpl w:val="AE32490A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A9674FF"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A002591"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A6E43AC"/>
+    <w:tmpl w:val="B412AA2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B0E6D8F"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E1D7106"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE8E56D8"/>
+    <w:tmpl w:val="0AE67230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7">
-[...5 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="14">
-[...2 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16">
-[...62 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="38">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
-    <w:rsid w:val="000144C9"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
+    <w:rsid w:val="00396026"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
@@ -4424,61 +4424,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000144C9"/>
+    <w:rsid w:val="00396026"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000144C9"/>
+    <w:rsid w:val="00396026"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4762,51 +4762,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFA147EA-42E7-4D18-A166-8E3BE8B44AC0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CA40502-D9FB-4F9C-9D7B-930828D1D56C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>802</Words>
   <Characters>4575</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5367</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>