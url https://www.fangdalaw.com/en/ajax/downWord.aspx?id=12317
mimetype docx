--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -22,203 +22,203 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="8321" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5485"/>
-        <w:gridCol w:w="2836"/>
+        <w:gridCol w:w="4175"/>
+        <w:gridCol w:w="4146"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1CACE99E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00396026" w:rsidP="00396026">
+          <w:p w14:paraId="2C4F11E8" w14:textId="427806F0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002B796C" w:rsidP="002B796C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00396026">
+            <w:r w:rsidRPr="002B796C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YVETTE LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="308B0B32" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00396026" w:rsidP="00396026">
+          <w:p w14:paraId="706EB16B" w14:textId="11AEF956" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002B796C" w:rsidP="002B796C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00396026">
+            <w:r w:rsidRPr="002B796C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00396026">
+            <w:r w:rsidRPr="002B796C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00396026">
+            <w:r w:rsidRPr="002B796C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nanjing,Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="61394ADD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00396026" w:rsidP="00396026">
+          <w:p w14:paraId="6199424A" w14:textId="00A00B0C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002B796C" w:rsidP="002B796C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00396026">
+            <w:r w:rsidRPr="002B796C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 13817979394 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6DF9E7FC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00396026" w:rsidP="00396026">
+          <w:p w14:paraId="4F910ACA" w14:textId="16D484AF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002B796C" w:rsidP="002B796C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00396026">
+            <w:r w:rsidRPr="002B796C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yliu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5900539B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00396026" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="60C691DB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002B796C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C944FF9" wp14:editId="06E7472E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CD66237" wp14:editId="205EF02E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="27459760" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00396026" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="71F2DF53" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002B796C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00396026">
+            <w:r w:rsidRPr="002B796C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Ms. Liu specializes in capital markets, M&amp;A, private equity and general corporate.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5F8A24" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6ED264B2" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1211 +456,1211 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6076FADB" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="2A96343D" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50000B43" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="30EE21C8" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAPITAL MARKETS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EED9FF9" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="1584F42C" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Arcsoft for its A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FFCC19" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="13D8C6EA" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC for CRM's A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6938476D" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="32F564F2" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Fudan Zhangjiang Bio-Pharmaceutical Co., Ltd. for its A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5CEE7F" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="25FBF738" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huatai for Sunshine Guojian Pharmaceutical (Shanghai) Co., Ltd.'s A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F1C14D" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="4B6484C7" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC for SMIC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s A-share IPO on STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAD3B36" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="1ADF487B" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Focus Media for its A-share backdoor listing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B484989" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="2CC147E6" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Xinquan for its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64132334" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="78783D0D" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley Huaxin Securities for Zhe Neng Electric</w:t>
       </w:r>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s share swap, merger with Dong Dian, and B- and A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707FCC8D" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="40C31ED8" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Highly (Group) Co., Ltd. in its private placement in 2010, its issue of company bonds in 2012, its issue of shares to acquire 100% equity interest of Hangzhou Fusheng in 2016, and its issue of SCP in 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2209131E" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="1ED60FC6" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Tongsheng Investment (Group) Co., Ltd. in Shanghai International Port (group) Co., Ltd.'s additional A-shares issue</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA3E64D" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="662E379E" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Citic Securities Co., Ltd. in issuing Convertible Bonds of BaoSteel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FD7887" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="6B90211C" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dasheng Agriculture Finance for its rights issue in 2015 and private placement of H shares in 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750D2FDF" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="37470FEC" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Fudan Zhangjiang Bio-Pharmaceutical Co., Ltd. in issuing its additional H shares and its transfer from the GEM to the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311F7DAD" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="485EDDF3" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DBS in the listing of First Sponsor Group Limited on the stock Exchange of Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BFE229" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="5DB8339F" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Focus Media Holding Limited in its listing of American Depositary Shares on the Nasdaq National Market and follow-on financing in 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF1E00C" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="2F5259DA" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Merrill Lynch and Credit Suisse in the listing of Country Style Cooking Restaurant Chain Co., Ltd. on the NYSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6271B4F6" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="71F04600" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba.com Limited in its listing on the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088252A7" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="0B752C9E" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley Asia Limited and UBS AG in the listing of Uni-President China Holdings Ltd. on the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0591283B" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="09E5204D" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bear, Stearn &amp; Co. Inc. in the listing of NetDragon Websoft Inc. on the Growth Enterprise Market of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A937CC" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="2375A033" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs (Asia) L.L.C., Morgan Stanley &amp; Co. International Limited and Morgan Stanley Dean Witter Asia Limited in the listing of Shimao Property Holdings Limited on the Main Board of the HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35290D5D" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="5920A800" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0293FA98" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="5D0440C8" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Milkground (600882. SH) in receiving strategic investment from MENGNIU DAIRY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCAA38E" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="0B38FF63" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BAOSTEELPACKAGE (601968. SH) in receiving strategic investment from Goldstone Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DD1776" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="1DF543AC" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fountainvest in its exit from Peace Bird (603877.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6937CCC8" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="3C566253" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Clearlake Capital for its acquisition of Unifrax</w:t>
       </w:r>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global business, including its controlling shares of A-share listed company Luyang Energy-saving (002088.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F78626" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="7CAC8710" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Mengze</w:t>
       </w:r>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s shareholders for its sale of controlling equity interests in Shanghai Mengze to Apple Flavor (603020.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F88124" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="411BA65F" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Four Rivers in the bankruptcy and reorganization of Chongqing Steel, an A+H listed company (601005.SH, 01053.HK), whereby Four Rivers became the controlling shareholder of Chongqing Steel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC0DDDC" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="3E6BC366" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PAG in its privatization of Yingde Gas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DBD763" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="70350D82" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hangrong New Energy for its acquisition of Jinzhai Taike and Yanshan Taike from HT-SAAE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (600151.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D586096" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="0908296F" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented shareholders of Pro-trend in its sale of 100% equity interests in the company to Lian Chuang Hu Lian (300343.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3752132F" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="31FBDB85" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yun Xi in its acquisition of 20% equity interest in Hua Shu Media (000156.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27483C25" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="0FAD7FBA" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fountainvest in its strategic investment in Ke Hua Biology (002022.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5C69CA" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="48B4C1AC" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hony Capital in its strategic investment in Cheng Tou (600649.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D25B3F7" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="3A5EDE7E" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hony Capital in its sale of its stake in Yue Wang Jewelry to Kingee Culture (002721.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540A3360" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="4D8AD00D" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus in its sale of its stake in Tulip Advertisement to New Culture (300336.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670DF111" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="54BA9025" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented shareholders of Meifeng Digital in its sale of its stake of to Zhong Qing Bao (300052.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0473AC" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="73F992FB" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Morgan Stanley Huaxin Security for its financial adviser service to DEG - DEUTSCHE INVESTITIONS on its stake selling of Jin Zheng Da (002470.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE1C57A" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="18C2E297" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE EQUITY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFB311F" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="58A23E00" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for investment projects for several private equity clients, such as North Summit Capital, Welkin Capital, Hongtai Capital, AGRC Capital, Primavera Capital, Hony Capital, FountainVest, GGV Capital, Alibaba (group investment entity), Tongcheng (group investment entity), Lianxin Investment Centre, Atlas Capital, Qiansheng Fund, Guohe Capital and KKY Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F42E5AB" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="009B469D" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for pre-IPO restructuring, financing and general corporate matters for several enterprises, such as Arcsoft, Lily Beauty, Xiaoqiao Sports, iluvatar, American-Sino Heath and Yueying Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A40EE32" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="3862E1AA" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GENERAL CORPORATE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5FF358" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="4885A101" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services on general corporate matters for listed companies, such as Arcsoft (688088.SH), Highly (600619.SH), JINJIANGINVEST (600650.SH), JINJIANGHOTELS (600754.SH), GITI (600182.SH), HZIS (600126.SH), Baosight (600845.SH) and BAOSTEELPACKAGE (601968.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B6A4F6" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="73D4822C" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5093DBD1" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="053929F7" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5143BDD1" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="3E76E125" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, Antai College Economics-Management, MBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158BC316" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="3BC46C5E" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D35DF5" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="2EEF2E55" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3E680B" w14:textId="77777777" w:rsidR="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="6E557E6F" w14:textId="77777777" w:rsidR="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="212A2C7D" w:rsidR="00686369" w:rsidRPr="00396026" w:rsidRDefault="00396026" w:rsidP="00396026">
+    <w:p w14:paraId="5567FC3C" w14:textId="60E0592A" w:rsidR="00686369" w:rsidRPr="002B796C" w:rsidRDefault="002B796C" w:rsidP="002B796C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00396026">
+      <w:r w:rsidRPr="002B796C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Liu joined in Fangda Partners Shanghai Office in 2005.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00396026" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="002B796C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1858,1339 +1858,1339 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01722C78"/>
+    <w:nsid w:val="010E15FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="231895B8"/>
+    <w:tmpl w:val="DFC29060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03CD0F3E"/>
+    <w:nsid w:val="05472179"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="587AA11E"/>
+    <w:tmpl w:val="F3F6DE70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05D90AE2"/>
+    <w:nsid w:val="062C7757"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63EA7912"/>
+    <w:tmpl w:val="F2C05160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A870CBB"/>
+    <w:nsid w:val="0DA10DED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22380764"/>
+    <w:tmpl w:val="F25A14A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CF5574C"/>
+    <w:nsid w:val="0E8F2628"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AECF57C"/>
+    <w:tmpl w:val="D5F25C20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DB3392C"/>
+    <w:nsid w:val="13804973"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3F046A8"/>
+    <w:tmpl w:val="0CEC292E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="111E4FA3"/>
+    <w:nsid w:val="154A730A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A788CC8"/>
+    <w:tmpl w:val="19FAD876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="114D57BB"/>
+    <w:nsid w:val="15FE6489"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23469040"/>
+    <w:tmpl w:val="6480E2BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="158F44CA"/>
+    <w:nsid w:val="175E22D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D14E212"/>
+    <w:tmpl w:val="277C129A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BE7321F"/>
+    <w:nsid w:val="180413BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="508A4746"/>
+    <w:tmpl w:val="8D022F6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D142D7C"/>
+    <w:nsid w:val="18302867"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB0CED6A"/>
+    <w:tmpl w:val="3392CD5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FE125D5"/>
+    <w:nsid w:val="1EBB11A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="596E54E6"/>
+    <w:tmpl w:val="09009564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20382C7C"/>
+    <w:nsid w:val="1F00000D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30CA4684"/>
+    <w:tmpl w:val="118EF2E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22BC4E18"/>
+    <w:nsid w:val="20B450B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB087DC0"/>
+    <w:tmpl w:val="897E0DF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26ED05A2"/>
+    <w:nsid w:val="257B10EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF941DEE"/>
+    <w:tmpl w:val="B8CA9CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26FE126C"/>
+    <w:nsid w:val="25AA351E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2301560"/>
+    <w:tmpl w:val="F4EA4AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="275E6922"/>
+    <w:nsid w:val="28F21815"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA3E765A"/>
+    <w:tmpl w:val="7340BA18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="289C21E3"/>
+    <w:nsid w:val="2C004629"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CFA42A6"/>
+    <w:tmpl w:val="862852FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C7A6F5A"/>
+    <w:nsid w:val="2CFA2434"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="804C4CA0"/>
+    <w:tmpl w:val="6526D566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D8C141C"/>
+    <w:nsid w:val="2EA5336C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9DA2BA0"/>
+    <w:tmpl w:val="65B2BEEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA96499"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31FE26F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B858AE8A"/>
+    <w:tmpl w:val="79B21F82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ED610B9"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33923051"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1C8E380"/>
+    <w:tmpl w:val="5E5429C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30656029"/>
+    <w:nsid w:val="38124EEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A3218AE"/>
+    <w:tmpl w:val="2228D56C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="306F59F3"/>
+    <w:nsid w:val="3A064731"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="938000C0"/>
+    <w:tmpl w:val="EC94724A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="399B2C5E"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41CE432D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11AC512C"/>
+    <w:tmpl w:val="C06A1EAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FFE3B28"/>
+    <w:nsid w:val="4D0C7E21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3F046A8"/>
+    <w:tmpl w:val="61E4F7BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40095B62"/>
+    <w:nsid w:val="4D103072"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2166C3FC"/>
+    <w:tmpl w:val="B9069B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="413135D5"/>
+    <w:nsid w:val="510D2E91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3378DF82"/>
+    <w:tmpl w:val="7FCA0AFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="423C48BC"/>
+    <w:nsid w:val="53145BF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A060323C"/>
+    <w:tmpl w:val="9A2C0B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43E2766B"/>
+    <w:nsid w:val="550902F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DC682DC"/>
+    <w:tmpl w:val="CE86A3AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48477D8C"/>
+    <w:nsid w:val="58A45779"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="330A5368"/>
+    <w:tmpl w:val="5E5E9E8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49F328E3"/>
+    <w:nsid w:val="5D1240D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D842002E"/>
+    <w:tmpl w:val="54F24FDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55625757"/>
+    <w:nsid w:val="60B13754"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="450E8802"/>
+    <w:tmpl w:val="55367C80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="571F78FC"/>
+    <w:nsid w:val="62D37A1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F3E8DBC"/>
+    <w:tmpl w:val="49327EA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="586314EB"/>
+    <w:nsid w:val="632379E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1869CF2"/>
+    <w:tmpl w:val="DECE2718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6606390A"/>
+    <w:nsid w:val="656D609D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE2C23E6"/>
+    <w:tmpl w:val="6210997A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="661F10C6"/>
+    <w:nsid w:val="67823194"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C726846E"/>
+    <w:tmpl w:val="6C9C257A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="677F4AE3"/>
+    <w:nsid w:val="68B70F19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C818C374"/>
+    <w:tmpl w:val="7C485F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="691A55E4"/>
+    <w:nsid w:val="693321F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3A07D1E"/>
+    <w:tmpl w:val="69BE088C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E5F7942"/>
+    <w:nsid w:val="6E480A6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="232E0526"/>
+    <w:tmpl w:val="93F48A92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73B65E5C"/>
+    <w:nsid w:val="70F77DFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F2C7A0E"/>
+    <w:tmpl w:val="1280266A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75940EB0"/>
+    <w:nsid w:val="74511EDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE32490A"/>
+    <w:tmpl w:val="7D6AF37E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A002591"/>
+    <w:nsid w:val="763353B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B412AA2E"/>
+    <w:tmpl w:val="3392CD5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E1D7106"/>
+    <w:nsid w:val="77C93D52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AE67230"/>
+    <w:tmpl w:val="84066920"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="4">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="18">
-[...79 lines deleted...]
-  </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3218,59 +3218,59 @@
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
+    <w:rsid w:val="002B796C"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
-    <w:rsid w:val="00396026"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
@@ -4424,61 +4424,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="002B796C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00396026"/>
+    <w:rsid w:val="002B796C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4762,51 +4762,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CA40502-D9FB-4F9C-9D7B-930828D1D56C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89754EC3-9C38-4754-B9A5-926AA53B510E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>802</Words>
   <Characters>4575</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5367</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>