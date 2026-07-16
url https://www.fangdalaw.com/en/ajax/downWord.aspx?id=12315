--- v0 (2026-05-12)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2C46A939" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00692003" w:rsidP="00692003">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4F570F4B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003767F3" w:rsidP="003767F3">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00692003">
+            <w:r w:rsidRPr="003767F3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>HAIPING SUN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2DD6B4A4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00692003" w:rsidP="00692003">
+          <w:p w14:paraId="706EB16B" w14:textId="59F2A116" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003767F3" w:rsidP="003767F3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00692003">
+            <w:r w:rsidRPr="003767F3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00692003">
+            <w:r w:rsidRPr="003767F3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00692003">
+            <w:r w:rsidRPr="003767F3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="20DCD59E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00692003" w:rsidP="00692003">
+          <w:p w14:paraId="6199424A" w14:textId="4C1AB7F6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003767F3" w:rsidP="003767F3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00692003">
+            <w:r w:rsidRPr="003767F3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1073 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="52FBC04D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00692003" w:rsidP="00692003">
+          <w:p w14:paraId="4F910ACA" w14:textId="38103295" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003767F3" w:rsidP="003767F3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00692003">
+            <w:r w:rsidRPr="003767F3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>haiping.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2AEC70B8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00692003" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="03E42FA7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003767F3" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BAD0BD3" wp14:editId="52FD97F9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6404D3E3" wp14:editId="090A828C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1F0D22C4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00692003" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="60714C47" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="003767F3" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00692003">
+            <w:r w:rsidRPr="003767F3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. SUN SPECIALIZES IN M&amp;A AND FOREIGN INVESTMENT.  IN PARTICULAR, SHE HAS EXTENSIVE EXPERIENCE IN CHINA-JAPAN INVESTMENT AND M&amp;A, CORPORATE RESTRUCTURING, COMPLIANCE AND GENERAL CORPORATE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C29437D" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4CEE793C" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1671 +456,1671 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7E43BF" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="0E98C324" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B973B1" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00692003">
+    <w:p w14:paraId="2FA82581" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investment and M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7DF713" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="59114D57" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese chemical company in its acquisition of a chemical company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E85673" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="114A80A5" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous Japanese IT company in its investment in a Chinese AI company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1864D362" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="2F416C15" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its capital contribution to a Chinese transportation vehicle manufacturing company through equity transfer and subscription of capital increase, mainly responsible for drafting and negotiating the investment agreement and joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5DBF63" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="7336CAD3" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese real estate company in adjusting its China joint venture's investment structure, mainly responsible for arranging the existing joint venture's equity transfer, establishing the new joint venture, declaring the business operator concentration, and drafting and negotiating the long-term lease and management agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D67405E" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="035EE9A5" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in reforming a Chinese state-owned company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s mixed ownership reform through equity transfer and subscription of capital increase, mainly responsible for drafting and negotiating transaction documents including the investment agreement and the joint venture agreement and for coordinating and handling publishing on the property exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678EC5C8" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="29C90EB1" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its capital contribution to a leading Chinese veterinary drug enterprise through share transfer and subscription for capital increase, mainly responsible for drafting and negotiating transaction documents including the investment agreement and the joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDA559B" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="7A1BAB91" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese beverage company in its investment through subscription for capital increase in a Chinese food company engaged in food production and sale and in convenience store businesses, mainly responsible for drafting and negotiating transaction documents including the investment agreement and the joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA28A67" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="3DCB63EB" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese manufacturing company in its acquisition of the pharmaceutical manufacturing and sales businesses of a Singapore-listed company in China through the acquisition of the shares in the Singapore-listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1237491F" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="7F5AD32C" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese company in its capital contribution to a leading Chinese veterinary drug enterprise through share transfer and subscription for capital increase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4070BB12" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="1EF2F616" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese education group in its acquisition of the education and training business of a China offshore holding company through the acquisition of the shares in the company (deal eventually not implemented)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616E0799" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="648A9774" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its acquisition of a fashion brand's China sales business through a series of transactions including assets transfer, subscription for capital increase, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111A6749" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="1F38EEAC" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its investment in a Chinese plastics manufacturing enterprise through subscription of capital increase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF09964" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="1D198FA5" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese game development company in its capital contribution to a Chinese web game and mobile game development company through subscription for capital increase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30109AE7" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="5DD18523" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese real estate company in its investment in a residential building in Changchun, China through subscription for the increased capital of a China offshore holding company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D844FB" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="2FCB2AB7" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese investment company in investing in a Japanese virtual currency exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57955FDB" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="0F97ED2B" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese non-ferrous metal manufacturer in its equity transfer of a Chinese joint venture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0B676D" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="2E432A85" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented many well-known Japanese enterprises in their joint ventures, cooperation, sole proprietorships, restructurings, dissolutions and settlements in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B83BBA8" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="2DE08BAC" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the three major shipping companies in Japan in addressing legal issues involved in businesses integration in China, including establishing Sino-foreign entities, applying for business licenses, establishing and de-establishing branches, and transferring business and personnel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11752176" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="59A58644" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese securities company in establishing a joint venture held by it in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB905C5" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="3B82F560" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in establishing a joint venture in the packaging industry in Beijing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23131FF5" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="3EA9F09B" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in handling the equity transfer, capital increase and restructuring of many Sino-Japanese joint venture companies in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C3EBEF" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="01BB1FB7" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese audiovisual and electronic product manufacturer in establishing a joint venture with a state-owned enterprise in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1293FA" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="5F752B76" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese entertainment company in establishing a joint venture in China and in conducting a series of business transfers and restructurings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22532581" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="248DF2BF" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese telecom company in establishing a Sino-Japanese joint venture engaged in the manufacturing and sale of communication products in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730C524D" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="37201286" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese electronics manufacturing company in establishing a Sino-Japanese joint venture company engaged in the production of health products in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148000CF" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="4735A9F4" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in establishing a joint venture with a commercial real estate company in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031ACFB0" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="4E27DEAA" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese real estate company in issues related to establishing a real estate development enterprise and conducting its development, business and operations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515F4DB0" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="423F2241" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese education group in establishing a joint venture with a well-known Chinese publishing company. Represented a well-known Japanese chemical company in establishing a joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26371018" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="58901F82" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese maternal and baby care enterprise in establishing a joint venture with a Chinese packaging material company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E12A56" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00692003">
+    <w:p w14:paraId="318A475A" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0858464C" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="7B402F47" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known Japanese auto company in conducting internal fraud investigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703B36AF" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="52AD42FD" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known Japanese telecom company in conducting an internal investigation into duty embezzlement in its Chinese subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE9DFDE" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="288EF30F" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese manufacturer in handling investigations by industry and commerce authorities into alleged violations of Chinese anti-commercial bribery laws and in strengthening the manufacturer's compliance policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7A4B3A" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="5B637586" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese energy company in conducting an internal investigation into duty embezzlement by employees in its Shanghai subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE951B2" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="634503AD" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese chemical enterprise in conducting an internal anti-fraud and compliance investigation in its Shanghai subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1D2D73" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="5CFAE1B6" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese metal company in conducting an internal investigation into duty embezzlement by its financial staff in its Jiangsu subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B1EC63" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="14F2522C" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese electronics company in conducting a compliance investigation into its various Chinese subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36173E02" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="040B5A91" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese printing company in conducting compliance investigations into its various subsidiaries in Shanghai and Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7467A5" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="5C67ECBC" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese auto parts manufacturer in conducting a compliance investigation into its various Chinese subsidiaries in Shanghai, Tianjin and Guangdong Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475CCF48" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="03CF550A" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese manufacturer in handling an investigation initiated by anti-monopoly law enforcement agencies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FA78F6" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="4747B8CD" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known Japanese company in handling an investigation by the industry and commerce authorities into the company's violation of Chinese advertising laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2107628C" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="4C583B96" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese service company in handling an investigation by the industry and commerce authorities into the company's violation of Chinese advertising laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8E696A" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="576750F8" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese food production company in handling an investigation by the industry and commerce authorities into the company's violation of Chinese advertising laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45633192" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="47C9F2E9" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese subsidiary of a Japanese energy company in handling an investigation by the Customs in Southern China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D21807D" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="505E4DB8" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese retail company in building its cyber security and data compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5497D7C4" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="0DC15862" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided compliance advice on cyber security and personal data protection to many Japanese companies and assisted them in modifying their personal data protection and cyber security systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5945013E" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="4BA5F917" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted many Japanese companies in holding compliance trainings, providing compliance consultations, and improving compliance systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F71EF60" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="42AC01D4" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164994E1" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="147F6994" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Law, LL.B., 2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B1A979" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="2C032741" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Graduate School of Arts and Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF102B4" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="5B82FDB2" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The University of Tokyo, LL.M. in International Economic Law, 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6B4878" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="4D956B12" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E18739" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="3B906FA4" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41684277" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="2AE9D0CA" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168D330A" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="15C5FAB8" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sun joined Fangda Partners as a partner in 2016. Before that, she worked for more than ten years with Japan-related teams at a well-known Chinese law firm, at a US law firm, and at Mori Hamada &amp; Matsumoto, one of the big four law firms in Japan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C611B30" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="2F98E3A5" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43190835" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="3287DCCF" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF91BEB" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="512A8824" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Six Economic Laws of China, published by the Association for the Promotion of International Trade, Japan (co-edited) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0FC784" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="67F191CE" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Essential Guide to Business Laws of China, published by Japan External Trade Organization (JETRO) (co-authored) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0A18F5" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="39D51523" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">New Forms of Investment in China: Foreign-invested Partnership (co-authored) (NBL NO.921) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B290507" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="7CC4CCFA" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">New Regulations on Foreign-invested Partnership (co-authored) (Journal of the Japanese Institute of International Business Law, April 2010 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E61FD08" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="2EA2E70D" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Enactment of New Regulations on Registration of Foreign Debts (Journal of the Japanese Institute of International Business Law, July 2013 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5B6AA6" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="274F32E2" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Monthly PRC law column (China Concierge, July 2013 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> June 2014) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A620506" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="4DC32861" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China (Shanghai) Pilot Free Trade Zone (Journal of the Japanese Institute of International Business Law, November 2013 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08808B02" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="75592684" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Reform Experiment on Foreign Exchange Settlement in RMB for Foreign Exchange Capital of Foreign-invested Enterprise (Journal of the Japanese Institute of International Business Law, October 2014 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571C8F3A" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="65AF45BE" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The strengthening of China's personal information protection regulation and corresponding handling strategy (co-authored) (Journal of the Japanese Institute of International Business Law, February 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C390969" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="71662EC4" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The revision of regulations on commercial bribery in respect of the Anti-unfair Competition Law of the PRC (co-authored) (Journal of the Japanese Institute of International Business Law, June 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B4990D" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="645F06F9" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The People's Republic of China's New Civil Procedure Law Judicial Interpretation Practice Interpretation (co-author) HSJ Co., Ltd. Published in June 2018 and July 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C381E6" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="0B03BA1E" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The revision of regulations on false propaganda in respect of the Anti-unfair Competition Law of the PRC (co-authored) (Journal of the Japanese Institute of International Business Law, August 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67365E11" w14:textId="77777777" w:rsidR="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="16326636" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The revision of regulations on commercial secrets in respect of the Anti-unfair Competition Law of the PRC (co-authored) (Journal of the Japanese Institute of International Business Law, October 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0A9CA793" w:rsidR="00686369" w:rsidRPr="00692003" w:rsidRDefault="00692003" w:rsidP="00692003">
+    <w:p w14:paraId="5567FC3C" w14:textId="451EB9B3" w:rsidR="00686369" w:rsidRPr="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Initiatives regarding Property Investigation and Enforcement Measures in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692003">
+      <w:r w:rsidRPr="003767F3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Civil Execution (co-authored) (Journal of the Japanese Institute of International Business Law, November 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00692003" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="003767F3" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2318,1608 +2318,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01E3202A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3CC02350"/>
+    <w:nsid w:val="00DC28F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8C80650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04902EC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DF40406E"/>
+    <w:nsid w:val="020A5AB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92229E40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="049B683B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="65028150"/>
+    <w:nsid w:val="02D140C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13145A80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07C255EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67F20EE2"/>
+    <w:nsid w:val="09000538"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4A08A1F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="097758F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A80536E"/>
+    <w:nsid w:val="0CBB1197"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00B22D80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C8C7B87"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35D6BFA6"/>
+    <w:nsid w:val="0DAD4518"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C63A2F0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DF9420B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6650860C"/>
+    <w:nsid w:val="11824A89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FAEB6FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11301830"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="267E10D4"/>
+    <w:nsid w:val="11B91ECC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9392F5F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11674D83"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C202664A"/>
+    <w:nsid w:val="12514FA6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F40CF92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="137645F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="939AF478"/>
+    <w:nsid w:val="131E2575"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA2001F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="138D4522"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B3E957A"/>
+    <w:nsid w:val="15AA46D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70AE5636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13DC064E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F490DC70"/>
+    <w:nsid w:val="1DA749E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FBDE24D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13E55F58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0A6A34C"/>
+    <w:nsid w:val="1F9B24D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8A8F7C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="188B478A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E5AEC68A"/>
+    <w:nsid w:val="2227640A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F14EE4F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18937AB5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46BCE5FA"/>
+    <w:nsid w:val="22BC4A9B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10724820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19551949"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B6C7F38"/>
+    <w:nsid w:val="22E016E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9EC801C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="198E1F5C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDD01F64"/>
+    <w:nsid w:val="2573752B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC8EC180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E096A5B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD361740"/>
+    <w:nsid w:val="26E02699"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="953CBDE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FB11104"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7765378"/>
+    <w:nsid w:val="279D6369"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35207FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="218E03D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F4A607B0"/>
+    <w:nsid w:val="2A5E1FAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90F44F0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22901E45"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB62EB4C"/>
+    <w:nsid w:val="2B1B70B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="50C890FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23C27F7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C53C2A18"/>
+    <w:nsid w:val="2BE34FE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95F09BB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="250151F6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="582278AC"/>
+    <w:nsid w:val="2E89001F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ADDC60EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25E61FF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4EFED17A"/>
+    <w:nsid w:val="30277F8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B94D5AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2687539C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="586EC518"/>
+    <w:nsid w:val="330925DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C29676BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28D06DB7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C04CDB74"/>
+    <w:nsid w:val="339C1CB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C3413C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A5C365C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79A2B394"/>
+    <w:nsid w:val="3A00402D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B04FF4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ABA64E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E676E600"/>
+    <w:nsid w:val="3A033B9C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3A8A3AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AC75F36"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84F2A192"/>
+    <w:nsid w:val="3F322360"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0172E4B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B077512"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D86F406"/>
+    <w:nsid w:val="40041D05"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B414DBFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CA277AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6A4651E"/>
+    <w:nsid w:val="41896E48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A0821C30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CE50C71"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6DA864D4"/>
+    <w:nsid w:val="427A77AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="491AE3D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34C76883"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2AB48F00"/>
+    <w:nsid w:val="428F2FA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8EDC16DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37004299"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D36EB036"/>
+    <w:nsid w:val="436E288F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C0024AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39012261"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7ED65F74"/>
+    <w:nsid w:val="437D60A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B390522E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C1C2C66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6DA864D4"/>
+    <w:nsid w:val="442E4FDE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2A87DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C427061"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55B6870C"/>
+    <w:nsid w:val="49A5084C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20DE2DD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CA71F61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB9C595C"/>
+    <w:nsid w:val="4D2013F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09C63E1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E8E0ABA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2DEE72B0"/>
+    <w:nsid w:val="4D3C4A9F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E23CCB7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="441B719E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB626EB2"/>
+    <w:nsid w:val="4F9C6051"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A56EEC76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="452E3042"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27F678B6"/>
+    <w:nsid w:val="50396470"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D8CB0A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46752AA2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F210E35C"/>
+    <w:nsid w:val="50B576BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DED4E670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="473447C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60869246"/>
+    <w:nsid w:val="50CA124D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="537C1C82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="482748DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24182C12"/>
+    <w:nsid w:val="514D2C9B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC04BBB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CD012A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6840D60"/>
+    <w:nsid w:val="515738CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33B63DAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC412D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9D0EE2E"/>
+    <w:nsid w:val="55B708AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="045CAE72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="516D7A73"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="876499AA"/>
+    <w:nsid w:val="568D24F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5400F160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53005B41"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9C8509E"/>
+    <w:nsid w:val="56A124C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BECA01F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546455FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6570E5A8"/>
+    <w:nsid w:val="59141882"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D384F5D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55613FA1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5FAC6C4"/>
+    <w:nsid w:val="5BE35B12"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0EEDCBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C8C3772"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3A0FBE4"/>
+    <w:nsid w:val="5FCE1A0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60DE89EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D706B90"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8384EEB2"/>
+    <w:nsid w:val="5FFB7356"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D8CB0A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DE1491B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30FA2BAA"/>
+    <w:nsid w:val="64001CC2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BBBEF87A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EB47482"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="967EE5B0"/>
+    <w:nsid w:val="6458628A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AAE0EDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62BC049A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="45203D26"/>
+    <w:nsid w:val="64B82E96"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8BEAAB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64BE1B0E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C4CCFAA"/>
+    <w:nsid w:val="6C664911"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B74A14E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68B41F69"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CEE0EF92"/>
+    <w:nsid w:val="6CAC6399"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64FEF35E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DB756D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="412CB40A"/>
+    <w:nsid w:val="6FF02271"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="696CB272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E5B5E45"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2BE6FFC"/>
+    <w:nsid w:val="77D15BED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7250EAC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F4F7596"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8A2810E"/>
+    <w:nsid w:val="7A114059"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29F893E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73735DCA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11EA8DAE"/>
+    <w:nsid w:val="7A9458E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD829890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76864831"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9BC692CA"/>
+    <w:nsid w:val="7BB35B92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2AE85954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78663452"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B6EC806"/>
+    <w:nsid w:val="7BF82B9F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C8CD788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B75070B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6BED780"/>
+    <w:nsid w:val="7C493EBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19D09682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CB75D51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD188A6A"/>
+    <w:nsid w:val="7F151D43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B90C8B7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="36"/>
-  </w:num>
-[...61 lines deleted...]
-    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="25">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="52">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="26">
-[...2 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="28">
-[...20 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="62">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="36">
-[...79 lines deleted...]
-  </w:num>
   <w:num w:numId="63">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="64">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="65">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3956,80 +3956,80 @@
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
+    <w:rsid w:val="003767F3"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
-    <w:rsid w:val="00692003"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
@@ -5154,61 +5154,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00692003"/>
+    <w:rsid w:val="003767F3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00692003"/>
+    <w:rsid w:val="003767F3"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5492,51 +5492,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAB0A5C3-45A5-4173-B216-E0A7E6E0B5AF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9076171-3ACF-430E-9BC6-B673D8F2500D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1668</Words>
   <Characters>9512</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>