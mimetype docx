--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4F570F4B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6563CFDF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002613AB" w:rsidP="002613AB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="003767F3">
+            <w:r w:rsidRPr="002613AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>HAIPING SUN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="59F2A116" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+          <w:p w14:paraId="706EB16B" w14:textId="412A9B38" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002613AB" w:rsidP="002613AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="003767F3">
+            <w:r w:rsidRPr="002613AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="003767F3">
+            <w:r w:rsidRPr="002613AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="003767F3">
+            <w:r w:rsidRPr="002613AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4C1AB7F6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+          <w:p w14:paraId="6199424A" w14:textId="1A917AD4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002613AB" w:rsidP="002613AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="003767F3">
+            <w:r w:rsidRPr="002613AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1073 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="38103295" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+          <w:p w14:paraId="4F910ACA" w14:textId="5A21D56E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002613AB" w:rsidP="002613AB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="003767F3">
+            <w:r w:rsidRPr="002613AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>haiping.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="03E42FA7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003767F3" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2E685DAB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002613AB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6404D3E3" wp14:editId="090A828C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74DE2596" wp14:editId="133BC455">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="60714C47" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="003767F3" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5F05C290" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002613AB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="003767F3">
+            <w:r w:rsidRPr="002613AB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. SUN SPECIALIZES IN M&amp;A AND FOREIGN INVESTMENT.  IN PARTICULAR, SHE HAS EXTENSIVE EXPERIENCE IN CHINA-JAPAN INVESTMENT AND M&amp;A, CORPORATE RESTRUCTURING, COMPLIANCE AND GENERAL CORPORATE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEE793C" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="330E60E6" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1671 +456,1671 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E98C324" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="7D820B6B" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA82581" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003767F3">
+    <w:p w14:paraId="36D15000" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investment and M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59114D57" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="076C1762" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese chemical company in its acquisition of a chemical company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114A80A5" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="6DFEEC2C" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous Japanese IT company in its investment in a Chinese AI company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F416C15" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="6D864E31" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its capital contribution to a Chinese transportation vehicle manufacturing company through equity transfer and subscription of capital increase, mainly responsible for drafting and negotiating the investment agreement and joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7336CAD3" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="328ADBB9" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese real estate company in adjusting its China joint venture's investment structure, mainly responsible for arranging the existing joint venture's equity transfer, establishing the new joint venture, declaring the business operator concentration, and drafting and negotiating the long-term lease and management agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035EE9A5" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="5DC80CDE" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in reforming a Chinese state-owned company</w:t>
       </w:r>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s mixed ownership reform through equity transfer and subscription of capital increase, mainly responsible for drafting and negotiating transaction documents including the investment agreement and the joint venture agreement and for coordinating and handling publishing on the property exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C90EB1" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="2F4252D0" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its capital contribution to a leading Chinese veterinary drug enterprise through share transfer and subscription for capital increase, mainly responsible for drafting and negotiating transaction documents including the investment agreement and the joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1BAB91" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="7E125148" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese beverage company in its investment through subscription for capital increase in a Chinese food company engaged in food production and sale and in convenience store businesses, mainly responsible for drafting and negotiating transaction documents including the investment agreement and the joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCB63EB" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="2282334C" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese manufacturing company in its acquisition of the pharmaceutical manufacturing and sales businesses of a Singapore-listed company in China through the acquisition of the shares in the Singapore-listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5AD32C" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="65F1A06A" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese company in its capital contribution to a leading Chinese veterinary drug enterprise through share transfer and subscription for capital increase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF2F616" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="7D6023DA" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese education group in its acquisition of the education and training business of a China offshore holding company through the acquisition of the shares in the company (deal eventually not implemented)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648A9774" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="4DE96AD9" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its acquisition of a fashion brand's China sales business through a series of transactions including assets transfer, subscription for capital increase, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F38EEAC" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="2B133A96" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its investment in a Chinese plastics manufacturing enterprise through subscription of capital increase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D198FA5" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="0D154EA8" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese game development company in its capital contribution to a Chinese web game and mobile game development company through subscription for capital increase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD18523" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="53B19849" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese real estate company in its investment in a residential building in Changchun, China through subscription for the increased capital of a China offshore holding company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCB2AB7" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="52FD76F9" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese investment company in investing in a Japanese virtual currency exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F97ED2B" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="25FE9FB3" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese non-ferrous metal manufacturer in its equity transfer of a Chinese joint venture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E432A85" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="0147D49F" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented many well-known Japanese enterprises in their joint ventures, cooperation, sole proprietorships, restructurings, dissolutions and settlements in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE08BAC" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="7D6A14C8" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the three major shipping companies in Japan in addressing legal issues involved in businesses integration in China, including establishing Sino-foreign entities, applying for business licenses, establishing and de-establishing branches, and transferring business and personnel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A58644" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="56A7EF0B" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese securities company in establishing a joint venture held by it in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B82F560" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="0698E736" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in establishing a joint venture in the packaging industry in Beijing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA9F09B" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="6624300B" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in handling the equity transfer, capital increase and restructuring of many Sino-Japanese joint venture companies in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BB1FB7" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="268B5403" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese audiovisual and electronic product manufacturer in establishing a joint venture with a state-owned enterprise in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F752B76" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="7E2BA64B" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese entertainment company in establishing a joint venture in China and in conducting a series of business transfers and restructurings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248DF2BF" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="7A38A6A0" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese telecom company in establishing a Sino-Japanese joint venture engaged in the manufacturing and sale of communication products in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37201286" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="7516B0FA" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese electronics manufacturing company in establishing a Sino-Japanese joint venture company engaged in the production of health products in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4735A9F4" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="2FB29E02" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in establishing a joint venture with a commercial real estate company in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E27DEAA" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="570AC43F" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese real estate company in issues related to establishing a real estate development enterprise and conducting its development, business and operations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423F2241" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="34C6924B" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese education group in establishing a joint venture with a well-known Chinese publishing company. Represented a well-known Japanese chemical company in establishing a joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58901F82" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="6B46EC7D" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese maternal and baby care enterprise in establishing a joint venture with a Chinese packaging material company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318A475A" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003767F3">
+    <w:p w14:paraId="46A96E93" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B402F47" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="7E01C163" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known Japanese auto company in conducting internal fraud investigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AD42FD" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="360E7496" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known Japanese telecom company in conducting an internal investigation into duty embezzlement in its Chinese subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288EF30F" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="4B2105DB" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese manufacturer in handling investigations by industry and commerce authorities into alleged violations of Chinese anti-commercial bribery laws and in strengthening the manufacturer's compliance policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B637586" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="31560D96" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese energy company in conducting an internal investigation into duty embezzlement by employees in its Shanghai subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634503AD" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="5899C30D" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese chemical enterprise in conducting an internal anti-fraud and compliance investigation in its Shanghai subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFAE1B6" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="56BE7FA1" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese metal company in conducting an internal investigation into duty embezzlement by its financial staff in its Jiangsu subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F2522C" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="0127F59D" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese electronics company in conducting a compliance investigation into its various Chinese subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040B5A91" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="5010F3A3" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese printing company in conducting compliance investigations into its various subsidiaries in Shanghai and Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C67ECBC" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="1E76B2C9" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese auto parts manufacturer in conducting a compliance investigation into its various Chinese subsidiaries in Shanghai, Tianjin and Guangdong Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CF550A" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="6C31DFB8" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese manufacturer in handling an investigation initiated by anti-monopoly law enforcement agencies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4747B8CD" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="11A3B93D" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known Japanese company in handling an investigation by the industry and commerce authorities into the company's violation of Chinese advertising laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C583B96" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="5149DD26" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese service company in handling an investigation by the industry and commerce authorities into the company's violation of Chinese advertising laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576750F8" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="6EC04068" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese food production company in handling an investigation by the industry and commerce authorities into the company's violation of Chinese advertising laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C9F2E9" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="0BDA7E42" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese subsidiary of a Japanese energy company in handling an investigation by the Customs in Southern China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505E4DB8" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="70C5E71C" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese retail company in building its cyber security and data compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC15862" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="5F3BD6F7" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided compliance advice on cyber security and personal data protection to many Japanese companies and assisted them in modifying their personal data protection and cyber security systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA5F917" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="505F9BEB" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted many Japanese companies in holding compliance trainings, providing compliance consultations, and improving compliance systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AC01D4" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="6CAA6F77" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147F6994" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="3073BC42" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Law, LL.B., 2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C032741" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="110AB62E" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Graduate School of Arts and Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B82FDB2" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="1D0224AA" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The University of Tokyo, LL.M. in International Economic Law, 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D956B12" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="19495DC5" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B906FA4" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="5032D01D" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE9D0CA" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="155570AF" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C5FAB8" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="107ECECD" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sun joined Fangda Partners as a partner in 2016. Before that, she worked for more than ten years with Japan-related teams at a well-known Chinese law firm, at a US law firm, and at Mori Hamada &amp; Matsumoto, one of the big four law firms in Japan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F98E3A5" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="0AFBAB63" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3287DCCF" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="062C943B" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512A8824" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="7322D109" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Six Economic Laws of China, published by the Association for the Promotion of International Trade, Japan (co-edited) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F191CE" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="641317A5" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Essential Guide to Business Laws of China, published by Japan External Trade Organization (JETRO) (co-authored) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D51523" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="237586DE" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">New Forms of Investment in China: Foreign-invested Partnership (co-authored) (NBL NO.921) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC4CCFA" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="25763B50" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">New Regulations on Foreign-invested Partnership (co-authored) (Journal of the Japanese Institute of International Business Law, April 2010 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA2E70D" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="737D8F23" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Enactment of New Regulations on Registration of Foreign Debts (Journal of the Japanese Institute of International Business Law, July 2013 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274F32E2" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="357E9895" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Monthly PRC law column (China Concierge, July 2013 </w:t>
       </w:r>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> June 2014) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC32861" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="7E28F683" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China (Shanghai) Pilot Free Trade Zone (Journal of the Japanese Institute of International Business Law, November 2013 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75592684" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="0D527F21" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Reform Experiment on Foreign Exchange Settlement in RMB for Foreign Exchange Capital of Foreign-invested Enterprise (Journal of the Japanese Institute of International Business Law, October 2014 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AF45BE" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="2230902B" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The strengthening of China's personal information protection regulation and corresponding handling strategy (co-authored) (Journal of the Japanese Institute of International Business Law, February 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71662EC4" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="14AA1EDB" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The revision of regulations on commercial bribery in respect of the Anti-unfair Competition Law of the PRC (co-authored) (Journal of the Japanese Institute of International Business Law, June 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645F06F9" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="0351824A" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The People's Republic of China's New Civil Procedure Law Judicial Interpretation Practice Interpretation (co-author) HSJ Co., Ltd. Published in June 2018 and July 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B03BA1E" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="6AB9857A" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The revision of regulations on false propaganda in respect of the Anti-unfair Competition Law of the PRC (co-authored) (Journal of the Japanese Institute of International Business Law, August 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16326636" w14:textId="77777777" w:rsidR="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="13154D8D" w14:textId="77777777" w:rsidR="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The revision of regulations on commercial secrets in respect of the Anti-unfair Competition Law of the PRC (co-authored) (Journal of the Japanese Institute of International Business Law, October 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="451EB9B3" w:rsidR="00686369" w:rsidRPr="003767F3" w:rsidRDefault="003767F3" w:rsidP="003767F3">
+    <w:p w14:paraId="5567FC3C" w14:textId="283672C4" w:rsidR="00686369" w:rsidRPr="002613AB" w:rsidRDefault="002613AB" w:rsidP="002613AB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Initiatives regarding Property Investigation and Enforcement Measures in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003767F3">
+      <w:r w:rsidRPr="002613AB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Civil Execution (co-authored) (Journal of the Japanese Institute of International Business Law, November 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="003767F3" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="002613AB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2318,1608 +2318,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00DC28F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8C80650"/>
+    <w:nsid w:val="01067334"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCE4B112"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="020A5AB3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92229E40"/>
+    <w:nsid w:val="051A5C09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22E4E028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02D140C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13145A80"/>
+    <w:nsid w:val="0AFD5098"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2440E24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09000538"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A08A1F4"/>
+    <w:nsid w:val="0B0275E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A498F498"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CBB1197"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00B22D80"/>
+    <w:nsid w:val="0BE03A35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="744AD3D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DAD4518"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C63A2F0E"/>
+    <w:nsid w:val="0C177076"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAC4FAEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11824A89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7FAEB6FE"/>
+    <w:nsid w:val="0D8843D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D154FB6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11B91ECC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9392F5F6"/>
+    <w:nsid w:val="0F3D3D98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2630738A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12514FA6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F40CF92"/>
+    <w:nsid w:val="103B4B40"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF9E7394"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="131E2575"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA2001F6"/>
+    <w:nsid w:val="11DE3330"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="446A02FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15AA46D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70AE5636"/>
+    <w:nsid w:val="13BF3657"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EDA440B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DA749E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FBDE24D0"/>
+    <w:nsid w:val="1474537C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91BAFAB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F9B24D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E8A8F7C0"/>
+    <w:nsid w:val="1A560D9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="972861D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2227640A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F14EE4F4"/>
+    <w:nsid w:val="1BE67984"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA0E47BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22BC4A9B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10724820"/>
+    <w:nsid w:val="1C15754C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A00A4106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22E016E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9EC801C2"/>
+    <w:nsid w:val="1C812E21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D485474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2573752B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC8EC180"/>
+    <w:nsid w:val="2274041F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FDCED24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26E02699"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="953CBDE4"/>
+    <w:nsid w:val="22BE16C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9ACE39C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="279D6369"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35207FD6"/>
+    <w:nsid w:val="22CA5B43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FDEF200"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A5E1FAB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90F44F0A"/>
+    <w:nsid w:val="23EF52DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61F675D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B1B70B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50C890FA"/>
+    <w:nsid w:val="26914E2E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84841F2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BE34FE4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95F09BB6"/>
+    <w:nsid w:val="2CA43C4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A98E261E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E89001F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ADDC60EA"/>
+    <w:nsid w:val="3B7417F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCA41D3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30277F8A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B94D5AC"/>
+    <w:nsid w:val="3BF55DAF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1D5485E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="330925DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C29676BA"/>
+    <w:nsid w:val="3C8A3E35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1520B6B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="339C1CB9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C3413C4"/>
+    <w:nsid w:val="40F65C43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A324834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A00402D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B04FF4E"/>
+    <w:nsid w:val="42E17E19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5C2E046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A033B9C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3A8A3AA"/>
+    <w:nsid w:val="47C937AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97B819C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F322360"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0172E4B2"/>
+    <w:nsid w:val="48040162"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7C6C876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40041D05"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B414DBFA"/>
+    <w:nsid w:val="4818079C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2348DCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41896E48"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A0821C30"/>
+    <w:nsid w:val="48C57B63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72023C34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="427A77AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="491AE3D2"/>
+    <w:nsid w:val="4B71653C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13EEE346"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="428F2FA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8EDC16DC"/>
+    <w:nsid w:val="4C273224"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="76CAA27A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="436E288F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C0024AC"/>
+    <w:nsid w:val="4E1A1012"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F340AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="437D60A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B390522E"/>
+    <w:nsid w:val="4F1D4CF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09B6C43C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="442E4FDE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2A87DBC"/>
+    <w:nsid w:val="52960971"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D1AA002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49A5084C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="20DE2DD6"/>
+    <w:nsid w:val="529C60E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="831C5992"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D2013F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="09C63E1C"/>
+    <w:nsid w:val="535F2490"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6846A64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D3C4A9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E23CCB7C"/>
+    <w:nsid w:val="54E525BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3BB02FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F9C6051"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A56EEC76"/>
+    <w:nsid w:val="5559799F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1714B60A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50396470"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D8CB0A8"/>
+    <w:nsid w:val="59350AC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9F80BFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50B576BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DED4E670"/>
+    <w:nsid w:val="594169CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97B819C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50CA124D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="537C1C82"/>
+    <w:nsid w:val="5BAE7694"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="63764030"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="514D2C9B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC04BBB2"/>
+    <w:nsid w:val="5DBA7788"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5EC886AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="515738CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33B63DAC"/>
+    <w:nsid w:val="61F42832"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8ED4DB1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55B708AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="045CAE72"/>
+    <w:nsid w:val="6290713E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5BC4C4E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="568D24F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5400F160"/>
+    <w:nsid w:val="66D371E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84B22A80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A124C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BECA01F8"/>
+    <w:nsid w:val="67B84126"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F828B7D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59141882"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D384F5D2"/>
+    <w:nsid w:val="6B7A7ED1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="327C4150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BE35B12"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0EEDCBE"/>
+    <w:nsid w:val="6D1B00CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4AFC0782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FCE1A0C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60DE89EC"/>
+    <w:nsid w:val="6E3F3111"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62CA4D46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FFB7356"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D8CB0A8"/>
+    <w:nsid w:val="6EBD20D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69F8B240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64001CC2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBBEF87A"/>
+    <w:nsid w:val="70A2345E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94E48AD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6458628A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0AAE0EDC"/>
+    <w:nsid w:val="712A2ED1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA705F78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64B82E96"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8BEAAB0"/>
+    <w:nsid w:val="753373C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A266576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C664911"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B74A14E"/>
+    <w:nsid w:val="77AC63D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E28E90A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CAC6399"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64FEF35E"/>
+    <w:nsid w:val="78D25BBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A84D644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FF02271"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="696CB272"/>
+    <w:nsid w:val="78EF4D27"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="527A7BF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77D15BED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7250EAC2"/>
+    <w:nsid w:val="79255950"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC2AFA0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A114059"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29F893E6"/>
+    <w:nsid w:val="7A8041F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="855A7422"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A9458E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD829890"/>
+    <w:nsid w:val="7AD87717"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11B82046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BB35B92"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2AE85954"/>
+    <w:nsid w:val="7BFB18DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB208C0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BF82B9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C8CD788"/>
+    <w:nsid w:val="7C0C3383"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC3EA3E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C493EBB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="19D09682"/>
+    <w:nsid w:val="7D0619A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FACE76FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F151D43"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B90C8B7C"/>
+    <w:nsid w:val="7DF0471E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF5A1C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
-[...80 lines deleted...]
-  <w:num w:numId="33">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="39"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="38">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="58">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="39">
-[...8 lines deleted...]
-  <w:num w:numId="42">
+  <w:num w:numId="59">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="43">
-[...11 lines deleted...]
-  <w:num w:numId="47">
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="61">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="48">
-[...17 lines deleted...]
-  <w:num w:numId="54">
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="64">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="55">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="65">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3943,64 +3943,64 @@
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
+    <w:rsid w:val="002613AB"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
-    <w:rsid w:val="003767F3"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
@@ -5154,61 +5154,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003767F3"/>
+    <w:rsid w:val="002613AB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003767F3"/>
+    <w:rsid w:val="002613AB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5492,51 +5492,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9076171-3ACF-430E-9BC6-B673D8F2500D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A937F65B-5C6F-4A42-8336-ED6AD5B7C003}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1668</Words>
   <Characters>9512</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>