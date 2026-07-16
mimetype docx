--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="11DDDE18" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3259CB98" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956F24" w:rsidP="00956F24">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F97C18">
+            <w:r w:rsidRPr="00956F24">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YINGJIE KANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="079E0A07" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+          <w:p w14:paraId="706EB16B" w14:textId="39E462D5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956F24" w:rsidP="00956F24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F97C18">
+            <w:r w:rsidRPr="00956F24">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F97C18">
+            <w:r w:rsidRPr="00956F24">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F97C18">
+            <w:r w:rsidRPr="00956F24">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="54F350B6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+          <w:p w14:paraId="6199424A" w14:textId="09B04C57" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956F24" w:rsidP="00956F24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F97C18">
+            <w:r w:rsidRPr="00956F24">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4237 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="156C295E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+          <w:p w14:paraId="4F910ACA" w14:textId="4B6D599B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956F24" w:rsidP="00956F24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F97C18">
+            <w:r w:rsidRPr="00956F24">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Yingjie.kang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4ECBE01E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F97C18" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="06F75F6E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956F24" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E61B0F1" wp14:editId="0AC6D7E4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B14ADCA" wp14:editId="2FE77F5D">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2FC4AEDC" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F97C18" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2D0BE499" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00956F24" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F97C18">
+            <w:r w:rsidRPr="00956F24">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. KANG SPECIALIZES IN REGULATORY COMPLIANCE, ADMINISTRATIVE LAW AND NATIONAL SECURITY REVIEW. HE HAS EXTENSIVE EXPERIENCE IN HANDLING VARIOUS COMPLIANCE MATTERS FOR COMPANIES, RESPONDING TO ADMINISTRATIVE INVESTIGATIONS, ADMINISTRATIVE RECONSIDERATIONS, LITIGATIONS, AND CRISIS MANAGEMENT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF2B6C0" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="30C06FE4" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1901 +456,1901 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39EC9007" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F97C18">
+    <w:p w14:paraId="5FF08022" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice areas include advertising, anti-unfair competition, environmental protection, product quality, securities and finance, export control and sanctions, among others. He has long been involved in handling various legal compliance matters for multinational and domestic enterprises across multiple industries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD947D7" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F97C18">
+    <w:p w14:paraId="77CA506D" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang also has extensive experience in identifying compliance risks and building compliance systems. Mr. Kang is skilled in handling administrative disputes and has represented clients in numerous administrative investigations, administrative reconsiderations, administrative litigations, and crisis response cases. He is well-versed in the trial procedures, judicial thinking, and working methods of administrative agencies and courts, and is able to propose constructive and actionable dispute resolution based on specific case circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F49E631" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F97C18">
+    <w:p w14:paraId="600297D1" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang has extensive experience in foreign investment national security review and has handled numerous national security review risk assessments, consultations and notifications in different industries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6186AEDB" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="01BF8061" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E88E17" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F97C18">
+    <w:p w14:paraId="3C2D8EC4" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Security Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A02922C" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="0FE31A70" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational enterprise in the PRC national security review notification for its acquisition of a Chinese high-tech enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523B73B9" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="1E923A91" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment fund in the PRC national security review notification for its acquisition of a Chinese commercial real estate project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75733AA6" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="2CFB1FEE" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment fund in the PRC national security review notification for its acquisition of a Chinese pharmaceutical retail chain enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB6E3C3" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="7B5066E9" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two leading investment funds in the PRC national security review consultation for a privatization project of a well-known internet platform enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D07500" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="6F848169" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned port enterprise in the PRC national security review consultation for its construction of a container terminal project in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384F12A7" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="6EC3D378" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided advisory and risk assessment related to national security review for dozens of foreign investment acquisition projects, involving various industries such as real estate, internet, information technology, retail, infrastructure, new materials, medical and life sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798488B1" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F97C18">
+    <w:p w14:paraId="1DAF4DBD" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enhancement and Crisis Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F569D8" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="71095C69" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to a large state-owned enterprise in response to an overseas anti-corruption investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3C8236" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="27C119BF" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading shipping company in an administrative investigation by the Shanghai Administration for Market Regulation into alleged commercial bribery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E57A1C9" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="7D85EC66" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international hotel management group in response to an administrative investigation by Shanghai's relevant law enforcement authorities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in relation to advertising and cyber security</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8C90C1" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="70807602" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major hotel management group in response to an administrative investigation by Shanghai Administration for Market Regulation into alleged advertising violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DA69FD" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="169A52D2" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to an internationally renowned auto parts manufacturer in response to the administrative enforcement of the Baotou city administration department's demolition of illegal buildings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011942AA" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="00BA656E" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading fund company in response to an administrative investigation by the China Securities Regulatory Commission into alleged securities violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4326A8DC" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="6EE78C65" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Big Four</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> accounting firm in connection with the China Securities Regulatory Commission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation of its audit responsibilities in the annual reports of listed companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A6AA60" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="7973935E" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known investment institution in responding to an administrative investigation by the local natural resources department regarding its alleged illegal use of land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD11138" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="5F26FA5E" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major real estate company in response to an administrative investigation by Shanghai Administration for Market Regulation into alleged false advertising and infringement of consumer rights in the sale of its commercial properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D89D10" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="6E6BA948" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large e-commerce platform company in response to an administrative investigation by Beijing Administration for Market Regulation into its alleged price violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6D8B08" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="309D86C3" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an internationally renowned accommodation booking platform in responding to an administrative investigation by the market regulatory department regarding its alleged illegal advertising</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3351EDB3" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="40624ABF" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted a well-known internet recruitment platform in responding to a crisis event triggered by its exposure in the CCTV </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.15 News Evening</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3E23AA" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="00AF4E80" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled more than 10 cases of administrative penalties for failure to merger filing matters in accordance with the anti-monopoly law during the tenure at the Ministry of Commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D98F78" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F97C18">
+    <w:p w14:paraId="1A77A367" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Administrative Reconsideration and Administrative Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A6C50F" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="01E10E4E" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large real estate development company in an administrative review case concerning construction project planning changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B20BFF0" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="1EC2F562" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a wastewater treatment enterprise in its application for administrative reconsideration of a local environmental protection department</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s decision to impose an administrative penalty for air emissions violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD6E2F6" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="30565E1C" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large trust company in an administrative review case by the banking regulator regarding the permission to change its charter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3CA639" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="09FBC868" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several rating professionals from a well-known credit rating agency to apply for administrative reconsideration of an administrative penalty decision made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BBB65F" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="201F369B" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several senior executives from two large asset management institutions to apply for administrative reconsideration of an administrative penalty decision made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D792E88" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="26784614" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented professionals from a fund management company to apply for administrative reconsideration of securities regulatory measures made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD0F311" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="3E8020A3" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international investment bank in applying for administrative reconsideration and filing administrative litigation against the taxation decision of a local taxation authority in Anhui Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006003A1" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="03F18B0D" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international environmental protection company in an administrative lawsuit against a penalty decision made by a local environmental protection department in Xinjiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C9B143" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="59E882B4" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large real estate development company in a series of administrative litigation cases involving land management, planning acceptance, and environmental acceptance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09034EAA" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="49198AB5" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading high-tech enterprise in administrative review and administrative litigation proceedings involving its business registration change</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112B97DF" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="2DB7682A" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international tire manufacturer in an administrative proceeding involving its tire recall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C57DF9E" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="3E0FDF41" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known pharmaceutical manufacturing company in an administrative litigation related to the quality of its pharmaceutical products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112BC461" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="06573999" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled dozens of administrative reconsideration cases, business areas involving administrative penalties, administrative licenses, information disclosure, anti-dumping, international bidding for electromechanical products, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698628FD" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="28ADC4FE" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Ministry of Commerce in dozens of administrative litigation cases, covering areas such as foreign investment approval, information disclosure, anti-dumping, and performance of statutory duties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534DC42C" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F97C18">
+    <w:p w14:paraId="256213C2" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Compliance System Building</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F4162E" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="1D45EA63" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance system building for a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13270CAC" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="386659A7" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification and compliance inspection for a large port enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F40E59" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="761F4E7A" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance system building for a well-known domestic consumer electronics enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290818CE" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="212210E6" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification for a large food enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6103C233" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="6B1A6D71" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification and effectiveness evaluation of compliance systems for a large logistics enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60814BB7" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="02BF2CCD" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided comprehensive legal services related to compliance risk inspection for a well-known internet platform enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DDEAB5" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="1830348D" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services as a third-party monitor to the compliance non-prosecution project of a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52007EE1" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="1AE8EB96" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted a special compliance inspection on safety production for a leading smart car wash enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5E9C89" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="5C1D20E3" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification for an internationally renowned chemical enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5884EBF3" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F97C18">
+    <w:p w14:paraId="6976A79D" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Compliance Advice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552F3657" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="5D9D6641" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading fin-tech company in establishing an export control compliance management system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4844856D" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="38B3D98F" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s export control laws for several well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4019F83D" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="1B3917B1" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s sanctions and countermeasures for several multinational enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B714EB" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="71117D18" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to export control and sanctions for an internationally renowned automobile manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D6B62B" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="6B5F8C94" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to supply chain compliance for a well-known multinational enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72959244" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="68AE30E8" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to supply chain compliance for a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D0729F" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="753682B4" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to anti-commercial bribery for several well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2165280B" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="44DC2652" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to advertising compliance for a large number of well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E9DDFD" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="40D10823" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to pyramid selling for a large alcohol production enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78714F3B" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="1E7FCE33" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided environmental compliance consulting services for a large food production enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7447161D" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="2E4420D3" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s technology exports for a well-known U.S. company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FAB672D" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="03204EB7" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for a multinational real estate enterprise in government planning changes and land acquisition procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0043A8F0" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="57E7DD2D" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s mandatory product certification for a well-known children</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s product manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502560C7" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="0FD6F86E" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to volatile organic compound emissions for an internationally renowned chemical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405F0ED2" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="4EAE4880" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to pollutant discharge permits and environmental responsibility for a multinational new energy enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5425459C" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="489A7C7B" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for a medical investment platform under CITIC Capital to apply for an administrative license for foreign investment in domestic investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B87C936" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="61197BB7" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to the management of hazardous chemicals for a multinational energy company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1E4D8A" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="0AADFBB9" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided ongoing compliance legal services for several large state-owned and private enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E3402B" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="025B86AF" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BCB2CA" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="035ECBE9" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The China University of Political Science and Law, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744EF4B6" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="6EA47BD0" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F42D22D" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="2C9FC0C1" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB5F3AB" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="286CC641" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3555828C" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="7D5BD58F" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0F5BB6" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="0B5731A4" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29174B11" w14:textId="77777777" w:rsidR="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="216E2B35" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="23559D6C" w:rsidR="00686369" w:rsidRPr="00F97C18" w:rsidRDefault="00F97C18" w:rsidP="00F97C18">
+    <w:p w14:paraId="5567FC3C" w14:textId="2F27AD1D" w:rsidR="00686369" w:rsidRPr="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Kang worked for over 15 years at the Department of Treaties and Laws of China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F97C18">
+      <w:r w:rsidRPr="00956F24">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Ministry of Commerce as Deputy Director.  He mainly engaged in legislation, government investigations, administrative reconsideration, and administrative litigation. During this tenure, he worked as a commercial consul at the Chinese consulates abroad for more than four years, gaining extensive experience in overseas compliance of Chinese enterprises and overseas dispute handling.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F97C18" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00956F24" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2548,1608 +2548,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0189245A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1D0EE5C"/>
+    <w:nsid w:val="01B64C85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F09AD5F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="019D157E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D681350"/>
+    <w:nsid w:val="031A3A60"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E1826BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02E66A3F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1FC048CA"/>
+    <w:nsid w:val="044C7C56"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="474C9EE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="050A7A16"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF72495C"/>
+    <w:nsid w:val="084335AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E689B44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06CC0227"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86169E22"/>
+    <w:nsid w:val="08607977"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4CACB8E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07422E30"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4490A6CC"/>
+    <w:nsid w:val="0A701701"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58E6F834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="088A387D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="12D863CA"/>
+    <w:nsid w:val="0AE63E3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="461E5678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="088D4C75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EFE2379C"/>
+    <w:nsid w:val="0C5D6D92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44CE11D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D867417"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2EB4194A"/>
+    <w:nsid w:val="0C64032B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="523E7122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E5B7200"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7424FFB6"/>
+    <w:nsid w:val="10A5489A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3EA7AE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1123119B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F3431D4"/>
+    <w:nsid w:val="163C40B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83A2545C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12073791"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C16F198"/>
+    <w:nsid w:val="18A17DAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C74CA06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="133E5F49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48544AC8"/>
+    <w:nsid w:val="1A612D05"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE601028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="146D3BF7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D0224C6"/>
+    <w:nsid w:val="1B8150E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A42A9194"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="192677D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="15F4B0F6"/>
+    <w:nsid w:val="1C577017"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6D48D80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C301450"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B74A1944"/>
+    <w:nsid w:val="1C981FD8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31560DEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C5C2202"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62BA11CA"/>
+    <w:nsid w:val="1D52172E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C388F534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C812D95"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="40729F60"/>
+    <w:nsid w:val="21451623"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26B8C9C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E23652E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2222D790"/>
+    <w:nsid w:val="219A427A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B86175A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F682082"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5232B76E"/>
+    <w:nsid w:val="21A31D1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="795ACEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="217A6C20"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE34EC6A"/>
+    <w:nsid w:val="2682048E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21F88004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2260745A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4F78334A"/>
+    <w:nsid w:val="278A0AEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4CCA822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22985747"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EAB25DBA"/>
+    <w:nsid w:val="29EC6E97"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="937803B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24C14A83"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A3E0A90"/>
+    <w:nsid w:val="2DC17A58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B0A431A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25B543E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="901C2D20"/>
+    <w:nsid w:val="2DEE432E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59D0EA18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25B67C97"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A6216A8"/>
+    <w:nsid w:val="2FB7402D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A990985C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="268F77EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A348A3B8"/>
+    <w:nsid w:val="30683EEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4322FE80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="269C581F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB8A3A72"/>
+    <w:nsid w:val="30B24C3A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DFA41D40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="283A7788"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46A227F8"/>
+    <w:nsid w:val="36DE2A02"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BFBE7D38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EBE6CF3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5DD66816"/>
+    <w:nsid w:val="385E26D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CFE6572"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="329E19C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D08A95C"/>
+    <w:nsid w:val="39897B06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4E85F42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32ED7B6E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A92B9FA"/>
+    <w:nsid w:val="3ACB3111"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA00B716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="336B47DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6CEC670"/>
+    <w:nsid w:val="3BD80ED1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CCCEABAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34264497"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1792B386"/>
+    <w:nsid w:val="3C6A6D1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD3A11FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="424A5B1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24507DBC"/>
+    <w:nsid w:val="3C863371"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2B2CEB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43137413"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43A0B1FA"/>
+    <w:nsid w:val="3D187B30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F35CBC92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4337629F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E287F78"/>
+    <w:nsid w:val="42B14116"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F53A3A08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46626A8B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99BEB45C"/>
+    <w:nsid w:val="448D18D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DE46394"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="467B1EE4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC127766"/>
+    <w:nsid w:val="463A64F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56929702"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BD15C5A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54DAC66C"/>
+    <w:nsid w:val="47CC279F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36E8E71E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE26B31"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9FA1A48"/>
+    <w:nsid w:val="49FF7D16"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDDC59C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D700C1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CE08C4E0"/>
+    <w:nsid w:val="4A015E01"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4F943680"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DD23B31"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E81E6728"/>
+    <w:nsid w:val="4DA57884"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDD8CBAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EB36F01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="37369D0C"/>
+    <w:nsid w:val="50A167B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4050B9B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50BE5E71"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF968068"/>
+    <w:nsid w:val="51306B10"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1916A882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55A44123"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="507650EE"/>
+    <w:nsid w:val="51A15F81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="379600DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56DB4F84"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D182452"/>
+    <w:nsid w:val="524323C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B28C098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593B64D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97C62394"/>
+    <w:nsid w:val="56BF37C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7AC0B18E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AB510BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="78C24B88"/>
+    <w:nsid w:val="593A54E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B2A1896"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BB57FB2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D7EAAFE"/>
+    <w:nsid w:val="59CC2AB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A24A9746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D001407"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7625E38"/>
+    <w:nsid w:val="5B5502C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08F06468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E0B1E67"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF5A2E92"/>
+    <w:nsid w:val="5DFF4743"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17C672B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E3C720B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="808C1C48"/>
+    <w:nsid w:val="5E0A6A2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DB48842"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60090480"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A66F936"/>
+    <w:nsid w:val="5EA53046"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4050B9B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62423A52"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B170B786"/>
+    <w:nsid w:val="5F4106FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC6C73EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="648810E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="843EC80E"/>
+    <w:nsid w:val="60CC3C93"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D746F56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68CE720A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C46DFD8"/>
+    <w:nsid w:val="64EE5BC4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9EBE72BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69CD2777"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D08A95C"/>
+    <w:nsid w:val="666758FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBB2AF58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AC14DEB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0CA95A0"/>
+    <w:nsid w:val="66907320"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD9EB9E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B9D3F49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E500BBE6"/>
+    <w:nsid w:val="68025911"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="49BAD952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DEB10FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="559CAEDC"/>
+    <w:nsid w:val="6A5D4F97"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3138ADFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71854BE4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B658EC7E"/>
+    <w:nsid w:val="718843B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DB47128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71953DE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ABBAAA3C"/>
+    <w:nsid w:val="74844F4B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30E87EA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D171F96"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3D0A680"/>
+    <w:nsid w:val="7B931104"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A7A0908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D5E4543"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F200C9C"/>
+    <w:nsid w:val="7C7D12DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7DA0EC7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="64">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="7">
-[...161 lines deleted...]
-  <w:num w:numId="61">
+  <w:num w:numId="65">
     <w:abstractNumId w:val="43"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4246,100 +4246,100 @@
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
+    <w:rsid w:val="00956F24"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
-    <w:rsid w:val="00F97C18"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -5384,61 +5384,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F97C18"/>
+    <w:rsid w:val="00956F24"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F97C18"/>
+    <w:rsid w:val="00956F24"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5722,51 +5722,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF8883F5-2902-447A-8821-55A382840F1C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{142DE048-F05B-433F-B48C-41AF1C554B7E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1705</Words>
   <Characters>9725</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11408</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>