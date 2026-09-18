--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3259CB98" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+          <w:p w14:paraId="2C4F11E8" w14:textId="72AE9BA2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00956F24">
+            <w:r w:rsidRPr="00E05FD3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YINGJIE KANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="39E462D5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+          <w:p w14:paraId="706EB16B" w14:textId="2F959621" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00956F24">
+            <w:r w:rsidRPr="00E05FD3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00956F24">
+            <w:r w:rsidRPr="00E05FD3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00956F24">
+            <w:r w:rsidRPr="00E05FD3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="09B04C57" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+          <w:p w14:paraId="6199424A" w14:textId="18AD48A2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00956F24">
+            <w:r w:rsidRPr="00E05FD3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4237 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4B6D599B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+          <w:p w14:paraId="4F910ACA" w14:textId="4AC81DC2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00956F24">
+            <w:r w:rsidRPr="00E05FD3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Yingjie.kang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="06F75F6E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00956F24" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="73B4CFC4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E05FD3" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B14ADCA" wp14:editId="2FE77F5D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A937B79" wp14:editId="58F79887">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2D0BE499" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00956F24" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4834497F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E05FD3" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00956F24">
+            <w:r w:rsidRPr="00E05FD3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. KANG SPECIALIZES IN REGULATORY COMPLIANCE, ADMINISTRATIVE LAW AND NATIONAL SECURITY REVIEW. HE HAS EXTENSIVE EXPERIENCE IN HANDLING VARIOUS COMPLIANCE MATTERS FOR COMPANIES, RESPONDING TO ADMINISTRATIVE INVESTIGATIONS, ADMINISTRATIVE RECONSIDERATIONS, LITIGATIONS, AND CRISIS MANAGEMENT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C06FE4" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6E44BAB3" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1901 +456,1901 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF08022" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00956F24">
+    <w:p w14:paraId="709D03C5" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice areas include advertising, anti-unfair competition, environmental protection, product quality, securities and finance, export control and sanctions, among others. He has long been involved in handling various legal compliance matters for multinational and domestic enterprises across multiple industries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CA506D" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00956F24">
+    <w:p w14:paraId="52EA8BAC" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang also has extensive experience in identifying compliance risks and building compliance systems. Mr. Kang is skilled in handling administrative disputes and has represented clients in numerous administrative investigations, administrative reconsiderations, administrative litigations, and crisis response cases. He is well-versed in the trial procedures, judicial thinking, and working methods of administrative agencies and courts, and is able to propose constructive and actionable dispute resolution based on specific case circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600297D1" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00956F24">
+    <w:p w14:paraId="33515E1A" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Kang has extensive experience in foreign investment national security review and has handled numerous national security review risk assessments, consultations and notifications in different industries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BF8061" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="455CDD74" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2D8EC4" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00956F24">
+    <w:p w14:paraId="1921EA3A" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National Security Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE31A70" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="747EAD03" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational enterprise in the PRC national security review notification for its acquisition of a Chinese high-tech enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E923A91" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="21AC0F0A" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment fund in the PRC national security review notification for its acquisition of a Chinese commercial real estate project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFB1FEE" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="2887C4A2" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment fund in the PRC national security review notification for its acquisition of a Chinese pharmaceutical retail chain enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5066E9" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="7BB6BEAC" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two leading investment funds in the PRC national security review consultation for a privatization project of a well-known internet platform enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F848169" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="17912311" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned port enterprise in the PRC national security review consultation for its construction of a container terminal project in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC3D378" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="690185FC" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided advisory and risk assessment related to national security review for dozens of foreign investment acquisition projects, involving various industries such as real estate, internet, information technology, retail, infrastructure, new materials, medical and life sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAF4DBD" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00956F24">
+    <w:p w14:paraId="2CA017B5" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enhancement and Crisis Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71095C69" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="54EAE18A" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to a large state-owned enterprise in response to an overseas anti-corruption investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C119BF" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="59450E75" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading shipping company in an administrative investigation by the Shanghai Administration for Market Regulation into alleged commercial bribery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D85EC66" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="112F7B19" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international hotel management group in response to an administrative investigation by Shanghai's relevant law enforcement authorities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in relation to advertising and cyber security</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70807602" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="0DAB483A" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major hotel management group in response to an administrative investigation by Shanghai Administration for Market Regulation into alleged advertising violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169A52D2" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="19E617F2" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to an internationally renowned auto parts manufacturer in response to the administrative enforcement of the Baotou city administration department's demolition of illegal buildings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BA656E" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="3EDBA5C6" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading fund company in response to an administrative investigation by the China Securities Regulatory Commission into alleged securities violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE78C65" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="0630B7AA" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Big Four</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> accounting firm in connection with the China Securities Regulatory Commission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation of its audit responsibilities in the annual reports of listed companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7973935E" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="00381A3D" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known investment institution in responding to an administrative investigation by the local natural resources department regarding its alleged illegal use of land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F26FA5E" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="3A1DE92E" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major real estate company in response to an administrative investigation by Shanghai Administration for Market Regulation into alleged false advertising and infringement of consumer rights in the sale of its commercial properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6BA948" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="58F65BCC" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large e-commerce platform company in response to an administrative investigation by Beijing Administration for Market Regulation into its alleged price violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309D86C3" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="4FE8A458" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an internationally renowned accommodation booking platform in responding to an administrative investigation by the market regulatory department regarding its alleged illegal advertising</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40624ABF" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="2824571D" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted a well-known internet recruitment platform in responding to a crisis event triggered by its exposure in the CCTV </w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.15 News Evening</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AF4E80" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="4516780A" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled more than 10 cases of administrative penalties for failure to merger filing matters in accordance with the anti-monopoly law during the tenure at the Ministry of Commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A77A367" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00956F24">
+    <w:p w14:paraId="4F09766B" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Administrative Reconsideration and Administrative Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E10E4E" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="1620D988" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large real estate development company in an administrative review case concerning construction project planning changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC2F562" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="58945176" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a wastewater treatment enterprise in its application for administrative reconsideration of a local environmental protection department</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s decision to impose an administrative penalty for air emissions violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30565E1C" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="7D89DBFD" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large trust company in an administrative review case by the banking regulator regarding the permission to change its charter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FBC868" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="700A92FA" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several rating professionals from a well-known credit rating agency to apply for administrative reconsideration of an administrative penalty decision made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201F369B" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="5E613C71" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several senior executives from two large asset management institutions to apply for administrative reconsideration of an administrative penalty decision made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26784614" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="76BB45A2" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented professionals from a fund management company to apply for administrative reconsideration of securities regulatory measures made by the local securities regulatory authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8020A3" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="2286DFFC" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international investment bank in applying for administrative reconsideration and filing administrative litigation against the taxation decision of a local taxation authority in Anhui Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F18B0D" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="53A3F393" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international environmental protection company in an administrative lawsuit against a penalty decision made by a local environmental protection department in Xinjiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E882B4" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="7F468C14" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large real estate development company in a series of administrative litigation cases involving land management, planning acceptance, and environmental acceptance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49198AB5" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="0C077FEE" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading high-tech enterprise in administrative review and administrative litigation proceedings involving its business registration change</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB7682A" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="2B3B9218" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading international tire manufacturer in an administrative proceeding involving its tire recall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0FDF41" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="6FB2E720" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known pharmaceutical manufacturing company in an administrative litigation related to the quality of its pharmaceutical products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06573999" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="2D2EDBA2" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled dozens of administrative reconsideration cases, business areas involving administrative penalties, administrative licenses, information disclosure, anti-dumping, international bidding for electromechanical products, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28ADC4FE" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="778ECEA5" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Ministry of Commerce in dozens of administrative litigation cases, covering areas such as foreign investment approval, information disclosure, anti-dumping, and performance of statutory duties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256213C2" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00956F24">
+    <w:p w14:paraId="627817CD" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Compliance System Building</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D45EA63" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="669FE316" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance system building for a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386659A7" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="2FBA1994" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification and compliance inspection for a large port enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761F4E7A" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="44868E0A" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance system building for a well-known domestic consumer electronics enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212210E6" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="254F8659" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification for a large food enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1A6D71" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="52E0F233" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification and effectiveness evaluation of compliance systems for a large logistics enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BF2CCD" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="614C0C8D" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided comprehensive legal services related to compliance risk inspection for a well-known internet platform enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1830348D" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="3116D412" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services as a third-party monitor to the compliance non-prosecution project of a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE8EB96" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="731DFA6E" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted a special compliance inspection on safety production for a leading smart car wash enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1D20E3" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="6A505B84" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to compliance risk identification for an internationally renowned chemical enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6976A79D" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00956F24">
+    <w:p w14:paraId="560A23E6" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Compliance Advice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9D6641" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="7527059B" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading fin-tech company in establishing an export control compliance management system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B3D98F" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="33C52E79" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s export control laws for several well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3917B1" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="09DD4830" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s sanctions and countermeasures for several multinational enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71117D18" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="77DA2AEA" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to export control and sanctions for an internationally renowned automobile manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5F8C94" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="6F7D9F38" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to supply chain compliance for a well-known multinational enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AE30E8" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="310163CF" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to supply chain compliance for a large state-owned enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753682B4" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="4CB402DD" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to anti-commercial bribery for several well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DC2652" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="3E97FBA6" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to advertising compliance for a large number of well-known domestic and foreign enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D10823" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="2AD2D927" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to pyramid selling for a large alcohol production enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7FCE33" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="661CF3ED" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided environmental compliance consulting services for a large food production enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4420D3" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="12BCCAA8" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s technology exports for a well-known U.S. company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03204EB7" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="7A8C3BAE" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for a multinational real estate enterprise in government planning changes and land acquisition procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E7DD2D" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="3B178602" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s mandatory product certification for a well-known children</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s product manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD6F86E" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="222D1BFD" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to volatile organic compound emissions for an internationally renowned chemical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAE4880" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="6DCFD128" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to pollutant discharge permits and environmental responsibility for a multinational new energy enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489A7C7B" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="50CE6D93" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services for a medical investment platform under CITIC Capital to apply for an administrative license for foreign investment in domestic investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61197BB7" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="620AF8BC" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to the management of hazardous chemicals for a multinational energy company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AADFBB9" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="7E20CF31" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided ongoing compliance legal services for several large state-owned and private enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025B86AF" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="5F19CB29" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035ECBE9" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="57389BEC" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The China University of Political Science and Law, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA47BD0" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="58C8DCA1" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9FC0C1" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="52BE8528" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286CC641" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="2A36F4C9" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5BD58F" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="3361AE05" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5731A4" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="35530FF9" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216E2B35" w14:textId="77777777" w:rsidR="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="3D0E5B9E" w14:textId="77777777" w:rsidR="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2F27AD1D" w:rsidR="00686369" w:rsidRPr="00956F24" w:rsidRDefault="00956F24" w:rsidP="00956F24">
+    <w:p w14:paraId="5567FC3C" w14:textId="535AA280" w:rsidR="00686369" w:rsidRPr="00E05FD3" w:rsidRDefault="00E05FD3" w:rsidP="00E05FD3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Kang worked for over 15 years at the Department of Treaties and Laws of China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956F24">
+      <w:r w:rsidRPr="00E05FD3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Ministry of Commerce as Deputy Director.  He mainly engaged in legislation, government investigations, administrative reconsideration, and administrative litigation. During this tenure, he worked as a commercial consul at the Chinese consulates abroad for more than four years, gaining extensive experience in overseas compliance of Chinese enterprises and overseas dispute handling.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00956F24" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E05FD3" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2548,1608 +2548,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01B64C85"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F09AD5F8"/>
+    <w:nsid w:val="003A5CEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6F6767C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="031A3A60"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E1826BA"/>
+    <w:nsid w:val="023E2402"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A103558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="044C7C56"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="474C9EE4"/>
+    <w:nsid w:val="04B546D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E166BCA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="084335AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E689B44"/>
+    <w:nsid w:val="04D87F97"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C89A5E44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08607977"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4CACB8E4"/>
+    <w:nsid w:val="06AA6836"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EF83F3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A701701"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58E6F834"/>
+    <w:nsid w:val="06E95445"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C988CF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE63E3B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="461E5678"/>
+    <w:nsid w:val="08E13E75"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CEF2CE60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C5D6D92"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44CE11D4"/>
+    <w:nsid w:val="09A47BC4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA0E7050"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C64032B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="523E7122"/>
+    <w:nsid w:val="0C153C8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A0AE054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10A5489A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3EA7AE2"/>
+    <w:nsid w:val="0C3A3D55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="356AA496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="163C40B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83A2545C"/>
+    <w:nsid w:val="0C857AD6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E6C420C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18A17DAD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C74CA06"/>
+    <w:nsid w:val="0C9730C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2BEAD88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A612D05"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE601028"/>
+    <w:nsid w:val="0D9C45FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60E818A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8150E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A42A9194"/>
+    <w:nsid w:val="11C7385E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A41E9B6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C577017"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6D48D80"/>
+    <w:nsid w:val="124171E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="181896E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C981FD8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31560DEA"/>
+    <w:nsid w:val="16480F16"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2F29456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D52172E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C388F534"/>
+    <w:nsid w:val="16FC6717"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07A822D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21451623"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26B8C9C6"/>
+    <w:nsid w:val="1A5324B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="667E7DB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="219A427A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B86175A"/>
+    <w:nsid w:val="1CFF06D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE30E830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21A31D1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="795ACEC8"/>
+    <w:nsid w:val="1E763F95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDBA8BB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2682048E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21F88004"/>
+    <w:nsid w:val="1F1D49DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="504001E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="278A0AEA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4CCA822"/>
+    <w:nsid w:val="20B91727"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59580AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29EC6E97"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="937803B8"/>
+    <w:nsid w:val="21880F7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8766CF7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DC17A58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B0A431A"/>
+    <w:nsid w:val="2257095B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17EC0FEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DEE432E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59D0EA18"/>
+    <w:nsid w:val="2AED7FFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB9C72B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FB7402D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A990985C"/>
+    <w:nsid w:val="2C667C0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A246DB4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30683EEA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4322FE80"/>
+    <w:nsid w:val="30492898"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E80B578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30B24C3A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFA41D40"/>
+    <w:nsid w:val="31D0474D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12CEE2A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36DE2A02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BFBE7D38"/>
+    <w:nsid w:val="31FE2C79"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CBA65BCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385E26D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3CFE6572"/>
+    <w:nsid w:val="33CA191E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE68FF40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39897B06"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4E85F42"/>
+    <w:nsid w:val="368A1D34"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99B2EF4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ACB3111"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA00B716"/>
+    <w:nsid w:val="39FF31CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="908CC3FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BD80ED1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CCCEABAE"/>
+    <w:nsid w:val="3C1F27FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="54F6DA64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C6A6D1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD3A11FE"/>
+    <w:nsid w:val="40997920"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F6C97B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C863371"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2B2CEB2"/>
+    <w:nsid w:val="48B759F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52AE74CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D187B30"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F35CBC92"/>
+    <w:nsid w:val="4A35147F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D024864E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42B14116"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F53A3A08"/>
+    <w:nsid w:val="4B6F364B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7312FCF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="448D18D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6DE46394"/>
+    <w:nsid w:val="51630068"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8EC23EC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="463A64F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56929702"/>
+    <w:nsid w:val="56D15003"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB80558C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47CC279F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="36E8E71E"/>
+    <w:nsid w:val="5AA366DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB722780"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49FF7D16"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDDC59C0"/>
+    <w:nsid w:val="5D0F4589"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55E4A462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A015E01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4F943680"/>
+    <w:nsid w:val="61CD4F8B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15084546"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DA57884"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FDD8CBAC"/>
+    <w:nsid w:val="6325464C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE30E830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50A167B2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4050B9B4"/>
+    <w:nsid w:val="636B38EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3AA675A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51306B10"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1916A882"/>
+    <w:nsid w:val="684D2D86"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E9275C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51A15F81"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="379600DC"/>
+    <w:nsid w:val="68832AA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03BEF324"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="524323C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B28C098"/>
+    <w:nsid w:val="6997246D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="642C684E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56BF37C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7AC0B18E"/>
+    <w:nsid w:val="6B0F6EF4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69A4581E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593A54E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B2A1896"/>
+    <w:nsid w:val="6C0679A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5AA26806"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59CC2AB3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A24A9746"/>
+    <w:nsid w:val="6CA67A44"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6781782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B5502C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08F06468"/>
+    <w:nsid w:val="6CF07D4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FAA2DBAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DFF4743"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17C672B6"/>
+    <w:nsid w:val="6E697443"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F54CE62A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E0A6A2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9DB48842"/>
+    <w:nsid w:val="6EC01A9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FC0B64E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EA53046"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4050B9B4"/>
+    <w:nsid w:val="70FD6484"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="092C4BCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F4106FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC6C73EA"/>
+    <w:nsid w:val="71286948"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B75CBCA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60CC3C93"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D746F56"/>
+    <w:nsid w:val="71AB0737"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FA0EACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64EE5BC4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9EBE72BC"/>
+    <w:nsid w:val="71B45407"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EF2A1AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="666758FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EBB2AF58"/>
+    <w:nsid w:val="74E36EF8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37E2298A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66907320"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD9EB9E2"/>
+    <w:nsid w:val="77054284"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C8700CC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68025911"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="49BAD952"/>
+    <w:nsid w:val="77804779"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E84FD60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A5D4F97"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3138ADFC"/>
+    <w:nsid w:val="77AA00A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8F42418"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="718843B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9DB47128"/>
+    <w:nsid w:val="78E6529F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7AA0AABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74844F4B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30E87EA8"/>
+    <w:nsid w:val="79F876A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19AE674E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B931104"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A7A0908"/>
+    <w:nsid w:val="7B885467"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED8A6574"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C7D12DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7DA0EC7E"/>
+    <w:nsid w:val="7EBF33C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7FEE532"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="5">
-[...5 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
-[...8 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="58">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15">
-[...29 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="64">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="26">
-[...44 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="65">
     <w:abstractNumId w:val="18"/>
-  </w:num>
-[...70 lines deleted...]
-    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4246,84 +4246,84 @@
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
-    <w:rsid w:val="00956F24"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
+    <w:rsid w:val="00E05FD3"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -5384,61 +5384,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00956F24"/>
+    <w:rsid w:val="00E05FD3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00956F24"/>
+    <w:rsid w:val="00E05FD3"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5722,51 +5722,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{142DE048-F05B-433F-B48C-41AF1C554B7E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31ED51B5-E81D-4504-9E9A-76680AC97CAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1705</Words>
   <Characters>9725</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11408</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>