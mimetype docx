--- v0 (2026-06-26)
+++ v1 (2026-06-26)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="07260D89" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+          <w:p w14:paraId="2C4F11E8" w14:textId="38736CB4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005164BC" w:rsidP="005164BC">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001F1B91">
+            <w:r w:rsidRPr="005164BC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YINGJIE WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="59E1EA47" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+          <w:p w14:paraId="706EB16B" w14:textId="3F1E1899" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005164BC" w:rsidP="005164BC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001F1B91">
+            <w:r w:rsidRPr="005164BC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F1B91">
+            <w:r w:rsidRPr="005164BC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F1B91">
+            <w:r w:rsidRPr="005164BC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4AE597C2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+          <w:p w14:paraId="6199424A" w14:textId="00A26BF2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005164BC" w:rsidP="005164BC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001F1B91">
+            <w:r w:rsidRPr="005164BC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="64FBD1E1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+          <w:p w14:paraId="4F910ACA" w14:textId="7213C587" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005164BC" w:rsidP="005164BC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001F1B91">
+            <w:r w:rsidRPr="005164BC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yingjie.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="679A94C5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F1B91" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="102599F7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005164BC" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="304A3DDB" wp14:editId="0AC05DD2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D90453E" wp14:editId="59DA7ADF">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2BAF8DDD" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001F1B91" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7B8DC919" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005164BC" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001F1B91">
+            <w:r w:rsidRPr="005164BC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F1B91">
+            <w:r w:rsidRPr="005164BC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F1B91">
+            <w:r w:rsidRPr="005164BC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE AREAS INCLUDE M&amp;A, PRIVATE EQUITY, CAPITAL MARKETS, FOREIGN DIRECT INVESTMENT AND GENERAL CORPORATE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606C7ED5" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3AA3F8DB" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,965 +472,965 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F81374D" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="43266EB8" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9233C" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="256E4C29" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="289AA4F5" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="2449A40A" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its various joint venture projects, including the establishment of a joint venture with a high-tech security company, the establishment of a joint venture with a local provincial government to establish a government purchase platform, and the establishment of joint venture with a telecommunication operator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6963A4F5" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="1918ECDF" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its various strategic investments in several NEEQ-listed corporations, including the acquisition of Hangzhou Duandian, the acquisition of Shanghai Baisheng, the equity investment in Dalian Longtu, and the acquisition of a controlling subsidiary from ZTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24664B5B" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="5200BF2C" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Pictures in its various equity investments, including its equity investment in several film production companies, its equity investment in a culture and entertainment company, and its financing of a film production company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BE546C" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="2A7BA01F" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial in its various equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A21B44" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="34F31CA7" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Mobile in its various equity investments, including in ChanelSoft, Ucloud, SpeachOcean, Nolo, an online literature company, and</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a microchip R&amp;D company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D5122A" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="1FFBF512" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Resources Verlinvest in its various equity investments, including the acquisition of controlling stake in senior care institutions in the Chengdu and Chongqing area, and provided regular legal services to China Resources Verlinvest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEDD4D8" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="506DF7D6" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wuxi AppTec in its strategic investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2F2422" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="27C106E0" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC Keyuan Fund, CICC Qichen Fund in its equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386D5CD3" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="10F284D0" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SAIF Partners in its equity investments in the TMT, consumer goods, and advanced manufacturing industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FA8545" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="6DDA4D2E" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baidu Ventures in its equity investments in the AI and TMT industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71150B35" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="51E53532" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jinyi Capital in its various pre-IPO investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1924EDDB" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="239D06B8" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhilian Zhaopin in its various equity investments and strategic investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0441C392" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="44C938C5" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eggshell in its Series B financing, advised Eggshell on its various equity investments in China, and provided other legal services to Eggshell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095E2B7F" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="5BE6F97A" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG in its privatization and acquisition of UFH and provided regular legal services to UFH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72571531" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="566697A4" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Italy-listed Brembo in its acquisition of a controlling stake in a joint venture with Langfang SASAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505DE21A" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="2B852A35" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Zoomlion in its investment in a joint venture with a German partner in the machinery industry, its outbound investment in an Italian machinery company, and its outbound investment in a Mongolian company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A6DC95" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="3416C200" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CITIC Capital and Boyu Capital in their potential investment in Phoenix Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFEA2E0" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="6B2FA93B" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CDH Capital in its investment in several hospitals and medical service providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EE129E" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="79064DF3" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GS PIA in its equity investment in a medical instrument manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54FBB3B3" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="38836E9D" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AIF Capital in its investment in a medical instrument manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA3ED45" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="58DCD4A5" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GS and GIC in its investment in iKang Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6234F737" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="1022963E" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hillhouse Capital in its potential investment in several hospitals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAAEF4A" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="646B623C" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Yunfeng Capital in its potential investment in a state-owned enterprise engaging in medical device business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BAF0F6" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="399022EF" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EQT Capital in its acquisition and sale of a controlling stake in Chongqing Qinyuan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F30A00" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="2D8FA8CC" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EQT Capital in its investment in several companies engaging in the production and sale of consumer goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F05EF9" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="5853290B" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Capital Today in its investment in the TMT industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4EE685" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="39A02B97" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Unitas Capital in its investment in the catering service industry, including its acquisition and sale of a controlling stake in Guangdong Jiahao Food</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD51948" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="6D611E45" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hony Capital in its investment in the catering service industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8464F3" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="1BEE1CAB" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised IDG in its investment in the TMT sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECDF91F" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="261739E6" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DST in its investment in Xiaomi Mobile</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9DEEB9" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="243FB5A4" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mafengwo in its Series B Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBF38D1" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="4727A1DB" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Gold International in its IPO and listing on the Hong Kong Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8BAE1C" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="3BC52B83" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Everbright Limited, CICC Capital, Yunhui Capital, Go High Capital and Hongtai Aplus in forming RMB funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9BFB25" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="0075F7AC" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2BA9A8" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="5886CF9C" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zhejiang University, LL.B, 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F65BDC" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="6D4C5263" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tsinghua University, LL.M, 2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3B1C6E" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="62989769" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F16DED" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="48AE8FE4" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320CB439" w14:textId="77777777" w:rsidR="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="0C1B1C0A" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2C6ACA45" w:rsidR="00686369" w:rsidRPr="001F1B91" w:rsidRDefault="001F1B91" w:rsidP="001F1B91">
+    <w:p w14:paraId="5567FC3C" w14:textId="070F736B" w:rsidR="00686369" w:rsidRPr="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F1B91">
+      <w:r w:rsidRPr="005164BC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang worked at Haiwen Partners Beijing office before joining Fangda Partners in 2012.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="001F1B91" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="005164BC" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1628,281 +1628,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="026A46EA"/>
+    <w:nsid w:val="00B12ED0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF6E0F0C"/>
+    <w:tmpl w:val="8510232A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02BC2053"/>
+    <w:nsid w:val="040F5823"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3544CE94"/>
+    <w:tmpl w:val="15F48F9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="030200D3"/>
+    <w:nsid w:val="04734E24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0E4EE5A"/>
+    <w:tmpl w:val="35A66F26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D954EBA"/>
+    <w:nsid w:val="074810BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D94EA0E"/>
+    <w:tmpl w:val="3A7C38A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="127C40BA"/>
+    <w:nsid w:val="0B137B08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2E23B86"/>
+    <w:tmpl w:val="0CCEA572"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12F45160"/>
+    <w:nsid w:val="11C14A7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FBCA104"/>
+    <w:tmpl w:val="E4D42226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19DA7B71"/>
+    <w:nsid w:val="12AE4B29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F10AC8B6"/>
+    <w:tmpl w:val="B2144580"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DE76B33"/>
+    <w:nsid w:val="19EA4E06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9F29F94"/>
+    <w:tmpl w:val="7E4478F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E5B4F13"/>
+    <w:nsid w:val="1C3024BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="100C0CD6"/>
+    <w:tmpl w:val="D92AA792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="228210EA"/>
+    <w:nsid w:val="1DF20D7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62D88288"/>
+    <w:tmpl w:val="905CB850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29DF116D"/>
+    <w:nsid w:val="1E7A664E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7402CD6A"/>
+    <w:tmpl w:val="9B822F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FE601D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0A4146C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="225C61AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2AE89404"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22EE4355"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09BCE56E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AA06AFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12E64E50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DA428E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED94F116"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1971,93 +2076,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F3C5C1A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33E87E94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4616373A"/>
+    <w:tmpl w:val="5516B31C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33C37ACA"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34600EA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7484DB0"/>
+    <w:tmpl w:val="0934505E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36A17A93"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B9451DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2129,694 +2255,568 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BBF4CA5"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CD32587"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D67E3D5A"/>
+    <w:tmpl w:val="8708A436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CB81BD2"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E840125"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4522F2A"/>
+    <w:tmpl w:val="A426BC28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E91066F"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F427ED9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2558E4F8"/>
+    <w:tmpl w:val="A6FA6DD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43F95C21"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A557AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DEA98CE"/>
+    <w:tmpl w:val="13B2EC6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46B850E8"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48CF7B97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F503580"/>
+    <w:tmpl w:val="E68AE68A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47391C04"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E7A6CC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BD89D70"/>
+    <w:tmpl w:val="ED94F116"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="482F6A24"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52901CCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FBCA104"/>
+    <w:tmpl w:val="1C009B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A3D5A85"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53883D67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD0AA2A0"/>
+    <w:tmpl w:val="A94C77A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A957DA9"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A6822DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F94A378A"/>
+    <w:tmpl w:val="87B001A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52526C0F"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DF3018A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F8C7E18"/>
+    <w:tmpl w:val="4BFC86CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59136F11"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="633F2AD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D5A45F2"/>
+    <w:tmpl w:val="B07E63F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B2A35C3"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63910E77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="090A3104"/>
+    <w:tmpl w:val="8A6859D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D8331AF"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63A50E81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C5E5CB4"/>
+    <w:tmpl w:val="BAEED684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E610863"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A7607A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E4A6ECE"/>
+    <w:tmpl w:val="2C0AE21E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FD774C7"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B3A6959"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AED21AB4"/>
+    <w:tmpl w:val="C6AC4EF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61944833"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D621E99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8200B292"/>
+    <w:tmpl w:val="034A6C5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62C85FD0"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DAC20EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4098900A"/>
+    <w:tmpl w:val="D8060058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="665A5312"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A1C4C60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2466B38E"/>
+    <w:tmpl w:val="DAAEDB88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="679923E4"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AFB53D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="073A8640"/>
+    <w:tmpl w:val="A7387A6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...124 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3">
-[...11 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="10">
-[...56 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="30">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2831,87 +2831,87 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
-    <w:rsid w:val="001F1B91"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
+    <w:rsid w:val="005164BC"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
@@ -4050,61 +4050,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F1B91"/>
+    <w:rsid w:val="005164BC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001F1B91"/>
+    <w:rsid w:val="005164BC"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4388,51 +4388,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69B098EB-0F54-4BE4-B1C3-7B741C735581}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0644FA17-2AAE-4AF6-BB88-D80F2FC6F875}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>642</Words>
   <Characters>3662</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4296</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>