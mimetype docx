--- v1 (2026-06-26)
+++ v2 (2026-08-26)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="38736CB4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="633CBA21" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005164BC">
+            <w:r w:rsidRPr="008E28C2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YINGJIE WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3F1E1899" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+          <w:p w14:paraId="706EB16B" w14:textId="2BBD80E5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005164BC">
+            <w:r w:rsidRPr="008E28C2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="005164BC">
+            <w:r w:rsidRPr="008E28C2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="005164BC">
+            <w:r w:rsidRPr="008E28C2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="00A26BF2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+          <w:p w14:paraId="6199424A" w14:textId="2006A32A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005164BC">
+            <w:r w:rsidRPr="008E28C2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7213C587" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+          <w:p w14:paraId="4F910ACA" w14:textId="39AE5128" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005164BC">
+            <w:r w:rsidRPr="008E28C2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yingjie.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="102599F7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005164BC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="619DD28F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E28C2" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D90453E" wp14:editId="59DA7ADF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EA39A1A" wp14:editId="0AD28D7D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7B8DC919" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005164BC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6F6C4FA2" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008E28C2" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005164BC">
+            <w:r w:rsidRPr="008E28C2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG</w:t>
             </w:r>
-            <w:r w:rsidRPr="005164BC">
+            <w:r w:rsidRPr="008E28C2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="005164BC">
+            <w:r w:rsidRPr="008E28C2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE AREAS INCLUDE M&amp;A, PRIVATE EQUITY, CAPITAL MARKETS, FOREIGN DIRECT INVESTMENT AND GENERAL CORPORATE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA3F8DB" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="46825F2C" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,965 +472,965 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43266EB8" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="74F64EC0" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256E4C29" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="0A72DE87" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2449A40A" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="349B52DB" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its various joint venture projects, including the establishment of a joint venture with a high-tech security company, the establishment of a joint venture with a local provincial government to establish a government purchase platform, and the establishment of joint venture with a telecommunication operator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1918ECDF" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="32291964" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its various strategic investments in several NEEQ-listed corporations, including the acquisition of Hangzhou Duandian, the acquisition of Shanghai Baisheng, the equity investment in Dalian Longtu, and the acquisition of a controlling subsidiary from ZTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5200BF2C" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="51521EB7" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Pictures in its various equity investments, including its equity investment in several film production companies, its equity investment in a culture and entertainment company, and its financing of a film production company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7BA01F" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="6C6C8188" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial in its various equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F31CA7" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="65A66DFF" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Mobile in its various equity investments, including in ChanelSoft, Ucloud, SpeachOcean, Nolo, an online literature company, and</w:t>
       </w:r>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a microchip R&amp;D company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFBF512" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="4191C9B3" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Resources Verlinvest in its various equity investments, including the acquisition of controlling stake in senior care institutions in the Chengdu and Chongqing area, and provided regular legal services to China Resources Verlinvest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506DF7D6" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="327AEA5A" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wuxi AppTec in its strategic investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C106E0" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="25C5EBB6" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC Keyuan Fund, CICC Qichen Fund in its equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F284D0" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="3CA2974D" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SAIF Partners in its equity investments in the TMT, consumer goods, and advanced manufacturing industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDA4D2E" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="32012817" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baidu Ventures in its equity investments in the AI and TMT industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E53532" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="3ED4A26B" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jinyi Capital in its various pre-IPO investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239D06B8" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="5B6FCE1E" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhilian Zhaopin in its various equity investments and strategic investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C938C5" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="4B20860F" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eggshell in its Series B financing, advised Eggshell on its various equity investments in China, and provided other legal services to Eggshell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE6F97A" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="37E67FFD" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG in its privatization and acquisition of UFH and provided regular legal services to UFH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566697A4" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="698A25B1" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Italy-listed Brembo in its acquisition of a controlling stake in a joint venture with Langfang SASAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B852A35" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="3FB2E865" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Zoomlion in its investment in a joint venture with a German partner in the machinery industry, its outbound investment in an Italian machinery company, and its outbound investment in a Mongolian company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3416C200" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="4C74B3A8" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CITIC Capital and Boyu Capital in their potential investment in Phoenix Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2FA93B" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="77707D65" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CDH Capital in its investment in several hospitals and medical service providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79064DF3" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="0FEAF4ED" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GS PIA in its equity investment in a medical instrument manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38836E9D" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="1361DF4E" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AIF Capital in its investment in a medical instrument manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DCD4A5" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="517308C2" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GS and GIC in its investment in iKang Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1022963E" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="45138909" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hillhouse Capital in its potential investment in several hospitals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646B623C" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="505ABBB8" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Yunfeng Capital in its potential investment in a state-owned enterprise engaging in medical device business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399022EF" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="6923CE9F" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EQT Capital in its acquisition and sale of a controlling stake in Chongqing Qinyuan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8FA8CC" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="03FEE870" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EQT Capital in its investment in several companies engaging in the production and sale of consumer goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5853290B" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="3858F868" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Capital Today in its investment in the TMT industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A02B97" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="27E3F715" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Unitas Capital in its investment in the catering service industry, including its acquisition and sale of a controlling stake in Guangdong Jiahao Food</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D611E45" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="5D7FD101" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hony Capital in its investment in the catering service industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEE1CAB" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="0D3271EA" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised IDG in its investment in the TMT sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261739E6" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="273D15FA" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DST in its investment in Xiaomi Mobile</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243FB5A4" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="54064399" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mafengwo in its Series B Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4727A1DB" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="59745932" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Gold International in its IPO and listing on the Hong Kong Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC52B83" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="5D3F96A0" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Everbright Limited, CICC Capital, Yunhui Capital, Go High Capital and Hongtai Aplus in forming RMB funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0075F7AC" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="01114789" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5886CF9C" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="3EAD7167" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zhejiang University, LL.B, 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4C5263" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="46101BA3" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tsinghua University, LL.M, 2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62989769" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="0DCFD245" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AE8FE4" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="70556255" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1B1C0A" w14:textId="77777777" w:rsidR="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="5BCA7A3D" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="070F736B" w:rsidR="00686369" w:rsidRPr="005164BC" w:rsidRDefault="005164BC" w:rsidP="005164BC">
+    <w:p w14:paraId="5567FC3C" w14:textId="01C06655" w:rsidR="00686369" w:rsidRPr="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005164BC">
+      <w:r w:rsidRPr="008E28C2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang worked at Haiwen Partners Beijing office before joining Fangda Partners in 2012.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="005164BC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="008E28C2" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1628,1195 +1628,1195 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B12ED0"/>
+    <w:nsid w:val="060B14B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8510232A"/>
+    <w:tmpl w:val="49662F74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="040F5823"/>
+    <w:nsid w:val="06CA32C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15F48F9C"/>
+    <w:tmpl w:val="9850CD90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04734E24"/>
+    <w:nsid w:val="089E3C95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35A66F26"/>
+    <w:tmpl w:val="43D6C074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="074810BE"/>
+    <w:nsid w:val="0B0C6A63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A7C38A6"/>
+    <w:tmpl w:val="D37E0C2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B137B08"/>
+    <w:nsid w:val="0F4B6F76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CCEA572"/>
+    <w:tmpl w:val="9CD4DF38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11C14A7C"/>
+    <w:nsid w:val="101D4BFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4D42226"/>
+    <w:tmpl w:val="EE605C34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12AE4B29"/>
+    <w:nsid w:val="129A443C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2144580"/>
+    <w:tmpl w:val="39CC9D1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19EA4E06"/>
+    <w:nsid w:val="158A7457"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E4478F6"/>
+    <w:tmpl w:val="A6E07420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C3024BA"/>
+    <w:nsid w:val="1943430F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D92AA792"/>
+    <w:tmpl w:val="5260AD24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DF20D7B"/>
+    <w:nsid w:val="1C215206"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="905CB850"/>
+    <w:tmpl w:val="083C5868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E7A664E"/>
+    <w:nsid w:val="22A5500A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B822F94"/>
+    <w:tmpl w:val="717AD654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FE601D2"/>
+    <w:nsid w:val="24AF13E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0A4146C"/>
+    <w:tmpl w:val="9A427DB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="225C61AE"/>
+    <w:nsid w:val="2B843126"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AE89404"/>
+    <w:tmpl w:val="2750709A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22EE4355"/>
+    <w:nsid w:val="2DB8345C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09BCE56E"/>
+    <w:tmpl w:val="A4D86BD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AA06AFA"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F063357"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12E64E50"/>
+    <w:tmpl w:val="138A18AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA428E8"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46DB758A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED94F116"/>
+    <w:tmpl w:val="030C5AEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="33E87E94"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48F512F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5516B31C"/>
+    <w:tmpl w:val="9CB6A06C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34600EA8"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B053E98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0934505E"/>
+    <w:tmpl w:val="6DFE2166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36A17A93"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C8B4535"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B9451DC"/>
+    <w:tmpl w:val="182CD84A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CD32587"/>
+    <w:nsid w:val="4CB61D49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8708A436"/>
+    <w:tmpl w:val="72968844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E840125"/>
+    <w:nsid w:val="4D3D67E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A426BC28"/>
+    <w:tmpl w:val="DBE439A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F427ED9"/>
+    <w:nsid w:val="50812973"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6FA6DD0"/>
+    <w:tmpl w:val="BB9A8B4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A557AF"/>
+    <w:nsid w:val="51CE0710"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13B2EC6C"/>
+    <w:tmpl w:val="594A0928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48CF7B97"/>
+    <w:nsid w:val="5523753D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E68AE68A"/>
+    <w:tmpl w:val="E52687A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E7A6CC7"/>
+    <w:nsid w:val="558E6E7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED94F116"/>
+    <w:tmpl w:val="03F05A40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52901CCA"/>
+    <w:nsid w:val="55AC70F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C009B56"/>
+    <w:tmpl w:val="DBCCD274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53883D67"/>
+    <w:nsid w:val="56D57AA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A94C77A2"/>
+    <w:tmpl w:val="24E4B4F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A6822DA"/>
+    <w:nsid w:val="5891695F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87B001A2"/>
+    <w:tmpl w:val="90EAF10A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DF3018A"/>
+    <w:nsid w:val="5BFF7C92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BFC86CE"/>
+    <w:tmpl w:val="6F989DF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633F2AD7"/>
+    <w:nsid w:val="630053F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B07E63F2"/>
+    <w:tmpl w:val="7FBE0D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63910E77"/>
+    <w:nsid w:val="64432932"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A6859D2"/>
+    <w:tmpl w:val="9A427DB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63A50E81"/>
+    <w:nsid w:val="6C2F0B97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAEED684"/>
+    <w:tmpl w:val="B02C3380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A7607A5"/>
+    <w:nsid w:val="6C4E2DCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C0AE21E"/>
+    <w:tmpl w:val="DDEE834C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B3A6959"/>
+    <w:nsid w:val="6DBF12B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6AC4EF4"/>
+    <w:tmpl w:val="27568BA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D621E99"/>
+    <w:nsid w:val="705F2AEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="034A6C5E"/>
+    <w:tmpl w:val="AF921010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DAC20EA"/>
+    <w:nsid w:val="70F35E95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8060058"/>
+    <w:tmpl w:val="CD0A77B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A1C4C60"/>
+    <w:nsid w:val="7B75111F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAAEDB88"/>
+    <w:tmpl w:val="BF5CD730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AFB53D4"/>
+    <w:nsid w:val="7F9665B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7387A6E"/>
+    <w:tmpl w:val="F8660E0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
-[...17 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
-[...14 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="20">
-[...58 lines deleted...]
-  </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2867,84 +2867,84 @@
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
-    <w:rsid w:val="005164BC"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
+    <w:rsid w:val="008E28C2"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
@@ -4050,61 +4050,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005164BC"/>
+    <w:rsid w:val="008E28C2"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005164BC"/>
+    <w:rsid w:val="008E28C2"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4388,51 +4388,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0644FA17-2AAE-4AF6-BB88-D80F2FC6F875}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8D07AC1-66D7-41A9-842E-683639D60231}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>642</Words>
   <Characters>3662</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4296</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>