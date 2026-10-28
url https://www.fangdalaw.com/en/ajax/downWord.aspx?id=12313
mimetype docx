--- v2 (2026-08-26)
+++ v3 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="633CBA21" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="134800F5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E17720" w:rsidP="00E17720">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008E28C2">
+            <w:r w:rsidRPr="00E17720">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YINGJIE WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2BBD80E5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+          <w:p w14:paraId="706EB16B" w14:textId="4C59738C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E17720" w:rsidP="00E17720">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008E28C2">
+            <w:r w:rsidRPr="00E17720">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E28C2">
+            <w:r w:rsidRPr="00E17720">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E28C2">
+            <w:r w:rsidRPr="00E17720">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2006A32A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+          <w:p w14:paraId="6199424A" w14:textId="1EB29E36" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E17720" w:rsidP="00E17720">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008E28C2">
+            <w:r w:rsidRPr="00E17720">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="39AE5128" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+          <w:p w14:paraId="4F910ACA" w14:textId="456C3F67" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E17720" w:rsidP="00E17720">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008E28C2">
+            <w:r w:rsidRPr="00E17720">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yingjie.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="619DD28F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E28C2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="445CC7CC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E17720" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EA39A1A" wp14:editId="0AD28D7D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3669BAC5" wp14:editId="162C9DDB">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6F6C4FA2" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008E28C2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="64C93EB0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E17720" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008E28C2">
+            <w:r w:rsidRPr="00E17720">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E28C2">
+            <w:r w:rsidRPr="00E17720">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E28C2">
+            <w:r w:rsidRPr="00E17720">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE AREAS INCLUDE M&amp;A, PRIVATE EQUITY, CAPITAL MARKETS, FOREIGN DIRECT INVESTMENT AND GENERAL CORPORATE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46825F2C" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3AE0A2F0" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,965 +472,965 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F64EC0" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="210110A8" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A72DE87" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="39F35AF6" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="349B52DB" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="128E429B" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its various joint venture projects, including the establishment of a joint venture with a high-tech security company, the establishment of a joint venture with a local provincial government to establish a government purchase platform, and the establishment of joint venture with a telecommunication operator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32291964" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="2B50CB47" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its various strategic investments in several NEEQ-listed corporations, including the acquisition of Hangzhou Duandian, the acquisition of Shanghai Baisheng, the equity investment in Dalian Longtu, and the acquisition of a controlling subsidiary from ZTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51521EB7" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="1886F931" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Pictures in its various equity investments, including its equity investment in several film production companies, its equity investment in a culture and entertainment company, and its financing of a film production company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6C8188" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="12D0B87C" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial in its various equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A66DFF" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="0392F1CB" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Mobile in its various equity investments, including in ChanelSoft, Ucloud, SpeachOcean, Nolo, an online literature company, and</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a microchip R&amp;D company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4191C9B3" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="48B7CDFD" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Resources Verlinvest in its various equity investments, including the acquisition of controlling stake in senior care institutions in the Chengdu and Chongqing area, and provided regular legal services to China Resources Verlinvest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327AEA5A" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="65D6AB69" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wuxi AppTec in its strategic investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C5EBB6" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="129D0B69" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC Keyuan Fund, CICC Qichen Fund in its equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA2974D" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="0435A3C6" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SAIF Partners in its equity investments in the TMT, consumer goods, and advanced manufacturing industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32012817" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="7A20C964" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baidu Ventures in its equity investments in the AI and TMT industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED4A26B" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="7FE442C1" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jinyi Capital in its various pre-IPO investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6FCE1E" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="067287EA" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhilian Zhaopin in its various equity investments and strategic investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B20860F" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="49F203AE" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eggshell in its Series B financing, advised Eggshell on its various equity investments in China, and provided other legal services to Eggshell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E67FFD" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="58559C61" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG in its privatization and acquisition of UFH and provided regular legal services to UFH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698A25B1" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="04A03A82" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Italy-listed Brembo in its acquisition of a controlling stake in a joint venture with Langfang SASAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB2E865" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="2842C8AA" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Zoomlion in its investment in a joint venture with a German partner in the machinery industry, its outbound investment in an Italian machinery company, and its outbound investment in a Mongolian company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C74B3A8" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="1C726316" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CITIC Capital and Boyu Capital in their potential investment in Phoenix Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77707D65" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="151B0AFF" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CDH Capital in its investment in several hospitals and medical service providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEAF4ED" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="1AFA8662" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GS PIA in its equity investment in a medical instrument manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1361DF4E" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="2E50CDEC" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AIF Capital in its investment in a medical instrument manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517308C2" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="176A0BAA" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GS and GIC in its investment in iKang Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45138909" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="48A43E25" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hillhouse Capital in its potential investment in several hospitals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505ABBB8" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="0301F14A" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Yunfeng Capital in its potential investment in a state-owned enterprise engaging in medical device business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6923CE9F" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="7248F228" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EQT Capital in its acquisition and sale of a controlling stake in Chongqing Qinyuan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FEE870" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="713B8E0D" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EQT Capital in its investment in several companies engaging in the production and sale of consumer goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3858F868" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="567730F8" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Capital Today in its investment in the TMT industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E3F715" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="2F2BABF3" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Unitas Capital in its investment in the catering service industry, including its acquisition and sale of a controlling stake in Guangdong Jiahao Food</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7FD101" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="3968803E" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hony Capital in its investment in the catering service industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3271EA" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="70630FD5" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised IDG in its investment in the TMT sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273D15FA" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="52EBF116" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DST in its investment in Xiaomi Mobile</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54064399" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="7E0F1325" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mafengwo in its Series B Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59745932" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="1CAD00BF" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Gold International in its IPO and listing on the Hong Kong Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3F96A0" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="729C7B1F" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Everbright Limited, CICC Capital, Yunhui Capital, Go High Capital and Hongtai Aplus in forming RMB funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01114789" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="7A79D12D" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAD7167" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="34CB187F" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zhejiang University, LL.B, 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46101BA3" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="0D8CF042" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tsinghua University, LL.M, 2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCFD245" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="6862A5DA" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70556255" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="650348FB" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCA7A3D" w14:textId="77777777" w:rsidR="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="5A3AC3E8" w14:textId="77777777" w:rsidR="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="01C06655" w:rsidR="00686369" w:rsidRPr="008E28C2" w:rsidRDefault="008E28C2" w:rsidP="008E28C2">
+    <w:p w14:paraId="5567FC3C" w14:textId="1B7A7845" w:rsidR="00686369" w:rsidRPr="00E17720" w:rsidRDefault="00E17720" w:rsidP="00E17720">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E28C2">
+      <w:r w:rsidRPr="00E17720">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang worked at Haiwen Partners Beijing office before joining Fangda Partners in 2012.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="008E28C2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E17720" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1628,344 +1628,449 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="060B14B9"/>
+    <w:nsid w:val="01554BE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49662F74"/>
+    <w:tmpl w:val="13B4487E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06CA32C2"/>
+    <w:nsid w:val="024B2E7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9850CD90"/>
+    <w:tmpl w:val="B3240518"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="089E3C95"/>
+    <w:nsid w:val="039507AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43D6C074"/>
+    <w:tmpl w:val="F274F478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B0C6A63"/>
+    <w:nsid w:val="071F5D66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D37E0C2C"/>
+    <w:tmpl w:val="88C8CC3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F4B6F76"/>
+    <w:nsid w:val="079E5DAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CD4DF38"/>
+    <w:tmpl w:val="EB10850E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101D4BFD"/>
+    <w:nsid w:val="0834527E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE605C34"/>
+    <w:tmpl w:val="EA80AF6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="129A443C"/>
+    <w:nsid w:val="12190555"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39CC9D1C"/>
+    <w:tmpl w:val="EBC68EBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="158A7457"/>
+    <w:nsid w:val="12230630"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6E07420"/>
+    <w:tmpl w:val="88C8CC3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1943430F"/>
+    <w:nsid w:val="12B90709"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5260AD24"/>
+    <w:tmpl w:val="6A62C410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C215206"/>
+    <w:nsid w:val="14E13A1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="083C5868"/>
+    <w:tmpl w:val="CDCC80A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A5500A"/>
+    <w:nsid w:val="17E0278F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="717AD654"/>
+    <w:tmpl w:val="474819BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24AF13E2"/>
+    <w:nsid w:val="1945179D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A427DB4"/>
+    <w:tmpl w:val="0D4EB688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B843126"/>
+    <w:nsid w:val="1D8A7CC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2750709A"/>
+    <w:tmpl w:val="F8824BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DB8345C"/>
+    <w:nsid w:val="21FD0EC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4D86BD4"/>
+    <w:tmpl w:val="C5ACDE32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="264A147E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84BA4724"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2668101F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93E89762"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27286820"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="66C28A2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="299D1614"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30F6B752"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BBF66DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A7E411E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2034,72 +2139,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F063357"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33D95BF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="138A18AE"/>
+    <w:tmpl w:val="D9BC8FCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37381C6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BFC8D24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A5A5F62"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED9408F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2171,652 +2318,505 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46DB758A"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BEA4F5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="030C5AEA"/>
+    <w:tmpl w:val="CB3C5854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48F512F8"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42946B72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CB6A06C"/>
+    <w:tmpl w:val="488CBB20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B053E98"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A6B27C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DFE2166"/>
+    <w:tmpl w:val="4E767C38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C8B4535"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CAA69E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="182CD84A"/>
+    <w:tmpl w:val="9294C18C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CB61D49"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F3E5691"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72968844"/>
+    <w:tmpl w:val="2E608832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D3D67E6"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F901EDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBE439A4"/>
+    <w:tmpl w:val="E8F46D52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50812973"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58864B1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB9A8B4C"/>
+    <w:tmpl w:val="764229EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51CE0710"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B3C6031"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="594A0928"/>
+    <w:tmpl w:val="513861FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5523753D"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D124EDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E52687A4"/>
+    <w:tmpl w:val="3BF45426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558E6E7F"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61DD2D83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03F05A40"/>
+    <w:tmpl w:val="8670164E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55AC70F2"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66300F8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBCCD274"/>
+    <w:tmpl w:val="DF02E758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56D57AA9"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68C636F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24E4B4F8"/>
+    <w:tmpl w:val="CDFA833A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5891695F"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A825A55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90EAF10A"/>
+    <w:tmpl w:val="F8240D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BFF7C92"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="716C0952"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F989DF0"/>
+    <w:tmpl w:val="152A5A68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="630053F2"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78C32917"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FBE0D28"/>
+    <w:tmpl w:val="6E84304E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64432932"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E9912A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A427DB4"/>
+    <w:tmpl w:val="C2026AF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4">
-[...14 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="10">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="18">
-[...8 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="22">
-[...8 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26">
-[...35 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2900,96 +2900,96 @@
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
-    <w:rsid w:val="008E28C2"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
+    <w:rsid w:val="00E17720"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -4050,61 +4050,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E28C2"/>
+    <w:rsid w:val="00E17720"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008E28C2"/>
+    <w:rsid w:val="00E17720"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4388,51 +4388,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8D07AC1-66D7-41A9-842E-683639D60231}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{356AB86D-2A23-4952-A9F8-5DB04252B84F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>642</Words>
   <Characters>3662</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4296</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>