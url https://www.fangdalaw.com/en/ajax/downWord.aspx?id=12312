--- v0 (2026-06-06)
+++ v1 (2026-08-06)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5A03528A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2A0722D9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009037E6" w:rsidP="009037E6">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B31073">
+            <w:r w:rsidRPr="009037E6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YANJUN ZHUANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4C8268E6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+          <w:p w14:paraId="706EB16B" w14:textId="6ED0B4EC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009037E6" w:rsidP="009037E6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B31073">
+            <w:r w:rsidRPr="009037E6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B31073">
+            <w:r w:rsidRPr="009037E6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B31073">
+            <w:r w:rsidRPr="009037E6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="41FF278E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+          <w:p w14:paraId="6199424A" w14:textId="57B9B69F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009037E6" w:rsidP="009037E6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B31073">
+            <w:r w:rsidRPr="009037E6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5649 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="749D50EB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+          <w:p w14:paraId="4F910ACA" w14:textId="0A9FD964" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009037E6" w:rsidP="009037E6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B31073">
+            <w:r w:rsidRPr="009037E6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yanjun.zhuang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="60B46DA2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B31073" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="49242AEB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009037E6" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04DEDC9C" wp14:editId="562F8555">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B8F4953" wp14:editId="58EC9E0A">
                   <wp:extent cx="1651000" cy="2145249"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="52363B82" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B31073" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="31638CD3" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009037E6" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B31073">
+            <w:r w:rsidRPr="009037E6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ZHUANG SPECIALIZES IN CRIMINAL DEFENSE, GOVERNMENT ENFORCEMENT AND ANTI- FRAUD INTERNAL INVESTIGATION AND REMEDIATION. MR. ZHUANG HAS EXTENSIVE EXPERIENCE IN CRIMINAL INVESTIGATION AND LITIGATION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F65E00" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7460FD7B" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,898 +456,898 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615AF53B" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="04E739FD" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhuang has extensive experience in criminal defense and government enforcement, as well as in anti-fraud internal investigations for both multinational companies and domestic Chinese companies. Mr. Zhuang has served clients in a broad range of industries, such as life sciences, TMT, manufacturing, real estate, automobile, and finance. Mr. Zhuang excels in uncovering sophisticated fraud schemes and recovering millions of dollars for clients in criminal and civil matters and investigations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47661EC4" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="3E4DB4E5" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Zhuang has been interviewed by CCTV for his outstanding work and has written a number of articles such as Corruption Investigation Strategy, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6.23</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Special Case Investigation Strategy, Lack of Qualification Has Become a Killer in Serious Accidents, How to Strengthen Internal Supervision of Procuratorial Agencies through Case Management, and Record of Investigation of Beijing Computer Factory No.1 Corruption and Embezzlement Case. Mr. Zhuang is also a primary author of 2015 - 2016 Blue Book on Chinese Anti-Commercial Bribery, 2016 - 2017 Blue Book on Chinese Compliance and Anti-Commercial Bribery, 《2017-2018 China Annual Compliance Bluebook》、《2018-2019 China Annual Compliance Bluebook》、《2019-2020 China Annual Compliance Bluebook》、and Inspiration from Cooperation Policy of the FCPA Enforcement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A579BC5" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="275823E8" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Zhuang was awarded as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acknowledged Lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the field of corporate investigation/anti- corruption by Chambers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019 Asia-Pacific Legal Guide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AF68B7" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="288310FC" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Zhuang was awarded </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020 Rising Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the field of regulation and compliance by The Legal 500.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7AD53B" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="091A6BE6" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhuang was awarded "Up and Coming Lawyer" in the field of Corporate Investigations/Anti-Corruption by Chambers Asia Pacific 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52972EA0" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="57CD4295" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BDF5AD" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="6C0DB2C6" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12DEC901" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="7D7915A3" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as defense attorney for defendants criminally charged with fiduciary crimes, economic and financial crimes and successfully obtained penalty mitigation or exemption for all defendants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1DB933" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="63FAA01C" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading US multinational in the technology sector in handling internal investigations and a criminal investigation by the Chinese procuratorate into potential FCPA, Chinese commercial bribery and accounting fraud violations involving third parties. In recognition of the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s thorough investigation and full cooperation, the US Department of Justice decided not to prosecute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9036F0" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="1CEB02F6" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous internet company on an employee's criminal intrusion in the company's computer system and data theft, assisted the company in reporting the employee to local Public Security Bureau (PSB), and helped the client persuade local PSB to investigate and prosecute the case</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0AACCA" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="276C116F" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading real estate company in investigating a complex fraud scheme by executives at a subsidiary, assisted the company in persuading the PSB to investigate the case, and assisted the company in discovering and recovering through internal and criminal investigations millions of dollars embezzled by the executives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AA377D" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="425E9950" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several leading companies on conducting complex internal investigations into employee fraud and assisted the companies in reporting implicated employees to local PSBs for investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502A7C9D" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="6FB191BB" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading pharmaceutical company in its various internal investigations into potential FCPA violations and accounting fraud in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C20C6B0" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="29291AD2" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several multinational companies in various industries in conducting investigations into shareholder and employee misconduct and advised on civil and criminal remedies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C4AD00" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="721C059B" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading multinational company in a criminal investigation, provided dawn raid training, conducted an internal anti-fraud investigation, successfully prevented the company from criminal punishment, and identified significant internal fraud by employees during the subsequent investigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7475FBB8" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="23614360" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several famous technology companies on internal investigations into employee criminal trade secret infringement and criminal intrusion in computer systems and data theft and assisted the companies in persuading local PSBs to investigate the cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A41E65" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="361EAD0D" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational company on an environmental pollution investigation led by the procuratorate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B533E74" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="75516979" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an entrepreneur wanted for smuggling and stranded overseas on negotiating his voluntary surrender to customs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491C1DCE" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="371B74D3" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known domestic technology company in a PSB criminal investigation, assisted the company in communicating and cooperating with the PSB and successfully prevented the company from being tagged or punished by the PSB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9A02C2" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="02BF12DB" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known multinational company in protecting its copyright from infringement and participated in the criminal investigation and litigation against the infringers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334FD82A" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="5434C1B4" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several companies on criminal and civil legal issues in commercial disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9D4D9B" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="462816A2" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Chinese e-commerce company on a long-term basis in conducting criminal and administrative risk due diligence on investment targets and advised on investment models and post-investment compliance systems to effectively reduce investment risks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A75BC26" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="7B3F013E" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised multinational companies in various industries on cross-border data transfers, state secrets, and data privacy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DEAFB3" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="62DB3669" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various multinational companies and Chinese domestic companies on the Cyber Security Law and other data privacy issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCE5A5F" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="6F79C514" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided compliance services to well-known internet finance companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707909FD" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="51992A79" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known fund company in reimbursing an investment fund in a criminal case over the illegal absorption of public deposits, in protecting the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s interests, and in cooperating with the Nanjing Intermediate People's Court, the procuratorate, and the PSB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E251F40" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="5EFF58E4" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to a finance company on suspected illegal fundraising, and successfully negotiated with the PSB to avoid criminal charges against the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1445ABFF" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="66D146E4" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known international investment fund in assisting its Chinese head in a PSB criminal investigation into his suspected money laundering and successfully negotiated with the PSB for it to refrain from taking improper administrative measures against him</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0622CD45" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="7389A58E" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large state-owned enterprise in a criminal and civil case arising from a loan agreement with a large state-owned bank and assisted the prosecution of bank employees and related personnel for loan fraud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6054BD48" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="206DE28F" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A469F0" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="71E6D3ED" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, LL.B, 1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAA60F2" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="4CA439A8" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD9868D" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="30108F2C" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029D963E" w14:textId="77777777" w:rsidR="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="18C1E2DC" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="72996E49" w:rsidR="00686369" w:rsidRPr="00B31073" w:rsidRDefault="00B31073" w:rsidP="00B31073">
+    <w:p w14:paraId="5567FC3C" w14:textId="6128DA60" w:rsidR="00686369" w:rsidRPr="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B31073">
+      <w:r w:rsidRPr="009037E6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda, Mr. Zhuang worked for 15 years in the procuratorial department.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B31073" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="009037E6" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1545,907 +1545,907 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0420620A"/>
+    <w:nsid w:val="0338320B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B8056B2"/>
+    <w:tmpl w:val="7ADE082C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04555814"/>
+    <w:nsid w:val="0F25349E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A96032EA"/>
+    <w:tmpl w:val="A0A09828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05B52F49"/>
+    <w:nsid w:val="10A82C26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7CAA394"/>
+    <w:tmpl w:val="323A4450"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="076614B2"/>
+    <w:nsid w:val="11581482"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0650A118"/>
+    <w:tmpl w:val="0EBC8382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A7D02C4"/>
+    <w:nsid w:val="13234786"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="401838F2"/>
+    <w:tmpl w:val="C23E7252"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B9E6E00"/>
+    <w:nsid w:val="197836A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B774668E"/>
+    <w:tmpl w:val="E6FC1018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DB74FEF"/>
+    <w:nsid w:val="1BB774B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64FA6576"/>
+    <w:tmpl w:val="1B6C43F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E64408E"/>
+    <w:nsid w:val="20F641E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1AC8332"/>
+    <w:tmpl w:val="E4345F36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E9B0A6F"/>
+    <w:nsid w:val="24DA765E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="957EA456"/>
+    <w:tmpl w:val="92D0C6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EEB7027"/>
+    <w:nsid w:val="28255CBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="155A76E8"/>
+    <w:tmpl w:val="2880015C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="119D6350"/>
+    <w:nsid w:val="2CBA09B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F356ACE4"/>
+    <w:tmpl w:val="EE9A3562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15AA5739"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39442249"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F342280"/>
+    <w:tmpl w:val="B2469546"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F205825"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AD709B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0B6AF3C"/>
+    <w:tmpl w:val="8E20D4E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2523731B"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CAD72BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A9A5B96"/>
+    <w:tmpl w:val="7F8EF89C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="295D1BA6"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E5C04DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="653AC0B2"/>
+    <w:tmpl w:val="54AEF972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="30CB1CFA"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A7937E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2404602"/>
+    <w:tmpl w:val="6D0CFD8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475E34DB"/>
+    <w:nsid w:val="4C3562FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D362D0BE"/>
+    <w:tmpl w:val="DE225796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A65DFC"/>
+    <w:nsid w:val="4E7B187C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49CECB86"/>
+    <w:tmpl w:val="68445A46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="519177B7"/>
+    <w:nsid w:val="4E8346DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85BE41C2"/>
+    <w:tmpl w:val="EE9A3562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53D54853"/>
+    <w:nsid w:val="58632116"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="143C8AFC"/>
+    <w:tmpl w:val="1504859E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57F171FC"/>
+    <w:nsid w:val="5F9806E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0650A118"/>
+    <w:tmpl w:val="969C7CFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E4B1002"/>
+    <w:nsid w:val="60AE3BDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17300DCE"/>
+    <w:tmpl w:val="7DD6059A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="702A5284"/>
+    <w:nsid w:val="71326395"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB1E9746"/>
+    <w:tmpl w:val="B4EC745A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="780104B5"/>
+    <w:nsid w:val="74203F85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="975E866E"/>
+    <w:tmpl w:val="420E6336"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78C16695"/>
+    <w:nsid w:val="7B1F238B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95125848"/>
+    <w:tmpl w:val="AB207ECC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FC92379"/>
+    <w:nsid w:val="7F1C3BF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16B6C842"/>
+    <w:tmpl w:val="1D8AA126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7">
-[...8 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2533,72 +2533,72 @@
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
+    <w:rsid w:val="009037E6"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
-    <w:rsid w:val="00B31073"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
@@ -3679,61 +3679,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B31073"/>
+    <w:rsid w:val="009037E6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B31073"/>
+    <w:rsid w:val="009037E6"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4017,51 +4017,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E2D0BFE-D751-40D4-8D6B-CF3D833F9206}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75EB2415-64CB-4BD8-A106-BD4E1122107D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1008</Words>
   <Characters>5748</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6743</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>