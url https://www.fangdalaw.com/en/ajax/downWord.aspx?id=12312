--- v1 (2026-08-06)
+++ v2 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2A0722D9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1626DA1E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009037E6">
+            <w:r w:rsidRPr="00BA76C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YANJUN ZHUANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6ED0B4EC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+          <w:p w14:paraId="706EB16B" w14:textId="6B8A6E90" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009037E6">
+            <w:r w:rsidRPr="00BA76C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="009037E6">
+            <w:r w:rsidRPr="00BA76C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="009037E6">
+            <w:r w:rsidRPr="00BA76C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="57B9B69F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+          <w:p w14:paraId="6199424A" w14:textId="38C076F6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009037E6">
+            <w:r w:rsidRPr="00BA76C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5649 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0A9FD964" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+          <w:p w14:paraId="4F910ACA" w14:textId="4AA07D87" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009037E6">
+            <w:r w:rsidRPr="00BA76C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yanjun.zhuang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="49242AEB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009037E6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="245D8D90" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA76C4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B8F4953" wp14:editId="58EC9E0A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="340C995E" wp14:editId="54110CA5">
                   <wp:extent cx="1651000" cy="2145249"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="31638CD3" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009037E6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="09FC8CCC" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BA76C4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009037E6">
+            <w:r w:rsidRPr="00BA76C4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ZHUANG SPECIALIZES IN CRIMINAL DEFENSE, GOVERNMENT ENFORCEMENT AND ANTI- FRAUD INTERNAL INVESTIGATION AND REMEDIATION. MR. ZHUANG HAS EXTENSIVE EXPERIENCE IN CRIMINAL INVESTIGATION AND LITIGATION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7460FD7B" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1720DA7C" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,898 +456,898 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E739FD" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="55D0911A" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhuang has extensive experience in criminal defense and government enforcement, as well as in anti-fraud internal investigations for both multinational companies and domestic Chinese companies. Mr. Zhuang has served clients in a broad range of industries, such as life sciences, TMT, manufacturing, real estate, automobile, and finance. Mr. Zhuang excels in uncovering sophisticated fraud schemes and recovering millions of dollars for clients in criminal and civil matters and investigations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4DB4E5" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="3423BA21" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Zhuang has been interviewed by CCTV for his outstanding work and has written a number of articles such as Corruption Investigation Strategy, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6.23</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Special Case Investigation Strategy, Lack of Qualification Has Become a Killer in Serious Accidents, How to Strengthen Internal Supervision of Procuratorial Agencies through Case Management, and Record of Investigation of Beijing Computer Factory No.1 Corruption and Embezzlement Case. Mr. Zhuang is also a primary author of 2015 - 2016 Blue Book on Chinese Anti-Commercial Bribery, 2016 - 2017 Blue Book on Chinese Compliance and Anti-Commercial Bribery, 《2017-2018 China Annual Compliance Bluebook》、《2018-2019 China Annual Compliance Bluebook》、《2019-2020 China Annual Compliance Bluebook》、and Inspiration from Cooperation Policy of the FCPA Enforcement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275823E8" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="6ADBA071" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Zhuang was awarded as </w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acknowledged Lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the field of corporate investigation/anti- corruption by Chambers</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019 Asia-Pacific Legal Guide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288310FC" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="13BA6B7D" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Zhuang was awarded </w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020 Rising Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the field of regulation and compliance by The Legal 500.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091A6BE6" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="28077BF4" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhuang was awarded "Up and Coming Lawyer" in the field of Corporate Investigations/Anti-Corruption by Chambers Asia Pacific 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CD4295" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="64116C9D" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0DB2C6" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="6100842F" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D7915A3" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="19893A57" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as defense attorney for defendants criminally charged with fiduciary crimes, economic and financial crimes and successfully obtained penalty mitigation or exemption for all defendants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FAA01C" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="2A3DBFAF" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading US multinational in the technology sector in handling internal investigations and a criminal investigation by the Chinese procuratorate into potential FCPA, Chinese commercial bribery and accounting fraud violations involving third parties. In recognition of the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s thorough investigation and full cooperation, the US Department of Justice decided not to prosecute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEB02F6" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="543C246D" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous internet company on an employee's criminal intrusion in the company's computer system and data theft, assisted the company in reporting the employee to local Public Security Bureau (PSB), and helped the client persuade local PSB to investigate and prosecute the case</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276C116F" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="79AADB2B" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading real estate company in investigating a complex fraud scheme by executives at a subsidiary, assisted the company in persuading the PSB to investigate the case, and assisted the company in discovering and recovering through internal and criminal investigations millions of dollars embezzled by the executives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425E9950" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="757439DA" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several leading companies on conducting complex internal investigations into employee fraud and assisted the companies in reporting implicated employees to local PSBs for investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB191BB" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="44B0DF0E" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading pharmaceutical company in its various internal investigations into potential FCPA violations and accounting fraud in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29291AD2" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="1FA27953" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several multinational companies in various industries in conducting investigations into shareholder and employee misconduct and advised on civil and criminal remedies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721C059B" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="59A5F775" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading multinational company in a criminal investigation, provided dawn raid training, conducted an internal anti-fraud investigation, successfully prevented the company from criminal punishment, and identified significant internal fraud by employees during the subsequent investigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23614360" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="0CEAE417" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several famous technology companies on internal investigations into employee criminal trade secret infringement and criminal intrusion in computer systems and data theft and assisted the companies in persuading local PSBs to investigate the cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361EAD0D" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="63790F5C" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational company on an environmental pollution investigation led by the procuratorate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75516979" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="0001C299" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an entrepreneur wanted for smuggling and stranded overseas on negotiating his voluntary surrender to customs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371B74D3" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="4055C7DA" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known domestic technology company in a PSB criminal investigation, assisted the company in communicating and cooperating with the PSB and successfully prevented the company from being tagged or punished by the PSB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BF12DB" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="76363BBA" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known multinational company in protecting its copyright from infringement and participated in the criminal investigation and litigation against the infringers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5434C1B4" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="1E3EA550" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several companies on criminal and civil legal issues in commercial disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462816A2" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="753B44FF" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Chinese e-commerce company on a long-term basis in conducting criminal and administrative risk due diligence on investment targets and advised on investment models and post-investment compliance systems to effectively reduce investment risks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3F013E" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="6453576B" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised multinational companies in various industries on cross-border data transfers, state secrets, and data privacy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DB3669" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="1422E30D" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various multinational companies and Chinese domestic companies on the Cyber Security Law and other data privacy issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F79C514" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="4628D502" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided compliance services to well-known internet finance companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51992A79" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="6099A8E0" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known fund company in reimbursing an investment fund in a criminal case over the illegal absorption of public deposits, in protecting the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s interests, and in cooperating with the Nanjing Intermediate People's Court, the procuratorate, and the PSB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFF58E4" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="7E733098" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to a finance company on suspected illegal fundraising, and successfully negotiated with the PSB to avoid criminal charges against the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D146E4" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="4DB17F0E" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known international investment fund in assisting its Chinese head in a PSB criminal investigation into his suspected money laundering and successfully negotiated with the PSB for it to refrain from taking improper administrative measures against him</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7389A58E" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="20D26E28" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large state-owned enterprise in a criminal and civil case arising from a loan agreement with a large state-owned bank and assisted the prosecution of bank employees and related personnel for loan fraud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206DE28F" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="0357BACF" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E6D3ED" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="3123CD84" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, LL.B, 1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA439A8" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="7FD9AAD8" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30108F2C" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="7140905C" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C1E2DC" w14:textId="77777777" w:rsidR="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="225E7CD0" w14:textId="77777777" w:rsidR="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="6128DA60" w:rsidR="00686369" w:rsidRPr="009037E6" w:rsidRDefault="009037E6" w:rsidP="009037E6">
+    <w:p w14:paraId="5567FC3C" w14:textId="1DE6F1EF" w:rsidR="00686369" w:rsidRPr="00BA76C4" w:rsidRDefault="00BA76C4" w:rsidP="00BA76C4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009037E6">
+      <w:r w:rsidRPr="00BA76C4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda, Mr. Zhuang worked for 15 years in the procuratorial department.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="009037E6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BA76C4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1545,281 +1545,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0338320B"/>
+    <w:nsid w:val="01391F18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7ADE082C"/>
+    <w:tmpl w:val="D3FE389C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F25349E"/>
+    <w:nsid w:val="037A1A35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0A09828"/>
+    <w:tmpl w:val="1472C81C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10A82C26"/>
+    <w:nsid w:val="0B770272"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="323A4450"/>
+    <w:tmpl w:val="0B60D6F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11581482"/>
+    <w:nsid w:val="0EBF6DA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EBC8382"/>
+    <w:tmpl w:val="51D60626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13234786"/>
+    <w:nsid w:val="0F4C14A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C23E7252"/>
+    <w:tmpl w:val="C4EABE4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="197836A0"/>
+    <w:nsid w:val="17B659CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6FC1018"/>
+    <w:tmpl w:val="7FB6F6D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BB774B2"/>
+    <w:nsid w:val="20534098"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B6C43F2"/>
+    <w:tmpl w:val="96F823BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20F641E0"/>
+    <w:nsid w:val="214216F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4345F36"/>
+    <w:tmpl w:val="09A68338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24DA765E"/>
+    <w:nsid w:val="249F18A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92D0C6AC"/>
+    <w:tmpl w:val="41D27A24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28255CBB"/>
+    <w:nsid w:val="2591735B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2880015C"/>
+    <w:tmpl w:val="9A264B0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CBA09B7"/>
+    <w:nsid w:val="28324888"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE9A3562"/>
+    <w:tmpl w:val="F2D44ED8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B8E2B5C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FBE7C00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1888,93 +1909,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39442249"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33FA2A78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2469546"/>
+    <w:tmpl w:val="7FB6F6D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AD709B0"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39FB19B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E20D4E6"/>
+    <w:tmpl w:val="7AE65F84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AD65E2C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6772FBF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2046,406 +2088,364 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CAD72BB"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44844857"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F8EF89C"/>
+    <w:tmpl w:val="AFCCDA96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E5C04DA"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D45A9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54AEF972"/>
+    <w:tmpl w:val="1A3AA296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A7937E6"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BCC282D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D0CFD8C"/>
+    <w:tmpl w:val="12F83366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C3562FF"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="512365EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE225796"/>
+    <w:tmpl w:val="FF4EE752"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E7B187C"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C671695"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68445A46"/>
+    <w:tmpl w:val="87D44A1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E8346DD"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BE87C38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE9A3562"/>
+    <w:tmpl w:val="79763458"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58632116"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ECE14B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1504859E"/>
+    <w:tmpl w:val="449C9E9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F9806E7"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="703F7F30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="969C7CFE"/>
+    <w:tmpl w:val="ED22D752"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60AE3BDC"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A694E94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DD6059A"/>
+    <w:tmpl w:val="2A7AFA4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71326395"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B182260"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4EC745A"/>
+    <w:tmpl w:val="9B78C318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74203F85"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F9F3DFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="420E6336"/>
+    <w:tmpl w:val="3B3855F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5">
-[...8 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="23"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2533,77 +2533,77 @@
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
-    <w:rsid w:val="009037E6"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
+    <w:rsid w:val="00BA76C4"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
@@ -3679,61 +3679,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009037E6"/>
+    <w:rsid w:val="00BA76C4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009037E6"/>
+    <w:rsid w:val="00BA76C4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4017,51 +4017,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75EB2415-64CB-4BD8-A106-BD4E1122107D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBDD823E-B2F7-4390-B3C3-872E3CBA6079}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1008</Words>
   <Characters>5748</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6743</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>