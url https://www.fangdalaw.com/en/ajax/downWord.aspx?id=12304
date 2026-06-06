--- v0 (2026-06-06)
+++ v1 (2026-06-06)
@@ -22,205 +22,205 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="8321" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5485"/>
-        <w:gridCol w:w="2836"/>
+        <w:gridCol w:w="2855"/>
+        <w:gridCol w:w="5466"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2C3DFCFA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7FA50470" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002502B1">
+            <w:r w:rsidRPr="008F19AA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WEI CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="760747F4" w14:textId="77777777" w:rsidR="002502B1" w:rsidRPr="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+          <w:p w14:paraId="694BC78A" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRPr="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002502B1">
+            <w:r w:rsidRPr="008F19AA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="10605BEC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+          <w:p w14:paraId="706EB16B" w14:textId="1B32DEF7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002502B1">
+            <w:r w:rsidRPr="008F19AA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5BB31F03" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+          <w:p w14:paraId="6199424A" w14:textId="09A05771" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002502B1">
+            <w:r w:rsidRPr="008F19AA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4262 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="01B98B5D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+          <w:p w14:paraId="4F910ACA" w14:textId="674735E2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002502B1">
+            <w:r w:rsidRPr="008F19AA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wei.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5739F5E2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002502B1" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3C7FF28E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F19AA" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="659AB8F0" wp14:editId="72B437FC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13890B47" wp14:editId="42F53595">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="46241706" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002502B1" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="31EB02E8" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008F19AA" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002502B1">
+            <w:r w:rsidRPr="008F19AA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. CHEN SPECIALIZES IN CORPORATE FINANCE, INCLUDING M&amp;A, VENTURE CAPITAL AND PRIVATE EQUITY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27062732" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="540D0040" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,913 +458,913 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D38D44" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="1A1B75D7" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B79E524" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="3A15285D" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity and Venture Capital and Investments/M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F192FFA" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="76EEFCBB" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for IDG-Accel in its investments in various industries including TMT, logistics, new energy, graphene technology, micro-lending, second-hand car platforms, real estate management, group shopping and sports broadcasting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31020839" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="72338533" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ali in its investments in industries including new retail, online second-hand automobile dealing, and e-commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1F0AED" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="64653E1B" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investments in various TMT and technology companies and in its technology cooperation with Apple Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF42D5E" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="45657A5B" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CICC in its investment in hospitals, TMT companies and pharmaceutical companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A9D914" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="0A227CAF" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Goldman Sachs in its disposition of a stake in an educational services provider in the PRC and its pre-IPO investment in an electric scooter manufacturer, which is currently listed in the Main Board of the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F4902B" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="6CB7B25B" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Morgan Stanley on: (i) its disposition of its shares in Huangjihuang, a restaurant chain operator in China, to Yum China, and a shopping mall developer； (ii) its acquisition of a telecom service provider in Hong Kong； and (iii) its establishment of a joint venture with a Hong Kong-listed company, and the joint venture</w:t>
       </w:r>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s acquisition of majority interest in two hospitals in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA6ACE5" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="1656977B" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Yunfeng Capital in its investments in various TMT companies providing logistics or financial services, AI and e-commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E5518A" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="039729F7" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sequoia in its investments in financial services, bio-tech and e-commerce companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6963D233" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="68B63AF0" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HOPU Fund in its investment in a Hong Kong-listed airport operator and in its privatization of a logistics company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDBF595" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="69C578A0" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in an online education services provider, a long-term apartment operator and a reinsurance company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71920BBC" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="4B079FB5" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Warburg Pincus in its investment in TMT, e-commerce and software companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCF156F" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="26D96E31" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Forebright in its subscription of a convertible note issued by a NASDAQ-listed dairy company and acquisition (together with ORIX) of a majority stake in a financial leasing company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7226DBF3" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="12AEA17C" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ORIX for its investment in an energy storage system manufacturer and in financial leasing and internet financing companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4935EE6F" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="01744758" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for General Atlantic in its subscription of preferred shares issued by an online group-buying company based in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E72F26" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="56B0FC81" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Titan Gas Technology in its reverse takeover of a company listed on the Main Board of the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FBFE9A" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="57D0E46A" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Actis and CDH in their respective dispositions of stakes in Chinese restaurant chains</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23138A5B" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="6140E6E0" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Outbound Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3363863F" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="6D9DAC09" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various China-based apparel companies in their acquisitions of brands and businesses outside of China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70067E25" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="4F13B686" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cinda International in its cross-border investments in energy, mining and agriculture sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1121EBA1" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="5347845C" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance/FDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E8E153" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="13C3C540" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted listed companies in pharmaceutical, entertainment and financial industries with internal investigations into FCPA compliance, listing rules compliance and other compliance issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B44279" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="1B160CD5" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for major bank in compliance investigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2049CDB3" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="1C9873EE" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented major multinational chemical, financial, agricultural and healthcare companies in their businesses and operations in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468A5006" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="78B6AE32" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BC576F" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="4393EF89" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston University School of Law, Boston, Massachusetts, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E400AA" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="492C169D" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Law, Beijing, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDBCDCA" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="272F86B0" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F44DE8" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="1B14FDF1" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA2CED0" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="0EE88184" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Massachusetts (currently inactive)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4645E260" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="2395499A" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A2092C" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="3993A21C" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B37A49D" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="775A6AE0" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E0F84C" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="6CABE5D9" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292F7AFA" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="6C0CD428" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6271FD05" w14:textId="77777777" w:rsidR="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="3C65B930" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2A90D325" w:rsidR="00686369" w:rsidRPr="002502B1" w:rsidRDefault="002502B1" w:rsidP="002502B1">
+    <w:p w14:paraId="5567FC3C" w14:textId="76834053" w:rsidR="00686369" w:rsidRPr="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Chen joined Fangda Partners in 2017. Before joining the firm, she worked at major law firms, including Linklaters LLP and Paul, Weiss, Rifkind, Wharton &amp; Garrison LLP in both Beijing and Hong Kong. She has been recognized by Asialaw</w:t>
       </w:r>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Leading Lawyers 2009</w:t>
       </w:r>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002502B1">
+      <w:r w:rsidRPr="008F19AA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a leading lawyer in venture capital and private equity.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="002502B1" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="008F19AA" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1562,197 +1562,239 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E577E7"/>
+    <w:nsid w:val="01F36CE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91F03802"/>
+    <w:tmpl w:val="84981E74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05F373F1"/>
+    <w:nsid w:val="0A091DD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FE46F06"/>
+    <w:tmpl w:val="24D0A6E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="142D2FC9"/>
+    <w:nsid w:val="0DFE7AC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DAC9E7C"/>
+    <w:tmpl w:val="FC169E7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15A764C4"/>
+    <w:nsid w:val="12E643A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AF23918"/>
+    <w:tmpl w:val="317A6F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18D262C3"/>
+    <w:nsid w:val="151F79F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BF2492E"/>
+    <w:tmpl w:val="248A3244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D2A1615"/>
+    <w:nsid w:val="17B94557"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A7EDD5A"/>
+    <w:tmpl w:val="488EDAAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27883BDC"/>
+    <w:nsid w:val="195461B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9776FC1A"/>
+    <w:tmpl w:val="E94493EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FEA19EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD92DC36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="246E425F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="861C41C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1821,135 +1863,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="323A29D8"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F0D450B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CA0F128"/>
+    <w:tmpl w:val="36B64874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33613B02"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F551A9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04C8E94E"/>
+    <w:tmpl w:val="E2E405CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="376F4C8D"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F7A158C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E48EC35C"/>
+    <w:tmpl w:val="397EE076"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A102960"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FDF2E6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6624E1C2"/>
+    <w:tmpl w:val="488EDAAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2021,568 +2063,526 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C94359A"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C501985"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="401014B6"/>
+    <w:tmpl w:val="FF224E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="414A64D4"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40C63C25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B24B4AA"/>
+    <w:tmpl w:val="7B68D1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="418D7D70"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45DB31DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E54B8C2"/>
+    <w:tmpl w:val="A3209478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47942DBE"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="476708B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99B65E80"/>
+    <w:tmpl w:val="C36218AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="511D0F23"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51446457"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8ADC90C8"/>
+    <w:tmpl w:val="99ACC8E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52F01566"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59265648"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C494F246"/>
+    <w:tmpl w:val="C5B678BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="531634F1"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59D87212"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E54C59C"/>
+    <w:tmpl w:val="59E87F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57F06635"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BF04A95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61F220D4"/>
+    <w:tmpl w:val="0F269742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58EF1B07"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D8C1F24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAA66D9C"/>
+    <w:tmpl w:val="846A80DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61862815"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66406B24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B327A4A"/>
+    <w:tmpl w:val="9D2AC2EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="649752D8"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E4404E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2200D93E"/>
+    <w:tmpl w:val="CBC4BAF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="659013B9"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75E35530"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07803ACA"/>
+    <w:tmpl w:val="10665922"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6645428F"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77567CC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A0CA13E"/>
+    <w:tmpl w:val="B2223D46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66B873AF"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78B86FD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A30BE90"/>
+    <w:tmpl w:val="6D62BB80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="674C145D"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB65D42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81B0CB2C"/>
+    <w:tmpl w:val="93E6810A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="745A6CBA"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CF6368B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19E4BF5A"/>
+    <w:tmpl w:val="A97EF84A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75BA2FEC"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DF56B86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48962262"/>
+    <w:tmpl w:val="A48E6956"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A432079"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DF61BFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04E63CA2"/>
+    <w:tmpl w:val="A55A0F04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15">
-[...5 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="20">
-[...2 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="22">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2604,51 +2604,50 @@
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
-    <w:rsid w:val="002502B1"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
@@ -2670,50 +2669,51 @@
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
+    <w:rsid w:val="008F19AA"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
@@ -3816,61 +3816,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002502B1"/>
+    <w:rsid w:val="008F19AA"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002502B1"/>
+    <w:rsid w:val="008F19AA"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4154,51 +4154,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B2EB3E6-E93D-4338-895A-9E9D18894559}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3AD49FE-AE6C-434E-8D84-CE321746B98D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>601</Words>
   <Characters>3426</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>