--- v1 (2026-06-06)
+++ v2 (2026-08-06)
@@ -22,205 +22,223 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="8321" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2855"/>
-        <w:gridCol w:w="5466"/>
+        <w:gridCol w:w="5485"/>
+        <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7FA50470" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+          <w:p w14:paraId="2C4F11E8" w14:textId="28EE605C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0003650D" w:rsidP="0003650D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008F19AA">
+            <w:r w:rsidRPr="0003650D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WEI CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="694BC78A" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRPr="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+          <w:p w14:paraId="22D52E81" w14:textId="77777777" w:rsidR="0003650D" w:rsidRPr="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008F19AA">
+            <w:r w:rsidRPr="0003650D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1B32DEF7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+          <w:p w14:paraId="706EB16B" w14:textId="6765CDC6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0003650D" w:rsidP="0003650D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F19AA">
+            <w:r w:rsidRPr="0003650D">
+              <w:rPr>
+                <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Registered Foreign Lawyer (New York, USA)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0003650D">
+              <w:rPr>
+                <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>·</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0003650D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="09A05771" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+          <w:p w14:paraId="6199424A" w14:textId="479406A3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0003650D" w:rsidP="0003650D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008F19AA">
+            <w:r w:rsidRPr="0003650D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4262 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="674735E2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+          <w:p w14:paraId="4F910ACA" w14:textId="14CF6FA9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0003650D" w:rsidP="0003650D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008F19AA">
+            <w:r w:rsidRPr="0003650D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wei.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3C7FF28E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F19AA" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="06C0E65A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0003650D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13890B47" wp14:editId="42F53595">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3151CE82" wp14:editId="13D9FC38">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +278,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="31EB02E8" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008F19AA" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="74FB7511" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0003650D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008F19AA">
+            <w:r w:rsidRPr="0003650D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. CHEN SPECIALIZES IN CORPORATE FINANCE, INCLUDING M&amp;A, VENTURE CAPITAL AND PRIVATE EQUITY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +391,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540D0040" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1B502E06" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,913 +476,913 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1B75D7" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="6CCB92F2" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A15285D" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="7922CC5C" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity and Venture Capital and Investments/M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EEFCBB" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="759E5B96" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for IDG-Accel in its investments in various industries including TMT, logistics, new energy, graphene technology, micro-lending, second-hand car platforms, real estate management, group shopping and sports broadcasting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72338533" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="42732376" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ali in its investments in industries including new retail, online second-hand automobile dealing, and e-commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64653E1B" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="437C5C1B" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investments in various TMT and technology companies and in its technology cooperation with Apple Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45657A5B" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="23981746" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CICC in its investment in hospitals, TMT companies and pharmaceutical companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A227CAF" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="56854DB4" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Goldman Sachs in its disposition of a stake in an educational services provider in the PRC and its pre-IPO investment in an electric scooter manufacturer, which is currently listed in the Main Board of the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB7B25B" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="40A4E2D6" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Morgan Stanley on: (i) its disposition of its shares in Huangjihuang, a restaurant chain operator in China, to Yum China, and a shopping mall developer； (ii) its acquisition of a telecom service provider in Hong Kong； and (iii) its establishment of a joint venture with a Hong Kong-listed company, and the joint venture</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s acquisition of majority interest in two hospitals in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1656977B" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="18AD2C24" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Yunfeng Capital in its investments in various TMT companies providing logistics or financial services, AI and e-commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039729F7" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="2057704B" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sequoia in its investments in financial services, bio-tech and e-commerce companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B63AF0" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="61B45BE5" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HOPU Fund in its investment in a Hong Kong-listed airport operator and in its privatization of a logistics company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C578A0" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="1447BB29" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in an online education services provider, a long-term apartment operator and a reinsurance company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B079FB5" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="77CFD94C" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Warburg Pincus in its investment in TMT, e-commerce and software companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D96E31" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="4D712350" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Forebright in its subscription of a convertible note issued by a NASDAQ-listed dairy company and acquisition (together with ORIX) of a majority stake in a financial leasing company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AEA17C" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="07CA1380" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ORIX for its investment in an energy storage system manufacturer and in financial leasing and internet financing companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01744758" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="0A55CE94" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for General Atlantic in its subscription of preferred shares issued by an online group-buying company based in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B0FC81" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="7B32862C" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Titan Gas Technology in its reverse takeover of a company listed on the Main Board of the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D0E46A" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="081DA1D4" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Actis and CDH in their respective dispositions of stakes in Chinese restaurant chains</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6140E6E0" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="68113BB3" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Outbound Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9DAC09" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="6A09E5E7" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various China-based apparel companies in their acquisitions of brands and businesses outside of China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F13B686" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="22CEA57D" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cinda International in its cross-border investments in energy, mining and agriculture sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5347845C" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="59136745" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance/FDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C3C540" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="1E960158" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted listed companies in pharmaceutical, entertainment and financial industries with internal investigations into FCPA compliance, listing rules compliance and other compliance issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B160CD5" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="5D80C598" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for major bank in compliance investigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9873EE" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="5E097F63" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented major multinational chemical, financial, agricultural and healthcare companies in their businesses and operations in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B6AE32" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="0C2F2FD3" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4393EF89" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="15BDE70A" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston University School of Law, Boston, Massachusetts, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492C169D" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="14CC6926" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Law, Beijing, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272F86B0" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="6EE61D79" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B14FDF1" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="65E52AA2" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE88184" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="48092B71" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Massachusetts (currently inactive)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2395499A" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="4B5AE07E" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3993A21C" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="4F8C4CED" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775A6AE0" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="5C7199BE" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CABE5D9" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="6E8ABEFC" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0CD428" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="58C0942F" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C65B930" w14:textId="77777777" w:rsidR="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="6558BB73" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="76834053" w:rsidR="00686369" w:rsidRPr="008F19AA" w:rsidRDefault="008F19AA" w:rsidP="008F19AA">
+    <w:p w14:paraId="5567FC3C" w14:textId="0B3F55A5" w:rsidR="00686369" w:rsidRPr="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Chen joined Fangda Partners in 2017. Before joining the firm, she worked at major law firms, including Linklaters LLP and Paul, Weiss, Rifkind, Wharton &amp; Garrison LLP in both Beijing and Hong Kong. She has been recognized by Asialaw</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Leading Lawyers 2009</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F19AA">
+      <w:r w:rsidRPr="0003650D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a leading lawyer in venture capital and private equity.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="008F19AA" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0003650D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1562,221 +1580,221 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F36CE5"/>
+    <w:nsid w:val="009A3AE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84981E74"/>
+    <w:tmpl w:val="051EA50A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A091DD4"/>
+    <w:nsid w:val="0B3F1B04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24D0A6E8"/>
+    <w:tmpl w:val="87347D54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DFE7AC6"/>
+    <w:nsid w:val="126156BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC169E7A"/>
+    <w:tmpl w:val="F8AC776C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12E643A3"/>
+    <w:nsid w:val="143F59D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="317A6F7A"/>
+    <w:tmpl w:val="2F8A0E4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="151F79F6"/>
+    <w:nsid w:val="19BC6CB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="248A3244"/>
+    <w:tmpl w:val="5666052A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17B94557"/>
+    <w:nsid w:val="1CB44EB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="488EDAAA"/>
+    <w:tmpl w:val="A1A6D28C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="195461B0"/>
+    <w:nsid w:val="1D2253B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E94493EE"/>
+    <w:tmpl w:val="E668B358"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FEA19EC"/>
+    <w:nsid w:val="21C702D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD92DC36"/>
+    <w:tmpl w:val="B61E55D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="246E425F"/>
+    <w:nsid w:val="2D8C0874"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="861C41C8"/>
+    <w:tmpl w:val="5C549FBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1864,767 +1882,768 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F0D450B"/>
+    <w:nsid w:val="30DF1D97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36B64874"/>
+    <w:tmpl w:val="2F8A0E4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F551A9F"/>
+    <w:nsid w:val="3A0D4FCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2E405CE"/>
+    <w:tmpl w:val="50901AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F7A158C"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BC1207E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="397EE076"/>
+    <w:tmpl w:val="0B68EA88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FDF2E6B"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41853D66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="488EDAAA"/>
+    <w:tmpl w:val="8976E098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C501985"/>
+    <w:nsid w:val="41C9757A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF224E2C"/>
+    <w:tmpl w:val="74126BB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40C63C25"/>
+    <w:nsid w:val="4860495B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B68D1DA"/>
+    <w:tmpl w:val="4CB428B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45DB31DD"/>
+    <w:nsid w:val="4AA90951"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3209478"/>
+    <w:tmpl w:val="0832E4CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476708B2"/>
+    <w:nsid w:val="4D0577B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C36218AA"/>
+    <w:tmpl w:val="7000324C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51446457"/>
+    <w:nsid w:val="51CC3AA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99ACC8E2"/>
+    <w:tmpl w:val="552E51DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59265648"/>
+    <w:nsid w:val="54574CD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5B678BE"/>
+    <w:tmpl w:val="9B64EE1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59D87212"/>
+    <w:nsid w:val="5A704297"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59E87F16"/>
+    <w:tmpl w:val="BCE2CFB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BF04A95"/>
+    <w:nsid w:val="5FBB4D52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F269742"/>
+    <w:tmpl w:val="EBC6A9FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D8C1F24"/>
+    <w:nsid w:val="609F0EF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="846A80DA"/>
+    <w:tmpl w:val="CA4E90B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66406B24"/>
+    <w:nsid w:val="664F319C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D2AC2EA"/>
+    <w:tmpl w:val="0AC20664"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E4404E6"/>
+    <w:nsid w:val="6E521475"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBC4BAF8"/>
+    <w:tmpl w:val="DB10B016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75E35530"/>
+    <w:nsid w:val="6F3169F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10665922"/>
+    <w:tmpl w:val="80803FA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77567CC7"/>
+    <w:nsid w:val="6FF1519A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2223D46"/>
+    <w:tmpl w:val="97CCF3F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78B86FD1"/>
+    <w:nsid w:val="70744FC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D62BB80"/>
+    <w:tmpl w:val="944A835E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AB65D42"/>
+    <w:nsid w:val="74AC4E91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93E6810A"/>
+    <w:tmpl w:val="293C5EAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CF6368B"/>
+    <w:nsid w:val="74BB0A11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A97EF84A"/>
+    <w:tmpl w:val="C5FCF34A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DF56B86"/>
+    <w:nsid w:val="78592E88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A48E6956"/>
+    <w:tmpl w:val="FFE2359E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DF61BFA"/>
+    <w:nsid w:val="7F007D29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A55A0F04"/>
+    <w:tmpl w:val="A202C344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="8">
-[...53 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="27">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
+    <w:rsid w:val="0003650D"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
@@ -2669,51 +2688,50 @@
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
-    <w:rsid w:val="008F19AA"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
@@ -3816,61 +3834,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008F19AA"/>
+    <w:rsid w:val="0003650D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008F19AA"/>
+    <w:rsid w:val="0003650D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4154,66 +4172,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3AD49FE-AE6C-434E-8D84-CE321746B98D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EF48A16-DB7A-465A-B26A-19B4B24B87FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>601</Words>
-  <Characters>3426</Characters>
+  <Words>607</Words>
+  <Characters>3462</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4019</CharactersWithSpaces>
+  <CharactersWithSpaces>4061</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>