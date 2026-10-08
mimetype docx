--- v2 (2026-08-06)
+++ v3 (2026-10-08)
@@ -36,209 +36,209 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="28EE605C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="27F424B3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00500606" w:rsidP="00500606">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0003650D">
+            <w:r w:rsidRPr="00500606">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WEI CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="22D52E81" w14:textId="77777777" w:rsidR="0003650D" w:rsidRPr="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+          <w:p w14:paraId="53A08AA0" w14:textId="77777777" w:rsidR="00500606" w:rsidRPr="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0003650D">
+            <w:r w:rsidRPr="00500606">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6765CDC6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+          <w:p w14:paraId="706EB16B" w14:textId="50F2F058" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00500606" w:rsidP="00500606">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0003650D">
+            <w:r w:rsidRPr="00500606">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (New York, USA)</w:t>
             </w:r>
-            <w:r w:rsidRPr="0003650D">
+            <w:r w:rsidRPr="00500606">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0003650D">
+            <w:r w:rsidRPr="00500606">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="479406A3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+          <w:p w14:paraId="6199424A" w14:textId="12FB401B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00500606" w:rsidP="00500606">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0003650D">
+            <w:r w:rsidRPr="00500606">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4262 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="14CF6FA9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+          <w:p w14:paraId="4F910ACA" w14:textId="4BD70102" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00500606" w:rsidP="00500606">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0003650D">
+            <w:r w:rsidRPr="00500606">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wei.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="06C0E65A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0003650D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="69D774B0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00500606" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3151CE82" wp14:editId="13D9FC38">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09A471C9" wp14:editId="541F09A9">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -278,60 +278,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="74FB7511" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0003650D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="124E8238" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00500606" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0003650D">
+            <w:r w:rsidRPr="00500606">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. CHEN SPECIALIZES IN CORPORATE FINANCE, INCLUDING M&amp;A, VENTURE CAPITAL AND PRIVATE EQUITY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -391,51 +391,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B502E06" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5034F300" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -476,913 +476,913 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCB92F2" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="20F3C622" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7922CC5C" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="7733D67B" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity and Venture Capital and Investments/M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759E5B96" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="6DDD2168" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for IDG-Accel in its investments in various industries including TMT, logistics, new energy, graphene technology, micro-lending, second-hand car platforms, real estate management, group shopping and sports broadcasting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42732376" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="6A6CA5DC" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ali in its investments in industries including new retail, online second-hand automobile dealing, and e-commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437C5C1B" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="036D02F4" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investments in various TMT and technology companies and in its technology cooperation with Apple Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23981746" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="77967E41" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CICC in its investment in hospitals, TMT companies and pharmaceutical companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56854DB4" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="4BDC6C0B" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Goldman Sachs in its disposition of a stake in an educational services provider in the PRC and its pre-IPO investment in an electric scooter manufacturer, which is currently listed in the Main Board of the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A4E2D6" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="35AB612D" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Morgan Stanley on: (i) its disposition of its shares in Huangjihuang, a restaurant chain operator in China, to Yum China, and a shopping mall developer； (ii) its acquisition of a telecom service provider in Hong Kong； and (iii) its establishment of a joint venture with a Hong Kong-listed company, and the joint venture</w:t>
       </w:r>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s acquisition of majority interest in two hospitals in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AD2C24" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="48E2A672" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Yunfeng Capital in its investments in various TMT companies providing logistics or financial services, AI and e-commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2057704B" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="45993A92" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sequoia in its investments in financial services, bio-tech and e-commerce companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B45BE5" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="496A2B5D" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HOPU Fund in its investment in a Hong Kong-listed airport operator and in its privatization of a logistics company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1447BB29" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="76CF18F1" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in an online education services provider, a long-term apartment operator and a reinsurance company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CFD94C" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="6144A53B" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Warburg Pincus in its investment in TMT, e-commerce and software companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D712350" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="785F3570" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Forebright in its subscription of a convertible note issued by a NASDAQ-listed dairy company and acquisition (together with ORIX) of a majority stake in a financial leasing company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CA1380" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="2FE2508F" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ORIX for its investment in an energy storage system manufacturer and in financial leasing and internet financing companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A55CE94" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="699FCD19" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for General Atlantic in its subscription of preferred shares issued by an online group-buying company based in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B32862C" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="052196A8" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Titan Gas Technology in its reverse takeover of a company listed on the Main Board of the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081DA1D4" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="2910FA28" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Actis and CDH in their respective dispositions of stakes in Chinese restaurant chains</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68113BB3" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="195C8A9A" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Outbound Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A09E5E7" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="2D68543D" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various China-based apparel companies in their acquisitions of brands and businesses outside of China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CEA57D" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="23520D75" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cinda International in its cross-border investments in energy, mining and agriculture sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59136745" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="49342CCE" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance/FDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E960158" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="152F15E5" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted listed companies in pharmaceutical, entertainment and financial industries with internal investigations into FCPA compliance, listing rules compliance and other compliance issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D80C598" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="06220192" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for major bank in compliance investigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E097F63" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="55CACD9B" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented major multinational chemical, financial, agricultural and healthcare companies in their businesses and operations in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2F2FD3" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="679EFF30" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BDE70A" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="01BF4298" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston University School of Law, Boston, Massachusetts, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CC6926" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="40E898B3" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Law, Beijing, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE61D79" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="3AF321B9" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E52AA2" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="07AB89B8" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48092B71" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="4BDE4CD4" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Massachusetts (currently inactive)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5AE07E" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="7884D758" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8C4CED" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="54BFD269" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7199BE" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="6C8297F0" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8ABEFC" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="6D3F0078" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C0942F" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="34180603" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6558BB73" w14:textId="77777777" w:rsidR="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="10CDF788" w14:textId="77777777" w:rsidR="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0B3F55A5" w:rsidR="00686369" w:rsidRPr="0003650D" w:rsidRDefault="0003650D" w:rsidP="0003650D">
+    <w:p w14:paraId="5567FC3C" w14:textId="67658EFC" w:rsidR="00686369" w:rsidRPr="00500606" w:rsidRDefault="00500606" w:rsidP="00500606">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Chen joined Fangda Partners in 2017. Before joining the firm, she worked at major law firms, including Linklaters LLP and Paul, Weiss, Rifkind, Wharton &amp; Garrison LLP in both Beijing and Hong Kong. She has been recognized by Asialaw</w:t>
       </w:r>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Leading Lawyers 2009</w:t>
       </w:r>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0003650D">
+      <w:r w:rsidRPr="00500606">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a leading lawyer in venture capital and private equity.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0003650D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00500606" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1580,394 +1580,457 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="009A3AE3"/>
+    <w:nsid w:val="05D86C34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="051EA50A"/>
+    <w:tmpl w:val="18C81FCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B3F1B04"/>
+    <w:nsid w:val="07FC11FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87347D54"/>
+    <w:tmpl w:val="354622EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="126156BE"/>
+    <w:nsid w:val="08F24EB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8AC776C"/>
+    <w:tmpl w:val="F76C7F6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="143F59D1"/>
+    <w:nsid w:val="18D2685B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F8A0E4E"/>
+    <w:tmpl w:val="C4D25C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19BC6CB7"/>
+    <w:nsid w:val="1B4C6F81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5666052A"/>
+    <w:tmpl w:val="09F450CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CB44EB2"/>
+    <w:nsid w:val="1BD6171D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1A6D28C"/>
+    <w:tmpl w:val="874016D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D2253B8"/>
+    <w:nsid w:val="24656B7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E668B358"/>
+    <w:tmpl w:val="3B4C66FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21C702D7"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33E47902"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B61E55D4"/>
+    <w:tmpl w:val="5A061476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D8C0874"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3590138C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C549FBC"/>
+    <w:tmpl w:val="99B07790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30DF1D97"/>
+    <w:nsid w:val="39B504C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F8A0E4E"/>
+    <w:tmpl w:val="AB8498E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A0D4FCB"/>
+    <w:nsid w:val="39D266AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50901AE6"/>
+    <w:tmpl w:val="10A4A14E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A32451D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E89EA822"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A4535D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7430EAF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A883B1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C5438FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2039,611 +2102,547 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BC1207E"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E533ED9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B68EA88"/>
+    <w:tmpl w:val="C7ACA594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41853D66"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45DA7531"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8976E098"/>
+    <w:tmpl w:val="A87665C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41C9757A"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C1A4D57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74126BB8"/>
+    <w:tmpl w:val="9A40100A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4860495B"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F7C7E87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CB428B6"/>
+    <w:tmpl w:val="ABC63E72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AA90951"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56216F1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0832E4CA"/>
+    <w:tmpl w:val="FF9CBE60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D0577B0"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AC87D9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7000324C"/>
+    <w:tmpl w:val="558E958A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51CC3AA1"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C765DCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="552E51DA"/>
+    <w:tmpl w:val="A1A24416"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54574CD5"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="626A40DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B64EE1C"/>
+    <w:tmpl w:val="A738BA92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A704297"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66A46C2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCE2CFB2"/>
+    <w:tmpl w:val="DBEC959C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FBB4D52"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68B47EF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBC6A9FE"/>
+    <w:tmpl w:val="0AACD694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="609F0EF3"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EB13AEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA4E90B2"/>
+    <w:tmpl w:val="A9467DF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="664F319C"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FF3118A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AC20664"/>
+    <w:tmpl w:val="B6AA3804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E521475"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77386BE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB10B016"/>
+    <w:tmpl w:val="83C215B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F3169F9"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="786C1536"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80803FA8"/>
+    <w:tmpl w:val="105AB470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FF1519A"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB37510"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97CCF3F0"/>
+    <w:tmpl w:val="7C5438FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70744FC1"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B5C4E94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="944A835E"/>
+    <w:tmpl w:val="16D41B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74AC4E91"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E4F7F49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="293C5EAE"/>
+    <w:tmpl w:val="CF26655E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-[...58 lines deleted...]
-  </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
-    <w:rsid w:val="0003650D"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
@@ -2652,50 +2651,51 @@
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
+    <w:rsid w:val="00500606"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
@@ -3834,61 +3834,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0003650D"/>
+    <w:rsid w:val="00500606"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0003650D"/>
+    <w:rsid w:val="00500606"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4172,51 +4172,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EF48A16-DB7A-465A-B26A-19B4B24B87FE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2716E53-64EE-45E6-9074-5BF663695340}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>607</Words>
   <Characters>3462</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4061</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>