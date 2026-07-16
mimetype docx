--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,209 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="11588E23" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00323774" w:rsidP="00323774">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0F9934EA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E6130" w:rsidP="001E6130">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00323774">
+            <w:r w:rsidRPr="001E6130">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SUYIN TAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0D51A0B2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00323774" w:rsidP="00323774">
+          <w:p w14:paraId="3CA387AA" w14:textId="77777777" w:rsidR="001E6130" w:rsidRPr="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="didian"/>
+            <w:r w:rsidRPr="001E6130">
+              <w:rPr>
+                <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Beijing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706EB16B" w14:textId="68984D36" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E6130" w:rsidP="001E6130">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00323774">
+            <w:r w:rsidRPr="001E6130">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00323774">
+            <w:r w:rsidRPr="001E6130">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00323774">
+            <w:r w:rsidRPr="001E6130">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Singapore | Beijing</w:t>
+              <w:t>Singapore</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0F8E8730" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00323774" w:rsidP="00323774">
+          <w:p w14:paraId="6199424A" w14:textId="35D70342" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E6130" w:rsidP="001E6130">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00323774">
+            <w:r w:rsidRPr="001E6130">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5600 / +65 6859 6780</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="69E4EA97" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00323774" w:rsidP="00323774">
+          <w:p w14:paraId="4F910ACA" w14:textId="14A4D15F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E6130" w:rsidP="001E6130">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00323774">
+            <w:r w:rsidRPr="001E6130">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>suyin.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0EC87CC7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00323774" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2035425B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E6130" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C67979D" wp14:editId="619E9AA0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="363F715B" wp14:editId="021EF948">
                   <wp:extent cx="1651000" cy="2142973"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +278,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0E089EDD" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00323774" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1200ED8D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001E6130" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00323774">
+            <w:r w:rsidRPr="001E6130">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. TAN SPECIALIZES IN CROSS- BORDER M&amp;A AND PRIVATE EQUITY INVESTMENTS IN SOUTH EAST ASIA.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +391,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1200A7B3" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3D650DE8" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1009 +476,1007 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB1E4A8" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="4043F0CF" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B08BD2" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="2A1E6A20" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58F9AD1C" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="63F2C746" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PT Panca Amara Utama, an Indonesian petrochemical manufacturer, and the sponsor shareholders in the US$514 million project financing with Mitsubishi Corporation and the International Finance Corporation and the joint venture arrangements for the investment and development of the first ammonia manufacturing plant in Sulawesi, Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD0508E" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="6E6FB694" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Capital Diamond Star Group in its US$750 million food business joint venture with Mitsubishi Corporation in Myanmar and subsequent onshore and off-shore restructuring of the food business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5EF088" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="59DF29A9" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PT Garuda Indonesia (Persero) Tbk., the Indonesian state-owned airline, in its US$850 million restructuring of outstanding financial obligations, included a consent solicitation and note repurchase of its outstanding floating rate notes through a Dutch auction process, the repurchase of outstanding commercial loans from existing commercial lenders under its outstanding aircraft finance leases through a Dutch auction process, the restructuring of payments and obligations under certain aircraft finance leases guaranteed and financed by the English, German and French export credit agencies and commercial lenders, and the restructuring of payment obligations with all creditors, including holders of its outstanding US- and Rupiah-denominated floating rate notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B2A4DC" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="2E53D1CE" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PT Delta Dunia Property Tbk. (DELTA), an Indonesian trading company listed on the Indonesian stock exchange, and PT Bukit Makmur Mandiri Utama (BUMA), the second largest Indonesian mining services company in the US$850 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB89999" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="7C314EFA" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="001E6130">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>Leveraged buyout of BUMA through a reverse takeover by DELTA on the Indonesian stock exchange. The leveraged buyout comprised, among others, a US$315 million Rule 144A and Regulation S offering by BUMA of 11.75% Guaranteed Senior Secured Notes due 2014, a US$250 million bridge loan facility arranged by Barclays Capital, Hong Kong branch, as lead arranger, and the US$540 million Rule 144A and Regulation S secondary share placement of existing shares of DELTA by its controlling shareholder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494B45DD" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="0DC51944" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mizuho Asia Partners Ltd in its investment in California Fitness &amp; Yoga Centers, one of the largest Vietnamese health and fitness operators</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3343D331" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="1B6F8B80" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented J &amp; Partners Resources Limited, an Indonesian investment fund, in its US$220 million leveraged buyout of gold assets from Avocet Group Limited, a UK mining conglomerate, including a US$100 million secured acquisition financing facility with PT CIMB Niaga Tbk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172B23C7" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="3ED04A6D" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Development Bank Ltd, the Chinese development bank, in a US$250 million secured term loan facility granted to the Ministry of Irrigation and the Ministry of Finance of the Republic of Sri Lanka for the construction of a hydro-electric power project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153AB48D" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="678B1F47" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guodian Environment and Technology Group Limited, the state-owned clean technology and renewable energy equipment manufacturer and service provider, in its partial privatization through a US$375 million initial public offering and listing on the Hong Kong stock exchange, including an international offering under Rule 144A and Regulation S of the US Securities Act</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF431F6" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="3CA9D859" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SJVN Limited, India's state-owned hydroelectric company operating the 1,500 MW Nathpa Jakhri hydroelectric power station, India's largest hydroelectric power project, in its partial privatization through a US$250 million initial public offering on the Indian Stock Exchanges, which included an international offering under Rule 144A and Regulation S of the US Securities Act</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4B0386" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="1A55CEAF" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SunEdison Inc. as Singapore counsel in its Chapter 11 bankruptcy-related restructuring and reorganization of its Singapore and Indian subsidiaries and affiliates</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6B8BC0" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="5DC77BF8" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SunEdison Inc. as Singapore counsel in its restructuring and spin-off of its semiconductor business division and listing as SunEdison Semiconductor Ltd on the NASDAQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783535EA" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="14ED96E3" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SunEdison Semiconductor Ltd (a Singapore company) as Singapore counsel in its initial public offering on the NASDAQ and two follow-on US$300 million offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57373B13" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="40E9ED80" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SunEdison Semiconductor Ltd as Singapore counsel in its announced US$683 million takeover by Global Wafers Inc. using an arrangement scheme under the Singapore Companies Act</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B65F9FE" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="347A04D3" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55440895" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="3EA01A3F" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Panca Amara Utama（一家印度尼西亚石化产品制造公司）及其发起人股东参与向三菱公司和国际金融公司进行的5.14亿美元的融资项目，及在印度尼西亚苏拉威西岛投资建设第一座氨气生产厂的合资企业，该交易获2014年度亚太地区最佳石化交易奖。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AC8465" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="7C63E3A7" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Diamond Star Group参与其与三菱公司在缅甸进行的7.5亿美元食品业务合资项目，以及后续该食品业务的境内外重组事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCF87AE" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="564FE04E" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Garuda Indonesia (Persero) Tbk.（一家印度尼西亚国有航空公司）8.5亿美元金融债务重组项目提供法律服务，包括按照荷兰拍卖程序征求同意和回购未偿还的浮动利率票据，按照荷兰拍卖程序从现有商业贷方回购未偿还的飞机融资租赁贷款，由英国、德国和法国出口信贷机构和商业贷方担保和出资的的飞机融资租赁协议下的付款和债务重组，对所有债权人的付款义务重组，包括以美元和卢比计价的浮动利率票据持有人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7472B19A" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="6D3D381A" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Delta Dunia Property Tbk.(DELTA)，一家在印度尼西亚证券交易所上市的印度尼西亚贸易公司，以8.5亿美元杠杆收购PT Bukit Makmur Mandiri Utama (BUMA)，印度尼西亚第二大矿业服务公司。杠杆收购包括由BUMA根据美国证券法144A规定和S规则发行的3.15亿美元的2014年到期的11.75%保证优先担保票据，巴克莱作为牵头行安排的2.5亿美元过桥贷款以及由DELTA控股股东根据144A规定和S规则进行的5.4亿美元的DELTA现有股份的次</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>级股份配售。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F085CA" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="133739BB" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mizuho Asia Partners Ltd参与其对越南最大的健康与健身运营商之一California Fitness &amp; Yoga Centers的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C27D878" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="4C6EFBB8" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>J&amp; Partners Resources Limited，一家印度尼西亚投资基金，以2.2亿美元从英国矿业集团Avocet Group Limited杠杆收购黄金资产，包括在PT CIMB Niaga Tbk获得的1亿美元的担保收购融资贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DFE397" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="32F92C01" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国家开发银行为斯里兰卡共和国灌溉部和农业部水力发电站建设提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿美元担保定期贷款项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1783C03D" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="305C0F7D" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国电科技环保集团股份有限公司（一家国有清洁技术和可再生能源设备制造商及服务提供商），通过在香港联合交易所进行价值</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.75亿美元首次公开募股并上市进行部分私有化提供法律服务，其中包括根据美国证券法144A规定和S规则进行国际发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E825E78" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="41BB116D" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SJVN Limited（一家印度国有水电公司，运营印度最大的水力发电项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1,500兆瓦的Nathpa Jakhri水电站）通过在印度证券交易所进行2.5亿美元首次公开募股进行部分私有化提供法律服务，其中包括根据美国证券法144A规定和S规则进行国际发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC3F818" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="033F1D0E" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Inc.在破产法第11章破产程序下涉及其新加坡和印度子公司及关联公司的重组和改组项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386F5926" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="5CBFA8C5" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Inc.半导体业务部门的重组、分拆以及作为SunEdison Semiconductor Ltd在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2263609A" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="11307F92" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Semiconductor Ltd（一家新加坡半导体公司）在纳斯达克的首次公开募股以及后续两笔3亿美元的发行提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FE34A6" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="058CA4C9" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Semiconductor Ltd按照新加坡公司法下的安排计划以6.83亿美元被Global Wafers Inc.收购项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280D2C37" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="7205579C" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713F7036" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="5FD07F1D" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National University of Singapore, Dipl. PG (Singapore Law)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA2386D" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="3CB56E11" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kings College London, LLM (International Business)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A685353" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="589501B3" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kings College London, LLB (Hons)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2554EB" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="16E57599" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5C86A4" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="26052352" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2503524A" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="4D27D9B4" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50549C41" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="553267DC" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in England &amp; Wales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45440655" w14:textId="77777777" w:rsidR="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="37651731" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5DB3CBAF" w:rsidR="00686369" w:rsidRPr="00323774" w:rsidRDefault="00323774" w:rsidP="00323774">
+    <w:p w14:paraId="5567FC3C" w14:textId="3C37781C" w:rsidR="00686369" w:rsidRPr="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00323774">
+      <w:r w:rsidRPr="001E6130">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Tan has represented numerous clients in joint venture, M&amp;A and capital market transactions, primarily in Southeast Asia. Before joining Fangda, she practiced in the Singapore offices of several leading international law firms.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00323774" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="001E6130" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1656,281 +1674,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00766351"/>
+    <w:nsid w:val="046E213D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4ECC7E3E"/>
+    <w:tmpl w:val="04103106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03F03EA5"/>
+    <w:nsid w:val="04747591"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6960D34"/>
+    <w:tmpl w:val="BF824EF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="056D540B"/>
+    <w:nsid w:val="066033AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C02291D0"/>
+    <w:tmpl w:val="90FEF158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A434D0B"/>
+    <w:nsid w:val="085A08FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C82BE0A"/>
+    <w:tmpl w:val="F9BEB7DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BEA3498"/>
+    <w:nsid w:val="0D3721B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD76C400"/>
+    <w:tmpl w:val="27483FCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CCD3A45"/>
+    <w:nsid w:val="101B0DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06F66E8C"/>
+    <w:tmpl w:val="88082410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FA3154D"/>
+    <w:nsid w:val="14AD7357"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A73292D8"/>
+    <w:tmpl w:val="F648D7B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12C00FAC"/>
+    <w:nsid w:val="16E749C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB321A24"/>
+    <w:tmpl w:val="72A800A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17555A3A"/>
+    <w:nsid w:val="181E5AC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54326D8C"/>
+    <w:tmpl w:val="CE7618F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18372755"/>
+    <w:nsid w:val="20192156"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E25A2D3E"/>
+    <w:tmpl w:val="74ECF9AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D9B496E"/>
+    <w:nsid w:val="20B15CE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCF4FE92"/>
+    <w:tmpl w:val="FE9A0294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25014F3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DEE6AB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26065D7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E0E768A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1999,93 +2059,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="378642BA"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30667889"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43AA6626"/>
+    <w:tmpl w:val="5A2812EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38ED2BF9"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33545943"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="120A7D28"/>
+    <w:tmpl w:val="2BF475E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="349876C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F249A94"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36AD48D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D02A8F96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B2F4340"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1DA08A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2157,622 +2280,517 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BC41768"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BF32BB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D44FC6C"/>
+    <w:tmpl w:val="9E40A106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D2315D3"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C2F659F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AAAAC50"/>
+    <w:tmpl w:val="DACC48BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D3274C1"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53176B0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF6A229C"/>
+    <w:tmpl w:val="10B41840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E092744"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55112D05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E662C6DE"/>
+    <w:tmpl w:val="E6E47A7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ED107E3"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5557204F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7B670D4"/>
+    <w:tmpl w:val="355C61F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42212AF0"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57B760AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB321A24"/>
+    <w:tmpl w:val="2FE02B32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="435F5AB9"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D2E7FB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE2A7EDE"/>
+    <w:tmpl w:val="0A04A74A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54D4190D"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DC76DB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6B0BF50"/>
+    <w:tmpl w:val="D932E974"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A76285E"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="626337CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB1C2E58"/>
+    <w:tmpl w:val="6C186E42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EA23286"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67F45483"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="805EFB28"/>
+    <w:tmpl w:val="428A18E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61206539"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69A82D84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54F83B18"/>
+    <w:tmpl w:val="167AC6C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6322529F"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FAE48C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="206637C0"/>
+    <w:tmpl w:val="0AFCC43E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67CC45CF"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="702D399E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C12E80E8"/>
+    <w:tmpl w:val="1E82BE00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67E475F1"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="786A4BC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C02CA06"/>
+    <w:tmpl w:val="D0B681E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EC5425C"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78802AE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14DA32E8"/>
+    <w:tmpl w:val="12E2A750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74135FD7"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CA0519C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BD2F918"/>
+    <w:tmpl w:val="6E0E768A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75CC53E7"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E456C09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BBC65F0"/>
+    <w:tmpl w:val="3BAC886A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
-[...62 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="35"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2787,66 +2805,66 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
+    <w:rsid w:val="001E6130"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
-    <w:rsid w:val="00323774"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
@@ -4006,61 +4024,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00323774"/>
+    <w:rsid w:val="001E6130"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00323774"/>
+    <w:rsid w:val="001E6130"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4344,66 +4362,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97F32445-72D4-4E22-BAC2-45BE77FDF463}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39FC839C-8C60-4885-AE1F-3F7F3A43EBCB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>1</Pages>
   <Words>973</Words>
-  <Characters>5551</Characters>
+  <Characters>5549</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6511</CharactersWithSpaces>
+  <CharactersWithSpaces>6509</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>