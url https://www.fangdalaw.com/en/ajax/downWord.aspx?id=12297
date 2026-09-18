--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,209 +36,209 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0F9934EA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+          <w:p w14:paraId="2C4F11E8" w14:textId="791B4DE4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001E6130">
+            <w:r w:rsidRPr="000D42A9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SUYIN TAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="3CA387AA" w14:textId="77777777" w:rsidR="001E6130" w:rsidRPr="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+          <w:p w14:paraId="2B8DA7A8" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRPr="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001E6130">
+            <w:r w:rsidRPr="000D42A9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="68984D36" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+          <w:p w14:paraId="706EB16B" w14:textId="7465A3B5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E6130">
+            <w:r w:rsidRPr="000D42A9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E6130">
+            <w:r w:rsidRPr="000D42A9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E6130">
+            <w:r w:rsidRPr="000D42A9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Singapore</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="35D70342" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+          <w:p w14:paraId="6199424A" w14:textId="7A46421F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001E6130">
+            <w:r w:rsidRPr="000D42A9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5600 / +65 6859 6780</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="14A4D15F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+          <w:p w14:paraId="4F910ACA" w14:textId="7463AAB3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001E6130">
+            <w:r w:rsidRPr="000D42A9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>suyin.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2035425B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E6130" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="50C9991A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000D42A9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="363F715B" wp14:editId="021EF948">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61034B4B" wp14:editId="1DD480D8">
                   <wp:extent cx="1651000" cy="2142973"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -278,60 +278,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1200ED8D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001E6130" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2E989694" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="000D42A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001E6130">
+            <w:r w:rsidRPr="000D42A9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. TAN SPECIALIZES IN CROSS- BORDER M&amp;A AND PRIVATE EQUITY INVESTMENTS IN SOUTH EAST ASIA.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -391,51 +391,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D650DE8" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7915BD98" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -476,1007 +476,1007 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4043F0CF" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="08ECA0BC" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1E6A20" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="1E23DF50" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F2C746" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="3DE268C2" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PT Panca Amara Utama, an Indonesian petrochemical manufacturer, and the sponsor shareholders in the US$514 million project financing with Mitsubishi Corporation and the International Finance Corporation and the joint venture arrangements for the investment and development of the first ammonia manufacturing plant in Sulawesi, Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6FB694" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="1B0AA0DF" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Capital Diamond Star Group in its US$750 million food business joint venture with Mitsubishi Corporation in Myanmar and subsequent onshore and off-shore restructuring of the food business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DF29A9" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="1CC6E5C5" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PT Garuda Indonesia (Persero) Tbk., the Indonesian state-owned airline, in its US$850 million restructuring of outstanding financial obligations, included a consent solicitation and note repurchase of its outstanding floating rate notes through a Dutch auction process, the repurchase of outstanding commercial loans from existing commercial lenders under its outstanding aircraft finance leases through a Dutch auction process, the restructuring of payments and obligations under certain aircraft finance leases guaranteed and financed by the English, German and French export credit agencies and commercial lenders, and the restructuring of payment obligations with all creditors, including holders of its outstanding US- and Rupiah-denominated floating rate notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E53D1CE" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="77E71207" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PT Delta Dunia Property Tbk. (DELTA), an Indonesian trading company listed on the Indonesian stock exchange, and PT Bukit Makmur Mandiri Utama (BUMA), the second largest Indonesian mining services company in the US$850 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C314EFA" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="3C590D70" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Leveraged buyout of BUMA through a reverse takeover by DELTA on the Indonesian stock exchange. The leveraged buyout comprised, among others, a US$315 million Rule 144A and Regulation S offering by BUMA of 11.75% Guaranteed Senior Secured Notes due 2014, a US$250 million bridge loan facility arranged by Barclays Capital, Hong Kong branch, as lead arranger, and the US$540 million Rule 144A and Regulation S secondary share placement of existing shares of DELTA by its controlling shareholder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC51944" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="12B71280" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mizuho Asia Partners Ltd in its investment in California Fitness &amp; Yoga Centers, one of the largest Vietnamese health and fitness operators</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6F8B80" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="01C60475" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented J &amp; Partners Resources Limited, an Indonesian investment fund, in its US$220 million leveraged buyout of gold assets from Avocet Group Limited, a UK mining conglomerate, including a US$100 million secured acquisition financing facility with PT CIMB Niaga Tbk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED04A6D" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="5E8AEB9E" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Development Bank Ltd, the Chinese development bank, in a US$250 million secured term loan facility granted to the Ministry of Irrigation and the Ministry of Finance of the Republic of Sri Lanka for the construction of a hydro-electric power project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678B1F47" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="414FE06E" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guodian Environment and Technology Group Limited, the state-owned clean technology and renewable energy equipment manufacturer and service provider, in its partial privatization through a US$375 million initial public offering and listing on the Hong Kong stock exchange, including an international offering under Rule 144A and Regulation S of the US Securities Act</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA9D859" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="00793060" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SJVN Limited, India's state-owned hydroelectric company operating the 1,500 MW Nathpa Jakhri hydroelectric power station, India's largest hydroelectric power project, in its partial privatization through a US$250 million initial public offering on the Indian Stock Exchanges, which included an international offering under Rule 144A and Regulation S of the US Securities Act</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A55CEAF" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="4A281CC4" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SunEdison Inc. as Singapore counsel in its Chapter 11 bankruptcy-related restructuring and reorganization of its Singapore and Indian subsidiaries and affiliates</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC77BF8" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="3BBA90AA" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SunEdison Inc. as Singapore counsel in its restructuring and spin-off of its semiconductor business division and listing as SunEdison Semiconductor Ltd on the NASDAQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14ED96E3" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="109DF399" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SunEdison Semiconductor Ltd (a Singapore company) as Singapore counsel in its initial public offering on the NASDAQ and two follow-on US$300 million offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E9ED80" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="295408A3" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SunEdison Semiconductor Ltd as Singapore counsel in its announced US$683 million takeover by Global Wafers Inc. using an arrangement scheme under the Singapore Companies Act</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347A04D3" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="706892E8" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EA01A3F" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="31FAF1B5" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Panca Amara Utama（一家印度尼西亚石化产品制造公司）及其发起人股东参与向三菱公司和国际金融公司进行的5.14亿美元的融资项目，及在印度尼西亚苏拉威西岛投资建设第一座氨气生产厂的合资企业，该交易获2014年度亚太地区最佳石化交易奖。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C63E3A7" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="595E2179" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Diamond Star Group参与其与三菱公司在缅甸进行的7.5亿美元食品业务合资项目，以及后续该食品业务的境内外重组事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564FE04E" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="79B1A70F" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Garuda Indonesia (Persero) Tbk.（一家印度尼西亚国有航空公司）8.5亿美元金融债务重组项目提供法律服务，包括按照荷兰拍卖程序征求同意和回购未偿还的浮动利率票据，按照荷兰拍卖程序从现有商业贷方回购未偿还的飞机融资租赁贷款，由英国、德国和法国出口信贷机构和商业贷方担保和出资的的飞机融资租赁协议下的付款和债务重组，对所有债权人的付款义务重组，包括以美元和卢比计价的浮动利率票据持有人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3D381A" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="77FDC7B8" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Delta Dunia Property Tbk.(DELTA)，一家在印度尼西亚证券交易所上市的印度尼西亚贸易公司，以8.5亿美元杠杆收购PT Bukit Makmur Mandiri Utama (BUMA)，印度尼西亚第二大矿业服务公司。杠杆收购包括由BUMA根据美国证券法144A规定和S规则发行的3.15亿美元的2014年到期的11.75%保证优先担保票据，巴克莱作为牵头行安排的2.5亿美元过桥贷款以及由DELTA控股股东根据144A规定和S规则进行的5.4亿美元的DELTA现有股份的次</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>级股份配售。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133739BB" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="0FA43415" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mizuho Asia Partners Ltd参与其对越南最大的健康与健身运营商之一California Fitness &amp; Yoga Centers的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6EFBB8" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="1192D779" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>J&amp; Partners Resources Limited，一家印度尼西亚投资基金，以2.2亿美元从英国矿业集团Avocet Group Limited杠杆收购黄金资产，包括在PT CIMB Niaga Tbk获得的1亿美元的担保收购融资贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F92C01" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="02D2A315" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国家开发银行为斯里兰卡共和国灌溉部和农业部水力发电站建设提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿美元担保定期贷款项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305C0F7D" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="5615635A" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国电科技环保集团股份有限公司（一家国有清洁技术和可再生能源设备制造商及服务提供商），通过在香港联合交易所进行价值</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.75亿美元首次公开募股并上市进行部分私有化提供法律服务，其中包括根据美国证券法144A规定和S规则进行国际发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BB116D" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="7F6AC872" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SJVN Limited（一家印度国有水电公司，运营印度最大的水力发电项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1,500兆瓦的Nathpa Jakhri水电站）通过在印度证券交易所进行2.5亿美元首次公开募股进行部分私有化提供法律服务，其中包括根据美国证券法144A规定和S规则进行国际发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033F1D0E" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="2A548760" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Inc.在破产法第11章破产程序下涉及其新加坡和印度子公司及关联公司的重组和改组项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBFA8C5" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="16423548" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Inc.半导体业务部门的重组、分拆以及作为SunEdison Semiconductor Ltd在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11307F92" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="1A4BFCD9" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Semiconductor Ltd（一家新加坡半导体公司）在纳斯达克的首次公开募股以及后续两笔3亿美元的发行提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058CA4C9" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="763B58B5" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Semiconductor Ltd按照新加坡公司法下的安排计划以6.83亿美元被Global Wafers Inc.收购项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7205579C" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="524A73FE" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD07F1D" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="690A8AAF" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National University of Singapore, Dipl. PG (Singapore Law)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB56E11" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="7F974E39" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kings College London, LLM (International Business)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589501B3" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="7C6D1ADC" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kings College London, LLB (Hons)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E57599" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="362597B1" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26052352" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="069BDA40" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D27D9B4" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="5D3279A8" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553267DC" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="434B186E" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in England &amp; Wales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37651731" w14:textId="77777777" w:rsidR="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="733CCD56" w14:textId="77777777" w:rsidR="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3C37781C" w:rsidR="00686369" w:rsidRPr="001E6130" w:rsidRDefault="001E6130" w:rsidP="001E6130">
+    <w:p w14:paraId="5567FC3C" w14:textId="7E9E4D28" w:rsidR="00686369" w:rsidRPr="000D42A9" w:rsidRDefault="000D42A9" w:rsidP="000D42A9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E6130">
+      <w:r w:rsidRPr="000D42A9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Tan has represented numerous clients in joint venture, M&amp;A and capital market transactions, primarily in Southeast Asia. Before joining Fangda, she practiced in the Singapore offices of several leading international law firms.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="001E6130" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="000D42A9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1674,1182 +1674,1182 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="046E213D"/>
+    <w:nsid w:val="08EF583B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04103106"/>
+    <w:tmpl w:val="D8C80178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04747591"/>
+    <w:nsid w:val="0BFA1875"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF824EF4"/>
+    <w:tmpl w:val="724AEE48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="066033AB"/>
+    <w:nsid w:val="11BB56FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90FEF158"/>
+    <w:tmpl w:val="9EC8F51A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="085A08FC"/>
+    <w:nsid w:val="14A35586"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9BEB7DA"/>
+    <w:tmpl w:val="73982988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D3721B1"/>
+    <w:nsid w:val="19CC5644"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27483FCE"/>
+    <w:tmpl w:val="227EC34A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101B0DA8"/>
+    <w:nsid w:val="23203C40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88082410"/>
+    <w:tmpl w:val="967C87EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14AD7357"/>
+    <w:nsid w:val="2DDE56D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F648D7B4"/>
+    <w:tmpl w:val="59B8654A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16E749C5"/>
+    <w:nsid w:val="2E646A1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72A800A4"/>
+    <w:tmpl w:val="22009C9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="181E5AC0"/>
+    <w:nsid w:val="2E8727CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE7618F2"/>
+    <w:tmpl w:val="19486386"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20192156"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FEB1751"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74ECF9AC"/>
+    <w:tmpl w:val="0E1E0560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20B15CE3"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3299590F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE9A0294"/>
+    <w:tmpl w:val="202A5B86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25014F3B"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35537A35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DEE6AB8"/>
+    <w:tmpl w:val="1F80EF56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26065D7D"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37B25CC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E0E768A"/>
+    <w:tmpl w:val="3404FABC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30667889"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C4F701C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A2812EA"/>
+    <w:tmpl w:val="75CED3A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33545943"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F166BDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BF475E8"/>
+    <w:tmpl w:val="8C7E3A8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="349876C9"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="422C5703"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F249A94"/>
+    <w:tmpl w:val="43C4201C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36AD48D0"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43834E15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D02A8F96"/>
+    <w:tmpl w:val="D14C0326"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B2F4340"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43DD4902"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1DA08A8"/>
+    <w:tmpl w:val="9A38FA1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BF32BB1"/>
+    <w:nsid w:val="442A41D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E40A106"/>
+    <w:tmpl w:val="D9264580"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C2F659F"/>
+    <w:nsid w:val="48F80B88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DACC48BE"/>
+    <w:tmpl w:val="BBB2102C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53176B0E"/>
+    <w:nsid w:val="53B21611"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10B41840"/>
+    <w:tmpl w:val="048A5D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55112D05"/>
+    <w:nsid w:val="57B3441D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6E47A7A"/>
+    <w:tmpl w:val="9F96CD30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5557204F"/>
+    <w:nsid w:val="58BD1A5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="355C61F6"/>
+    <w:tmpl w:val="ECD89BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57B760AB"/>
+    <w:nsid w:val="5B65032F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FE02B32"/>
+    <w:tmpl w:val="DC02E414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D2E7FB4"/>
+    <w:nsid w:val="5D6F32EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A04A74A"/>
+    <w:tmpl w:val="45FE750C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DC76DB9"/>
+    <w:nsid w:val="5EEC5776"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D932E974"/>
+    <w:tmpl w:val="3404FABC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="626337CB"/>
+    <w:nsid w:val="601972A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C186E42"/>
+    <w:tmpl w:val="A830ADC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67F45483"/>
+    <w:nsid w:val="61D029BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="428A18E2"/>
+    <w:tmpl w:val="4E22FB9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69A82D84"/>
+    <w:nsid w:val="636C7B33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="167AC6C0"/>
+    <w:tmpl w:val="AEAA5064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FAE48C5"/>
+    <w:nsid w:val="63E64099"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AFCC43E"/>
+    <w:tmpl w:val="8D20A14E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="702D399E"/>
+    <w:nsid w:val="688E5954"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E82BE00"/>
+    <w:tmpl w:val="5524C71A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="786A4BC1"/>
+    <w:nsid w:val="68EC754A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0B681E2"/>
+    <w:tmpl w:val="7CD0BD74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78802AE2"/>
+    <w:nsid w:val="70B17B7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12E2A750"/>
+    <w:tmpl w:val="420631EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CA0519C"/>
+    <w:nsid w:val="7A7C2B44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E0E768A"/>
+    <w:tmpl w:val="730E55FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E456C09"/>
+    <w:nsid w:val="7FEE1AAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BAC886A"/>
+    <w:tmpl w:val="57FCF018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12">
-[...2 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="16">
-[...2 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18">
-[...26 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="28">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
+    <w:rsid w:val="000D42A9"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
-    <w:rsid w:val="001E6130"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
@@ -4024,61 +4024,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E6130"/>
+    <w:rsid w:val="000D42A9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001E6130"/>
+    <w:rsid w:val="000D42A9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4362,51 +4362,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39FC839C-8C60-4885-AE1F-3F7F3A43EBCB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40FE0423-9B01-4A14-B820-79F15599BA5E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>973</Words>
   <Characters>5549</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6509</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>