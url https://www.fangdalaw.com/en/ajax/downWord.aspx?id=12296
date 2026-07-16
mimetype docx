--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="79A5E7E0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="38FF1E88" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00071594" w:rsidP="00071594">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001336F4">
+            <w:r w:rsidRPr="00071594">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SUSIE SHI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6CBD6CFD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+          <w:p w14:paraId="706EB16B" w14:textId="2E432957" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00071594" w:rsidP="00071594">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001336F4">
+            <w:r w:rsidRPr="00071594">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3A0B266A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+          <w:p w14:paraId="6199424A" w14:textId="6195B197" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00071594" w:rsidP="00071594">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001336F4">
+            <w:r w:rsidRPr="00071594">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4275 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="58CD77C3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+          <w:p w14:paraId="4F910ACA" w14:textId="46CAD688" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00071594" w:rsidP="00071594">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001336F4">
+            <w:r w:rsidRPr="00071594">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>susie.shi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="27B3C50E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001336F4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="20E23A4D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00071594" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="369B6CD9" wp14:editId="2D5D4AF8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21E367F4" wp14:editId="4DD3ACFC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5D786A13" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001336F4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6E94EFBA" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00071594" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001336F4">
+            <w:r w:rsidRPr="00071594">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SUSIE SPECIALIZES IN MERGERS AND ACQUISITIONS, PRIVATE EQUITY INVESTMENTS, JOINT VENTURES, OUTBOUND INVESTMENTS, FOREIGN DIRECT INVESTMENTS AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A560E87" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="33AD4BA4" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1042 +438,1042 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CAC597" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="3E3E46B8" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033FA3AD" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="0B20C0DF" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C975819" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="200466FC" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pirelli S.p.A. in connection with its integration with ChemChina</w:t>
       </w:r>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s subsidiaries, its various investments in China, and general corporate matters in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B12CF56" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="5BF4BE07" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DiaSys Diagnostic System GmbH, a German based multinational company which specializes in the development and manufacturing of diagnostic system solutions, and certain other minority shareholders in the sale of their minority equity interest in two Chinese JVs to Leadman, an A-share listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D993F7" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="646F85A4" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Innovate Corp., a NYSE listed investment company, in the sale of its minority equity interest in HMN International Co, Limited to various entities under Hengtong Group Co., Ltd., an A-share listed company focused on the telecommunication sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0FF2C2" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="7AC2B3DE" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Jianyin Investment Ltd., a state-owned Chinese investment company, in its sale of it its controlling interest in SGD Pharma, a leading global manufacturer of primary glass packaging for the pharmaceutical industry headquartered in France, to a European private equity firm PAI Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03950363" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="0B7A68CA" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MSU S.A., one of the largest agricultural companies in Argentina, in its 100% acquisition of Oro Esperanza Agro S.A (controlled by Chongqing Grain Group Co.,Ltd.) through tender procedures with Chongqing United Assets and Equity Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB8F016" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="60EEE1C1" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Manbang Group, the largest truck matching platform in China, in its strategic investment in Truckpad Tecnologia e Log</w:t>
       </w:r>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>stica S.A., one of the leading truck platforms in the Latin America region</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF6EBE2" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="5A790937" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two potential private equity firms as a consortium in participating in the auction sale of the China assets of Mundipharma International Ltd., a global pharmaceutical company owned by the Sackler family</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE74A95" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="6835390F" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nexelis Laboratories, a Canadian CRO company, in its proposed strategic collaboration with JOINN Laboratories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B9EF00" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="6165D813" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mylan N.V., as its PRC counsel, in its combination with Upjohn, the off-patent branded and generic established medicines business of Pfizer Inc. so as to create a new global pharmaceutical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B52CB9D" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="10738244" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global pharmaceutical company in its proposed strategic alliance with a leading pharmaceutical group in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A80E57B" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="6692CB3F" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented IntelliCentrics Global Holdings Ltd., one of the North America's largest and most trusted provider of healthcare vendor credentialing services, in its formation of an equity joint venture with James Li in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4340A9D9" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="2B3103B9" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented IntelliCentrics Global Holdings Ltd. in its global offering and listing on the Main Board of the Stock Exchange of Hong Kong Limited as its PRC legal counsel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DB2798" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="4332E8AB" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XJ Capital in its proposed acquisition of a global medical equipment manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169C211F" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="018069C9" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major PRC state-owned company in its proposed acquisition of a European medical device company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CB8442" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="19A92533" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading private equity fund in its proposed acquisition of certain businesses from a computer software technology corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C56583" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="48491083" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC PE as the lead investor in its equity investment in the precision medicine business of 3D Medicines (3DMed), one of the first companies to provide oncology precision medical testing services in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AE51D4" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="55EE0725" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse Capital as the lead investor in its equity investment in the Series B financing of Hemo Bioengineering, a Singapore-based medical device company with a focus on treating stroke patients.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4D650C" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="38FA5701" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huaxing Growth Capital as one of the co-lead investors in its participation in the series A round of financing in Shandong Weigao Interventional Medical Technology Co., Ltd. As a subsidiary of the Weigao Group, Weigao Jieru is committed to the R&amp;D, production and sales of interventional medical devices in the field of vascular, neuro and peripheral.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C67C92" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="6B5DCB90" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shunwei Capital in its investment in the series A financing of Healife Group, one of China's leading professional conference organizer specialized in medical academic conferences and healthcare events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A5A73A" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="508FC22B" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its formation of an equity joint venture with Accenture where Alibaba and Accenture will join forces in the business of SaaS with special focus on consumer goods new retail, commuting and digital energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A4D5AA" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="235E0B6F" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Didi Chuxing in its acquisition of Uber China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D673D9" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="13996413" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese state-owned enterprise in its proposed sale of two factories in Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BBB57B" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="1207DDB3" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese company in its proposed sale of its shares in a German listed company to one of the world's leading automobile manufacturers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034D104C" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="05B13C20" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading German thin film photovoltaic company in its proposed joint venture with a major PRC state-owned company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496DD545" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="3D1EED4D" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various foreign companies in forming joint ventures in China with their Chinese partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3487C11B" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="739E1F4C" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China International Capital Corporation in the Series D financing of WorkTrans led by Tencent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4759EEF0" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="23EC03D5" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its RMB 3 billion strategic investment in Shenzhou Zhuanche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266784B7" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="5D7A3AF1" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented RC Semi-Holdings, an investment platform under CITIC Capital, in its investments in various companies engaged in semiconductor industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3883FBE4" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="3369D893" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC Capital (as the lead investor) in its investment in the series A financing of Feipeng (Aerospace Times Feipeng Co., Ltd.), involving an aggregate transaction price of RMB 300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF5232A" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="1747410F" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various venture capital and private equity funds in their equity investments and sales, including but not limited to Warburg Pincus, Yunfeng Capital, CPE, China Media Capital, Shunwei Capital, XJ Capital, CITIC Capital, Trustbridge Partners, China Growth Capital, and IDG Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A08F19" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="58D32527" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158B72FB" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="07BC7401" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor, University of Sydney, Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FE4413" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="651B93B0" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bachelor of Laws, Southwest University of Political Science &amp; Law, China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFAC3F6" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="46630462" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473932C3" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="430855F7" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in California</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4F0579" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="541C30BB" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New South Wales (Australia)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3229FF" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="27FEA301" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B46066" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="48629367" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A744BCE" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="7E118692" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158B821F" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="4E2ECE71" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487B59DC" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="5FF1D6E4" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Japanese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4B2AD9" w14:textId="77777777" w:rsidR="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="0CCB7A35" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="31B7C6D0" w:rsidR="00686369" w:rsidRPr="001336F4" w:rsidRDefault="001336F4" w:rsidP="001336F4">
+    <w:p w14:paraId="5567FC3C" w14:textId="751C0231" w:rsidR="00686369" w:rsidRPr="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001336F4">
+      <w:r w:rsidRPr="00071594">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Ms. Shi worked at Ashurst Australia and IBM Australia.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="001336F4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00071594" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1671,260 +1671,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F909D8"/>
+    <w:nsid w:val="068C4C88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53F8D4E2"/>
+    <w:tmpl w:val="9D182888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EBF629B"/>
+    <w:nsid w:val="06DA1BD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17742F60"/>
+    <w:tmpl w:val="4496C10A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CF64296"/>
+    <w:nsid w:val="08501C4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C96CC906"/>
+    <w:tmpl w:val="AD2863F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EB962EB"/>
+    <w:nsid w:val="09F060E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFBC48EA"/>
+    <w:tmpl w:val="A3D46EC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21DD5EE6"/>
+    <w:nsid w:val="0F9F767A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6922D55C"/>
+    <w:tmpl w:val="DFF2DF1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23884252"/>
+    <w:nsid w:val="113309E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D92282BE"/>
+    <w:tmpl w:val="29D2CFB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24766BDA"/>
+    <w:nsid w:val="117C6D7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="671AB5F2"/>
+    <w:tmpl w:val="DB340B8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="263B5850"/>
+    <w:nsid w:val="11B90B42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0C06296"/>
+    <w:tmpl w:val="5DE44D32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A083608"/>
+    <w:nsid w:val="154E7DDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E382B3E6"/>
+    <w:tmpl w:val="06FC7598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D723873"/>
+    <w:nsid w:val="1C243F80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5060F4CE"/>
+    <w:tmpl w:val="500AFC7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CBC7CDC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7F48852"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F180D0E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FB434AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="219E58CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9629FB4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22136E0B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25E8886C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C2252A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E926AEA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CE101A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B6E91EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D734435"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A20E488"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1993,973 +2140,826 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FB9058B"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30740F1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDC26F42"/>
+    <w:tmpl w:val="9D182888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="378F1B3C"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FE5702C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76BEE96C"/>
+    <w:tmpl w:val="E112E9F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B6252F4"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="415C30E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1264546"/>
+    <w:tmpl w:val="4B36EEBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B6306B0"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="473468BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3529968"/>
+    <w:tmpl w:val="11B844EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3F6E1261"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F9557AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3049122"/>
+    <w:tmpl w:val="2D684BA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="407A5955"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53676B61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C278F224"/>
+    <w:tmpl w:val="05AE1D6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42306231"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57B16B98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9A0B5F8"/>
+    <w:tmpl w:val="3AAAEA0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42CD7767"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="586E3226"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F092BB50"/>
+    <w:tmpl w:val="6E646DFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45226E44"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ACF0EE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="902EB5B0"/>
+    <w:tmpl w:val="FDD0A1C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45286059"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F237FC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="666CB0DC"/>
+    <w:tmpl w:val="6EF2976E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45D23E0A"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="617B73BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87BE07E2"/>
+    <w:tmpl w:val="78A844AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49300D99"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="623600B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50C64920"/>
+    <w:tmpl w:val="1D3E18AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C604FAB"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63D228C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8062BB40"/>
+    <w:tmpl w:val="31D40C88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDB349C"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66A04B3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90F47FAE"/>
+    <w:tmpl w:val="6414E8DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E1C46CC"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66D704F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="592C3F6C"/>
+    <w:tmpl w:val="D4D818C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50727B49"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="671A1830"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4A2DDE8"/>
+    <w:tmpl w:val="11D2FFEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50C85235"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70524365"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4A2DDE8"/>
+    <w:tmpl w:val="A6AEFE0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51A55FE0"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70AC4B42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85F6AFDE"/>
+    <w:tmpl w:val="E4BCB972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="560F48D2"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78884095"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CB05DD4"/>
+    <w:tmpl w:val="92C2AA14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AA11A84"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78C976B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02607F1E"/>
+    <w:tmpl w:val="6A886534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ADB4A6F"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79E650D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B7865DE"/>
+    <w:tmpl w:val="329C19FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D4D2965"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C021D02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D35895CC"/>
+    <w:tmpl w:val="13FCF51E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D683971"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DCA7772"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00145FDC"/>
+    <w:tmpl w:val="D6CE53DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="6">
-[...8 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="10">
-[...35 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23">
-[...55 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
+    <w:rsid w:val="00071594"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
-    <w:rsid w:val="001336F4"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
@@ -4141,61 +4141,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001336F4"/>
+    <w:rsid w:val="00071594"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001336F4"/>
+    <w:rsid w:val="00071594"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4479,51 +4479,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C98C555-26D7-414A-A22E-A7948C0040AA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8EE804C-9183-4089-A6B3-1A611EB01DAE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>925</Words>
   <Characters>5273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6186</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>