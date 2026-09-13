--- v1 (2026-07-16)
+++ v2 (2026-09-13)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="38FF1E88" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00071594" w:rsidP="00071594">
+          <w:p w14:paraId="2C4F11E8" w14:textId="25C6F42B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00071594">
+            <w:r w:rsidRPr="00F0754B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SUSIE SHI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2E432957" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00071594" w:rsidP="00071594">
+          <w:p w14:paraId="706EB16B" w14:textId="5C91D7A2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00071594">
+            <w:r w:rsidRPr="00F0754B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6195B197" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00071594" w:rsidP="00071594">
+          <w:p w14:paraId="6199424A" w14:textId="620A3CAA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00071594">
+            <w:r w:rsidRPr="00F0754B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4275 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="46CAD688" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00071594" w:rsidP="00071594">
+          <w:p w14:paraId="4F910ACA" w14:textId="3DC6254B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00071594">
+            <w:r w:rsidRPr="00F0754B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>susie.shi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="20E23A4D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00071594" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="057E3114" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F0754B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21E367F4" wp14:editId="4DD3ACFC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="552D7985" wp14:editId="530A950E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6E94EFBA" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00071594" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7591786C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F0754B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00071594">
+            <w:r w:rsidRPr="00F0754B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>SUSIE SPECIALIZES IN MERGERS AND ACQUISITIONS, PRIVATE EQUITY INVESTMENTS, JOINT VENTURES, OUTBOUND INVESTMENTS, FOREIGN DIRECT INVESTMENTS AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AD4BA4" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="56A65396" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1042 +438,1042 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3E46B8" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="0A39A963" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B20C0DF" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="3D6A9519" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="200466FC" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="1AB8EF1E" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pirelli S.p.A. in connection with its integration with ChemChina</w:t>
       </w:r>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s subsidiaries, its various investments in China, and general corporate matters in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF4BE07" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="59543E4A" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DiaSys Diagnostic System GmbH, a German based multinational company which specializes in the development and manufacturing of diagnostic system solutions, and certain other minority shareholders in the sale of their minority equity interest in two Chinese JVs to Leadman, an A-share listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646F85A4" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="52062DE6" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Innovate Corp., a NYSE listed investment company, in the sale of its minority equity interest in HMN International Co, Limited to various entities under Hengtong Group Co., Ltd., an A-share listed company focused on the telecommunication sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC2B3DE" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="50AE9B4E" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Jianyin Investment Ltd., a state-owned Chinese investment company, in its sale of it its controlling interest in SGD Pharma, a leading global manufacturer of primary glass packaging for the pharmaceutical industry headquartered in France, to a European private equity firm PAI Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7A68CA" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="252213F6" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MSU S.A., one of the largest agricultural companies in Argentina, in its 100% acquisition of Oro Esperanza Agro S.A (controlled by Chongqing Grain Group Co.,Ltd.) through tender procedures with Chongqing United Assets and Equity Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60EEE1C1" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="136627F4" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Manbang Group, the largest truck matching platform in China, in its strategic investment in Truckpad Tecnologia e Log</w:t>
       </w:r>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>stica S.A., one of the leading truck platforms in the Latin America region</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A790937" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="08A1B7FC" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two potential private equity firms as a consortium in participating in the auction sale of the China assets of Mundipharma International Ltd., a global pharmaceutical company owned by the Sackler family</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6835390F" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="0AB7D70A" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nexelis Laboratories, a Canadian CRO company, in its proposed strategic collaboration with JOINN Laboratories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6165D813" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="3F2D4979" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mylan N.V., as its PRC counsel, in its combination with Upjohn, the off-patent branded and generic established medicines business of Pfizer Inc. so as to create a new global pharmaceutical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10738244" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="01AAF42B" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global pharmaceutical company in its proposed strategic alliance with a leading pharmaceutical group in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6692CB3F" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="7B2ABBA8" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented IntelliCentrics Global Holdings Ltd., one of the North America's largest and most trusted provider of healthcare vendor credentialing services, in its formation of an equity joint venture with James Li in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3103B9" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="1B2D99CF" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented IntelliCentrics Global Holdings Ltd. in its global offering and listing on the Main Board of the Stock Exchange of Hong Kong Limited as its PRC legal counsel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4332E8AB" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="48AC93BF" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XJ Capital in its proposed acquisition of a global medical equipment manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018069C9" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="6745963F" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major PRC state-owned company in its proposed acquisition of a European medical device company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A92533" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="0C5D7890" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading private equity fund in its proposed acquisition of certain businesses from a computer software technology corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48491083" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="1DA1C02F" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC PE as the lead investor in its equity investment in the precision medicine business of 3D Medicines (3DMed), one of the first companies to provide oncology precision medical testing services in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EE0725" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="789A38CC" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse Capital as the lead investor in its equity investment in the Series B financing of Hemo Bioengineering, a Singapore-based medical device company with a focus on treating stroke patients.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FA5701" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="6EFE78C7" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huaxing Growth Capital as one of the co-lead investors in its participation in the series A round of financing in Shandong Weigao Interventional Medical Technology Co., Ltd. As a subsidiary of the Weigao Group, Weigao Jieru is committed to the R&amp;D, production and sales of interventional medical devices in the field of vascular, neuro and peripheral.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5DCB90" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="05F3335B" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shunwei Capital in its investment in the series A financing of Healife Group, one of China's leading professional conference organizer specialized in medical academic conferences and healthcare events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508FC22B" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="17B614C9" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its formation of an equity joint venture with Accenture where Alibaba and Accenture will join forces in the business of SaaS with special focus on consumer goods new retail, commuting and digital energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235E0B6F" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="3D1A633B" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Didi Chuxing in its acquisition of Uber China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13996413" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="4EC3AA32" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese state-owned enterprise in its proposed sale of two factories in Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1207DDB3" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="08EF43DD" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese company in its proposed sale of its shares in a German listed company to one of the world's leading automobile manufacturers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B13C20" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="6D805830" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading German thin film photovoltaic company in its proposed joint venture with a major PRC state-owned company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1EED4D" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="52913976" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various foreign companies in forming joint ventures in China with their Chinese partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739E1F4C" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="62AAC4F3" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China International Capital Corporation in the Series D financing of WorkTrans led by Tencent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EC03D5" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="0A67FE85" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its RMB 3 billion strategic investment in Shenzhou Zhuanche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7A3AF1" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="541EFD1B" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented RC Semi-Holdings, an investment platform under CITIC Capital, in its investments in various companies engaged in semiconductor industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3369D893" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="09F34EF7" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC Capital (as the lead investor) in its investment in the series A financing of Feipeng (Aerospace Times Feipeng Co., Ltd.), involving an aggregate transaction price of RMB 300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1747410F" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="1C639E0E" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various venture capital and private equity funds in their equity investments and sales, including but not limited to Warburg Pincus, Yunfeng Capital, CPE, China Media Capital, Shunwei Capital, XJ Capital, CITIC Capital, Trustbridge Partners, China Growth Capital, and IDG Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D32527" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="1C1E41FC" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BC7401" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="490EF78C" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor, University of Sydney, Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651B93B0" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="50FBD6D0" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bachelor of Laws, Southwest University of Political Science &amp; Law, China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46630462" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="643DFF0F" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430855F7" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="671D2D85" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in California</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541C30BB" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="4900F558" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New South Wales (Australia)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FEA301" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="19A75553" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48629367" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="569F3BA5" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E118692" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="22C3E2C9" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2ECE71" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="2810337A" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF1D6E4" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="7FC77511" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Japanese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCB7A35" w14:textId="77777777" w:rsidR="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="0A665EBE" w14:textId="77777777" w:rsidR="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="751C0231" w:rsidR="00686369" w:rsidRPr="00071594" w:rsidRDefault="00071594" w:rsidP="00071594">
+    <w:p w14:paraId="5567FC3C" w14:textId="144D642F" w:rsidR="00686369" w:rsidRPr="00F0754B" w:rsidRDefault="00F0754B" w:rsidP="00F0754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071594">
+      <w:r w:rsidRPr="00F0754B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Ms. Shi worked at Ashurst Australia and IBM Australia.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00071594" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F0754B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1671,1288 +1671,1287 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="068C4C88"/>
+    <w:nsid w:val="00612B36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D182888"/>
+    <w:tmpl w:val="C904532C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06DA1BD6"/>
+    <w:nsid w:val="05CC24FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4496C10A"/>
+    <w:tmpl w:val="29A630A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08501C4D"/>
+    <w:nsid w:val="102478C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD2863F8"/>
+    <w:tmpl w:val="43A817AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09F060E1"/>
+    <w:nsid w:val="1B1F30C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3D46EC0"/>
+    <w:tmpl w:val="D4987F72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F9F767A"/>
+    <w:nsid w:val="1D0F7907"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFF2DF1C"/>
+    <w:tmpl w:val="14F8F41E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="113309E9"/>
+    <w:nsid w:val="1D3F34F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29D2CFB4"/>
+    <w:tmpl w:val="9ABEDB98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="117C6D7A"/>
+    <w:nsid w:val="1F6765C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB340B8C"/>
+    <w:tmpl w:val="DBCA8E48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11B90B42"/>
+    <w:nsid w:val="231E78B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DE44D32"/>
+    <w:tmpl w:val="92263EE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="154E7DDD"/>
+    <w:nsid w:val="250E4D4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06FC7598"/>
+    <w:tmpl w:val="A68AAEA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C243F80"/>
+    <w:nsid w:val="253777F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="500AFC7E"/>
+    <w:tmpl w:val="5F3E3522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CBC7CDC"/>
+    <w:nsid w:val="2B744109"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7F48852"/>
+    <w:tmpl w:val="362493AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F180D0E"/>
+    <w:nsid w:val="2DFD7BEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FB434AE"/>
+    <w:tmpl w:val="F01025B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="219E58CC"/>
+    <w:nsid w:val="2E4C43E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9629FB4"/>
+    <w:tmpl w:val="2B26D018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22136E0B"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30F02B59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25E8886C"/>
+    <w:tmpl w:val="3EA0D3A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C2252A5"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="330E4F73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E926AEA"/>
+    <w:tmpl w:val="03D0B2C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CE101A4"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3487505B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B6E91EC"/>
+    <w:tmpl w:val="AA609E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D734435"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41C5633C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A20E488"/>
+    <w:tmpl w:val="B0BCBE02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="30740F1A"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="443970F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D182888"/>
+    <w:tmpl w:val="8EE2F4B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FE5702C"/>
+    <w:nsid w:val="46CD6E95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E112E9F4"/>
+    <w:tmpl w:val="C9706EF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="415C30E2"/>
+    <w:nsid w:val="507B45A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B36EEBA"/>
+    <w:tmpl w:val="BE0C6FC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="473468BD"/>
+    <w:nsid w:val="50CA2CDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11B844EE"/>
+    <w:tmpl w:val="43AED48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F9557AC"/>
+    <w:nsid w:val="5A250BC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D684BA2"/>
+    <w:tmpl w:val="477CB886"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53676B61"/>
+    <w:nsid w:val="5AE71EEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05AE1D6C"/>
+    <w:tmpl w:val="9E886F14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57B16B98"/>
+    <w:nsid w:val="5C211C0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AAAEA0E"/>
+    <w:tmpl w:val="F01025B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="586E3226"/>
+    <w:nsid w:val="5C3D46E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E646DFE"/>
+    <w:tmpl w:val="187221DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ACF0EE2"/>
+    <w:nsid w:val="5DE86810"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDD0A1C0"/>
+    <w:tmpl w:val="1E84F686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F237FC8"/>
+    <w:nsid w:val="5E7E4F72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EF2976E"/>
+    <w:tmpl w:val="5E067950"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="617B73BD"/>
+    <w:nsid w:val="60D63F76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78A844AA"/>
+    <w:tmpl w:val="BEFAFADC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="623600B3"/>
+    <w:nsid w:val="61C3517D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D3E18AA"/>
+    <w:tmpl w:val="D9FE5DC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63D228C1"/>
+    <w:nsid w:val="64165CB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31D40C88"/>
+    <w:tmpl w:val="4142D87C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66A04B3F"/>
+    <w:nsid w:val="64B959F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6414E8DA"/>
+    <w:tmpl w:val="76F2B872"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66D704F9"/>
+    <w:nsid w:val="69F94A4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4D818C2"/>
+    <w:tmpl w:val="DD4EB60E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="671A1830"/>
+    <w:nsid w:val="6BA2678A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11D2FFEC"/>
+    <w:tmpl w:val="46FA7876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70524365"/>
+    <w:nsid w:val="721D15F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6AEFE0A"/>
+    <w:tmpl w:val="7FD444EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70AC4B42"/>
+    <w:nsid w:val="72876721"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4BCB972"/>
+    <w:tmpl w:val="FBBCDEC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78884095"/>
+    <w:nsid w:val="72CA00D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92C2AA14"/>
+    <w:tmpl w:val="9DC652D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78C976B7"/>
+    <w:nsid w:val="7A735451"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A886534"/>
+    <w:tmpl w:val="14A0BAFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79E650D6"/>
+    <w:nsid w:val="7ACC3D93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="329C19FA"/>
+    <w:tmpl w:val="FA8091E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C021D02"/>
+    <w:nsid w:val="7C3147D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13FCF51E"/>
+    <w:tmpl w:val="F2B4875E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DCA7772"/>
+    <w:nsid w:val="7FC03AED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6CE53DA"/>
+    <w:tmpl w:val="FA8EBD2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="9">
-[...8 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13">
-[...11 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="19">
-[...23 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="28">
-[...40 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
-    <w:rsid w:val="00071594"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
@@ -3047,50 +3046,51 @@
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
+    <w:rsid w:val="00F0754B"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -4141,61 +4141,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00071594"/>
+    <w:rsid w:val="00F0754B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00071594"/>
+    <w:rsid w:val="00F0754B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4479,51 +4479,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8EE804C-9183-4089-A6B3-1A611EB01DAE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D11F6397-76A3-46C6-A989-36F46D82F7C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>925</Words>
   <Characters>5273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6186</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>