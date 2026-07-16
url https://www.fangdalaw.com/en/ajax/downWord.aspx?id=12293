--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,227 +36,227 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4BCA5659" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5E2D6FFA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="000F23F6">
+            <w:r w:rsidRPr="00250EBD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>STEPHEN LIN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="6590AE74" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRPr="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+          <w:p w14:paraId="43060F64" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRPr="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="000F23F6">
+            <w:r w:rsidRPr="00250EBD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F23F6">
+            <w:r w:rsidRPr="00250EBD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F23F6">
+            <w:r w:rsidRPr="00250EBD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7A818CE0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+          <w:p w14:paraId="706EB16B" w14:textId="5A895AD9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F23F6">
+            <w:r w:rsidRPr="00250EBD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (PRC)</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F23F6">
+            <w:r w:rsidRPr="00250EBD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F23F6">
+            <w:r w:rsidRPr="00250EBD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="57066D6D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+          <w:p w14:paraId="6199424A" w14:textId="626F29C5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="000F23F6">
+            <w:r w:rsidRPr="00250EBD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1101 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2CA0D8C6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+          <w:p w14:paraId="4F910ACA" w14:textId="5DA25CD5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="000F23F6">
+            <w:r w:rsidRPr="00250EBD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>slin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="34546FD5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000F23F6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0D5216DF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00250EBD" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="265302CA" wp14:editId="2187398B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21442BED" wp14:editId="36430046">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,103 +296,103 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3792C8FA" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRPr="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="007177F3">
+          <w:p w14:paraId="25FFE2E3" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRPr="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="000F23F6">
+            <w:r w:rsidRPr="00250EBD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LIN HEADS FANGDA</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F23F6">
+            <w:r w:rsidRPr="00250EBD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F23F6">
+            <w:r w:rsidRPr="00250EBD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S REAL ESTATE AND CONSTRUCTION TEAM.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="149CBE4D" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRPr="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="007177F3">
+          <w:p w14:paraId="4FBADCC9" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRPr="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F23F6">
+            <w:r w:rsidRPr="00250EBD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>HE SPECIALIZES IN REAL ESTATE TRANSACTIONS, COMMERCIAL LEASING, CONSTRUCTION; INVESTMENT IN, OPERATION AND MANAGEMENT OF ENERGY AND INFRASTRUCTURE FACILITIES, AND CHINESE COMPANIES GOING-GLOBAL STRATEGIES. STEPHEN IS RECOGNIZED BY CHAMBERS AND PARTNERS AND ASIALAW PROFILES AS A LEADING LAWYER IN THE REAL ESTATE, INFRASTRUCTURE AND CONSTRUCTION SECTORS.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="6"/>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2B346894" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009465FB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4D2641E5" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -451,51 +451,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206B8577" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="77201163" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -536,2137 +536,2137 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2DA2B4" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="71DD57C6" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6346AD" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000F23F6">
+    <w:p w14:paraId="7A5DE2DC" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real estate transactions and commercial leasing projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1570E2" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="7D90B43C" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tishman Speyer on its sale of a Chengdu retail property to a joint venture by ARA and CICC Capital, its disposal of Shanghai New Bond and Jiangwan properties and its mixed-use property joint development project in Changning, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05588359" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="5130F194" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield on its acquisition and disposal of office and retail properties in China, including its acquisition of a large mixed-use project located in Huangpu, Shanghai,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> its acquisition of a set of five malls from joint ventures invested by the Abu Dhabi Investment Authority (ADIA), and investment platform on multi-family project;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06151A65" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="165E62D2" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Warburg Pincus in connection with its property investment projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C27074" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="1602CC7E" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kerry Properties in connection with its acquisition, disposal, development and financing of real estate projects in Shanghai and other cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DA2AAE" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="342953CF" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Softbank on its investment in Beike and Ziroom;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1BC045" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="586B3B34" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gaw Capital on its acquisition and disposal of commercial properties, and industrial and life science parks in Shanghai and other cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BF5274" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="35DA241D" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC on its investment in commercial and industrial properties in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315D2886" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="44AD3AD3" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG on its re-investment into Wanda Commercial Management Group;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0601C91A" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="35DBED50" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VISEEN in connection with its formation of a private fund with CPIC to acquire four industrial parks in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECC4BC4" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="6F43A267" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hongkong Land in connection with its development, acquisition, operation and management of commercial properties in Beijing and Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DDCB08" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="03D2751C" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ant Finance in connection with its joint venture with Fosun to develop a mix-use property located near the Bund, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004C6B04" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="4FECC6EA" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Enterprises on forming a consortium with Shun Tak Holdings to acquire the Shanghai Suhe Bay mixed-use development project from China OCT;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31419388" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="30D9CBE7" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New World Development and Chow Tai Fook on development of a commercial property in Qianhai, Shenzhen and relevant asset disposition matters;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5463D993" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="535C3DF2" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Citirealty on its purchasing a substantial part of Citigroup Tower in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E061BBB" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="5F34E8A2" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novartis on its joint venture development with ESR of a life science park in Zhangjiang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D80C0BE" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="6C882A61" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BeOne Medicines on its joint venture development with Gaoyue/Hillhouse of a life science park in Zhangjiang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64158AAF" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="1A10B40D" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CSI Group in connection with its sale of the Platinum and the International Capital Plaza in Shanghai to ARA, its acquisition of the retail podium of the Shanghai Richgate from Carlyle, and its acquisition of a villa project in Zhaoxiang, Shanghai from CapitaLand;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557404FA" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="61F19443" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gopher Asset on its acquisition of a residential parcel in Xuhui, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4425CE" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="00DE2BE3" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BM International on its acquisition of a hotel and office complex in Pudong, Shanghai, including Four Seasons Hotel and Four Seasons Place;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC46C8F" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="29CC6BFA" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fung Group on its sale of interest in a large-scale residential project in Panyu, Guangzhou to CapitaLand;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6122386E" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="7A269F71" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sino-Ocean in connection with its acquisition of a residential project in Sanya, Hainan Province;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656DC6C1" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="7CD03CDB" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JPMorgan in connection with its acquisition of interest in a green field office/commercial property development project in Shanghai, and its lease of office premises in Shanghai Centre and internet datacenter facilities;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CCE51D" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="027D8263" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">GuocoLand in connection with its investment in and development of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>18 Steps</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex project in Chongqing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDC2EEE" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="6EB37959" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Expo Development Group on an office/retail cooperation development project located in the Urban Best Practices Area in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DB8CB4" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="75974143" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shui On Group in connection with its sale of the whole building of the second phase of Zhonghui Plaza in Chengdu to Ping An Insurance Group;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7389D131" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="69FDF077" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Owner of The Center on the sale of the building to China Pacific Life Insurance Group;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627DE675" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="082C05B4" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone on the leasing of its mixed-use property in Minhang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E16B6E6" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="037A0F32" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nan Fung Group in connection with its lease of Nan Fung BM Tower to WPP Group entities for over 20 floors;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BA9597" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="060450B4" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike in connection with a built-to-suit headquarter project located in Jiang Wan New Town, Shanghai and developed by Tishman Speyer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A016925" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="17E99DAB" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Philips in connection with its built-to-suit headquarter project located in Jing</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an District, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677CC5F1" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="084EF172" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baxter on its lease of Suzhou R&amp;D Center in Suzhou Industrial Park;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748FED02" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="21FC0BC8" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Starbucks on its ultra-premium Starbucks Reserve Roastery in Shanghai as the first Roastery store outside of the United States;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9310D8" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="3D0DC138" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Centre in leasing matters of office, retail and serviced apartments;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64086CA0" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="1573F7AE" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple investors and developers on their acquisition and disposition, set-up of investment platform, development management, asset management, construction and leasing of logistics and industrial properties throughout China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6824A43F" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="6F002270" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investors on debt restructuring and auction deals in relation to distressed assets in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300F8A2B" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="3B07E53D" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple clients on build-to-suit (BTS) projects for office, manufacturing, R&amp;D, logistics and warehousing, and educational and healthcare premises.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFB00AB" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000F23F6">
+    <w:p w14:paraId="22C81B70" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Infrastructure projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEFC3AE" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="235750F3" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The first batch China Infrastructure REITs involving logistics and IDC assets;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C60E2C3" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="01D4A6CD" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple investors on acquisition, construction and operation of internet datacenter (IDC) and CHP energy facilities;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA6EA4F" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="34C90626" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple investors on development, construction and operation of liquefied natural gas (LNG) terminals, pipelines and related terminal use arrangement;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E084066" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="174B46F4" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Buyer side consortium on its acquisition from Jiangsu Shagang Group of Global Switch, a leading provider of large-scale, network-dense data centers in Europe and Asia-Pacific;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B67CF0" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="28E0B267" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple Chinese EV manufacturers on their going-global projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC66D07" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="13CABE18" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Electric in connection with its investment in and operation of municipal infrastructure facilities and PPP projects in China and other countries;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DC42E4" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="1D97E790" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>THi Holding Group on its greenfield industrial park investment projects in UAE and Saudi Arabia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033BCFAE" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="446303F3" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Taiyuan Iron &amp; Steel Group on establishment of joint ventures in Singapore and Indonesia to invest in and construct a ferronickel processing project as well as steam provision facilities, LNG import facilities, gas-fired power plant, and a 50,000 metric ton deep-water jetty in Central Sulawesi, Indonesia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562E5DB7" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="4CAF7237" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orient International Holding on investment in a fish processing plant and a surrounding industrial park in Africa;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDC72AA" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="2C82F304" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Covanta Energy in connection with its investment portfolio of power generation and energy-from-waste facilities in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B198299" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="03873B8E" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR in connection with its rooftop photovoltaic investment projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6B1356" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="2552FB55" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Veolia on legal and compliance issues related to its development and operation of water supply, wastewater treatment, and energy projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194B15AF" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="40644DBB" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Berlinwasser in connection with its bidding for, investment in, construction and financing of various wastewater treatment projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2545030A" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="30A70876" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Electric in connection with its investment in an offshore wind operation and development center and assembly base manufacturing facility for offshore turbines in South China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0478C383" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="6F9A86E1" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>lectricit</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de France (EDF) on its wind power projects in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711E0E96" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="6A9E00B5" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mingyang Group on overseas wind farms investment projects and wind turbines supply projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A75CAE" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="2B9C76CB" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Portuguese Sunseap Group on acquisition of solar power stations in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC5EC2F" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="59A30328" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield Renewable in connection with its acquisition of the China part of Terraform Power;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5676CB88" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="70632846" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Solvay SA on the whole process of tendering and bidding till the contract execution for a hydrogen peroxide plant in Panjin City, Liaoning Province;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C9DA1B" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="357FFE6F" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Air Products on its gas supply and relevant pipeline construction and operation projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C00086F" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="610942DD" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chevron on its pipeline and jetty projects in China, and related EPC and construction matters;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73490EF8" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="275D877A" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBK Partners in its equity investment in Golden State Environment Group, a group engaging in wastewater treatment, tap water supply and energy-from-waste power generation business;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1795B6" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="14E90957" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoomlion on its construction of manufacturing bases in eastern Europe and Brazil, both are key </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>One Belt, One Road</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C3E0A6" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000F23F6">
+    <w:p w14:paraId="190D6627" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Construction area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D28D394" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="4D8D3BF5" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mori Building in connection with the construction of Shanghai World Financial Center project;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D02F3C9" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="70634833" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TESLA on its development and construction of Shanghai Giga 3 Factory;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8076AB" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="5C2588EA" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Huada Semiconductor on its EPC construction project in Lingang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAFEFBA" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="06667210" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novartis in connection with its development and construction of the Campus Shanghai Project located in Zhangjiang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12925244" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="7FEE310C" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ByteDance in connection with its construction of an office complex project in Xiamen, Fujian Provinance;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A266063" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="117066AB" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merlin Entertainments in connection with renovation and fit-out of Madame Tussauds and Legoland projects in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BD86B9" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="37974A57" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer in connection with its construction projects of petrol-chemical manufacturing facilities in Shanghai and Nanjing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B9F951" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="50122949" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Eastman Chemical on the construction and environmental protection issues in its production facilities construction project in Nanjing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B08590" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="47E293FF" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Decathlon in connection with the standardization of the construction-related contracts for its retain shopping mall projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5854694C" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="0A57A270" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kheng Leong in connection with the construction of its residential development project located in Changfeng Area, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708E3640" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="7E4FBBBD" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Roche in connection with the construction related contracts of an expansion project and an R&amp;D center project, both in Zhangjiang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62328AB3" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="772BBB3E" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston Scientific on the construction of the Medical Device Localization Project located in Lingang, Pudong of Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11289312" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="0E6055DD" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Johnson Controls in connection with the construction of manufacturing facilities in Chongqing, Zhejiang and Shenyang;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6725CDF1" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="0A7EB3A0" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PepsiCo in connection with its development and construction of a new R&amp;D center located in Pujiang High Technology Park of Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5D1661" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="6E6E229D" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hershey</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s in connection with the construction and fit-out of its manufacturing retailing, and R&amp;D facilities in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CAB83A" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="60DE1984" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boeing in connection with the design and construction of a hanger project at Shanghai Pudong International Airport;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D733D0" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="51A636A2" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pelli Clarke Pelli Architects in connection with various engineering design projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030A94D3" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="49B3AD05" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M+W Group in connection with its contracting for Intel</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s new investment in Dalian to build an advanced microchip manufacturing plant;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD7E963" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="6ADDF52F" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Numerous foreign invested companies and domestic owners in connection with design, procurement, construction and construction management of industrial, manufacturing, warehousing, residential, office and commercial properties and facilities in different cities of China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4450F407" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="4E90262F" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B14752" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="09228726" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F57032" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="472F1E7A" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BI Norwegian Business School, MBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAAE8C1" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="23123FF1" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB760BA" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="2BD49572" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73501A72" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="2887A879" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E339FD" w14:textId="77777777" w:rsidR="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="07293CA8" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0934917B" w:rsidR="00686369" w:rsidRPr="000F23F6" w:rsidRDefault="000F23F6" w:rsidP="000F23F6">
+    <w:p w14:paraId="5567FC3C" w14:textId="5408AF94" w:rsidR="00686369" w:rsidRPr="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F23F6">
+      <w:r w:rsidRPr="00250EBD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lin joined Fangda Partners in 2004.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="000F23F6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00250EBD" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2864,2107 +2864,2107 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="017F0DA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BC9AEF48"/>
+    <w:nsid w:val="028B32D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF32FB0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01BE14FD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="545E2A20"/>
+    <w:nsid w:val="05611827"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5F8AEFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="033950EE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E96EC43C"/>
+    <w:nsid w:val="064B1946"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AAD4FAA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="067B420F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33DA7F0E"/>
+    <w:nsid w:val="077679F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="801E5ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07364A80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED30CD0C"/>
+    <w:nsid w:val="08101065"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C50957C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07933664"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84AC4618"/>
+    <w:nsid w:val="0B654993"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB147940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F027D51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA14399E"/>
+    <w:nsid w:val="0C1B22F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F8840D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10791BF0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F5D22FF4"/>
+    <w:nsid w:val="0C555197"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1524628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11075AD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="20E2FD60"/>
+    <w:nsid w:val="0F7C49D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8864088"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11714D4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CCE61DAE"/>
+    <w:nsid w:val="108A3237"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D964754A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="117161DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B2628D2"/>
+    <w:nsid w:val="11686DFF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="375C2570"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="119F2228"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8004724"/>
+    <w:nsid w:val="1249202D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2542092"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15661E3A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7A8D064"/>
+    <w:nsid w:val="1392723B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C666C5B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18454716"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0B84904"/>
+    <w:nsid w:val="166A25A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8864088"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A2F2D73"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A66064CE"/>
+    <w:nsid w:val="17972BFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46CC8410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A6B2ED8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6CCAC1A"/>
+    <w:nsid w:val="1B705FCC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10EEFB06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BB81F9E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C3CEEC2"/>
+    <w:nsid w:val="1CFC2515"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="525AC6B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BCA3C0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01880F3A"/>
+    <w:nsid w:val="1D7B246C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1CA7C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C9E09CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FDB81800"/>
+    <w:nsid w:val="1E194E23"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EBC3E3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D365387"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F6A1FB2"/>
+    <w:nsid w:val="246568A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FCB666A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E4C0958"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB2EF98E"/>
+    <w:nsid w:val="24DF3B66"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93443D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EA83EDD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="288A9A34"/>
+    <w:nsid w:val="26AF364F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A6E3A2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F1C1EF5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF7C8502"/>
+    <w:nsid w:val="29C05E4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD901FCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FD26B9B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1C1CE51C"/>
+    <w:nsid w:val="29C941E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7CEE259E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20A64AA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E294CD8E"/>
+    <w:nsid w:val="2A6118D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A90A120"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20D71864"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41AE2C6A"/>
+    <w:nsid w:val="2AC21385"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A78ADB80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20E828E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48D45812"/>
+    <w:nsid w:val="2AD55B48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EACC1D74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22FD6BF3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="36B06F66"/>
+    <w:nsid w:val="2BD127D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0EA7BA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="231356AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB2A82D6"/>
+    <w:nsid w:val="2DB128A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDA8E32C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="237B5113"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D08D938"/>
+    <w:nsid w:val="2FBE4BF6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D364D8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="242006AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="15E090F2"/>
+    <w:nsid w:val="2FF7438F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1A4CBC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="245457A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B60EC0A6"/>
+    <w:nsid w:val="308E7766"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43687AA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="251D74D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9432CC18"/>
+    <w:nsid w:val="30D7685F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26F2606A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27F510B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7346A772"/>
+    <w:nsid w:val="30F56923"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E80E033C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28964FF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E6E4CA2"/>
+    <w:nsid w:val="31E72D02"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44A4B09C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CF86F4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1FCAD0AE"/>
+    <w:nsid w:val="34EE4FD9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F36F7F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E1D3E78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B3AFB94"/>
+    <w:nsid w:val="382362FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F42617E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E6D489A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B7A49474"/>
+    <w:nsid w:val="3F060067"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BBB46C4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F2314C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC3CB384"/>
+    <w:nsid w:val="40511A30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6F2E1DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F6C7EDA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55A0771C"/>
+    <w:nsid w:val="405406DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2FCE7454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="313D3CB1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="817A99D0"/>
+    <w:nsid w:val="41732D85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFCC12D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="315A0185"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B64EE80"/>
+    <w:nsid w:val="42382B67"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD5AF010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="365A541F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CCA67B6A"/>
+    <w:nsid w:val="45F51501"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12F0075C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="381C5955"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="817A99D0"/>
+    <w:nsid w:val="4766582A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18C6BDFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3992565E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A8FC3724"/>
+    <w:nsid w:val="4CE818E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6AB89DA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ADF472A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF6E6BE0"/>
+    <w:nsid w:val="4D9814E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DA62B32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="409256B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E78E456"/>
+    <w:nsid w:val="4EC76DA0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1B47968"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42365BB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB52E448"/>
+    <w:nsid w:val="50256A78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="041270D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42377BEB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F360896"/>
+    <w:nsid w:val="53966C12"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2FE4B87A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44786F4D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D3685C8"/>
+    <w:nsid w:val="5403389A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="497C760A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48E65A28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41CA3B98"/>
+    <w:nsid w:val="55945358"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73BEC4DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AB96542"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C54ADCC"/>
+    <w:nsid w:val="57BC055F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C0AEA1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F49742B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6936B4F0"/>
+    <w:nsid w:val="58FE5CD3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B2627FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50FD3A26"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7F209BA"/>
+    <w:nsid w:val="599748DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACF6E362"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51DF2BD9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4956C166"/>
+    <w:nsid w:val="5DC80E07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1465074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51E7526C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41720DFA"/>
+    <w:nsid w:val="617751BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5DEB114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54DE0B8D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2FB80DB2"/>
+    <w:nsid w:val="61891950"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F858CC18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="562C0DD4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B029C0E"/>
+    <w:nsid w:val="636275A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="349EEB66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="570C398A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A864AFFC"/>
+    <w:nsid w:val="663B3617"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E827DD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B0C2512"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D08E656C"/>
+    <w:nsid w:val="669C470D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C8920B94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B732324"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA888AB8"/>
+    <w:nsid w:val="68346C98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06DC84AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8A011F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="482AD728"/>
+    <w:nsid w:val="68E315BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7BDADA3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BE53B9E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E004B5FE"/>
+    <w:nsid w:val="68EA23FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B7AB992"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F213032"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B7C6D694"/>
+    <w:nsid w:val="69095763"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8EA24E80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F423282"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="130E7A36"/>
+    <w:nsid w:val="6AB97B1C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="825204BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="619F6F3C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4A6C152"/>
+    <w:nsid w:val="6AD7158C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="390CD11E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61FA7F86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13ECC0A0"/>
+    <w:nsid w:val="6B68377B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3ABE0F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62D01614"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0E0D7A6"/>
+    <w:nsid w:val="6CAB22D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="360A9730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="632547A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA0670AE"/>
+    <w:nsid w:val="6D93708D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4CA49B88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6402741D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8EACD0FA"/>
+    <w:nsid w:val="6ED24EDA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81287A02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66563237"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C04DE8A"/>
+    <w:nsid w:val="6F113E65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58BA380A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C1C2B01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="067629AC"/>
+    <w:nsid w:val="71A80057"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD847220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EF462B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0BAF612"/>
+    <w:nsid w:val="739F6230"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="242E6022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73426EC9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F625E76"/>
+    <w:nsid w:val="742A3368"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="219E28F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75952E33"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C10EE16C"/>
+    <w:nsid w:val="7A2C2E38"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9DA5FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75F20CD6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95C04F72"/>
+    <w:nsid w:val="7B0245A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B6821F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76032C95"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E15405C6"/>
+    <w:nsid w:val="7C4004E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C10C59CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7869348A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CE3A1776"/>
+    <w:nsid w:val="7D5037D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="658C044A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B251D58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB766728"/>
+    <w:nsid w:val="7E59755F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA5E6E34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C483AF5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="270E8C66"/>
+    <w:nsid w:val="7ECE7888"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD4CB630"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CCB5793"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="312483D2"/>
+    <w:nsid w:val="7ED348F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B6C5792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EA60086"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F24044E"/>
+    <w:nsid w:val="7F1E0681"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5854FCD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FDA342E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="424CCC68"/>
+    <w:nsid w:val="7FBF0E78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0805C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="77"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="76"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="10">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="80"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="30">
-[...5 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="62">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="33">
-[...20 lines deleted...]
-  <w:num w:numId="40">
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="73">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="41">
-[...35 lines deleted...]
-  <w:num w:numId="53">
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="77">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="79">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="81">
     <w:abstractNumId w:val="82"/>
   </w:num>
-  <w:num w:numId="54">
-[...44 lines deleted...]
-  <w:num w:numId="69">
+  <w:num w:numId="82">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="83">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="83"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
-    <w:rsid w:val="000F23F6"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
+    <w:rsid w:val="00250EBD"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
@@ -6132,61 +6132,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000F23F6"/>
+    <w:rsid w:val="00250EBD"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000F23F6"/>
+    <w:rsid w:val="00250EBD"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -6470,51 +6470,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9528747-5131-40E0-A125-347EC51FDFD3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33AB920B-42C1-430E-98BA-C176460FBEBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1620</Words>
   <Characters>9237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>