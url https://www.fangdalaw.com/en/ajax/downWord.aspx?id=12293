--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,227 +36,227 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5E2D6FFA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3E339648" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00250EBD">
+            <w:r w:rsidRPr="00511DE8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>STEPHEN LIN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="43060F64" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRPr="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+          <w:p w14:paraId="49D2B579" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRPr="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00250EBD">
+            <w:r w:rsidRPr="00511DE8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00250EBD">
+            <w:r w:rsidRPr="00511DE8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00250EBD">
+            <w:r w:rsidRPr="00511DE8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5A895AD9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+          <w:p w14:paraId="706EB16B" w14:textId="3388CCC2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00250EBD">
+            <w:r w:rsidRPr="00511DE8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (PRC)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00250EBD">
+            <w:r w:rsidRPr="00511DE8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00250EBD">
+            <w:r w:rsidRPr="00511DE8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="626F29C5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+          <w:p w14:paraId="6199424A" w14:textId="2223F43D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00250EBD">
+            <w:r w:rsidRPr="00511DE8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1101 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5DA25CD5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+          <w:p w14:paraId="4F910ACA" w14:textId="585D7FC1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00250EBD">
+            <w:r w:rsidRPr="00511DE8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>slin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0D5216DF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00250EBD" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7FA0C58B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00511DE8" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21442BED" wp14:editId="36430046">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55C76CD1" wp14:editId="466C3B36">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,103 +296,103 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25FFE2E3" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRPr="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="007177F3">
+          <w:p w14:paraId="5A3FB6D7" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRPr="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00250EBD">
+            <w:r w:rsidRPr="00511DE8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LIN HEADS FANGDA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00250EBD">
+            <w:r w:rsidRPr="00511DE8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00250EBD">
+            <w:r w:rsidRPr="00511DE8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S REAL ESTATE AND CONSTRUCTION TEAM.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FBADCC9" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRPr="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="007177F3">
+          <w:p w14:paraId="4C757EC3" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRPr="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00250EBD">
+            <w:r w:rsidRPr="00511DE8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>HE SPECIALIZES IN REAL ESTATE TRANSACTIONS, COMMERCIAL LEASING, CONSTRUCTION; INVESTMENT IN, OPERATION AND MANAGEMENT OF ENERGY AND INFRASTRUCTURE FACILITIES, AND CHINESE COMPANIES GOING-GLOBAL STRATEGIES. STEPHEN IS RECOGNIZED BY CHAMBERS AND PARTNERS AND ASIALAW PROFILES AS A LEADING LAWYER IN THE REAL ESTATE, INFRASTRUCTURE AND CONSTRUCTION SECTORS.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="6"/>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4D2641E5" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009465FB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5BD31911" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -451,51 +451,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77201163" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="471462A3" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -536,2137 +536,2137 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DD57C6" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="08933E87" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5DE2DC" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00250EBD">
+    <w:p w14:paraId="71882C4D" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real estate transactions and commercial leasing projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D90B43C" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="2D71AE8E" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tishman Speyer on its sale of a Chengdu retail property to a joint venture by ARA and CICC Capital, its disposal of Shanghai New Bond and Jiangwan properties and its mixed-use property joint development project in Changning, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5130F194" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="45E51368" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield on its acquisition and disposal of office and retail properties in China, including its acquisition of a large mixed-use project located in Huangpu, Shanghai,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> its acquisition of a set of five malls from joint ventures invested by the Abu Dhabi Investment Authority (ADIA), and investment platform on multi-family project;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165E62D2" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="1A9D0A86" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Warburg Pincus in connection with its property investment projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1602CC7E" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="05CDBDCA" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kerry Properties in connection with its acquisition, disposal, development and financing of real estate projects in Shanghai and other cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342953CF" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="61A3FA00" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Softbank on its investment in Beike and Ziroom;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586B3B34" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="1504DE20" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gaw Capital on its acquisition and disposal of commercial properties, and industrial and life science parks in Shanghai and other cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DA241D" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="48E66129" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC on its investment in commercial and industrial properties in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AD3AD3" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="75FCF9DE" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG on its re-investment into Wanda Commercial Management Group;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DBED50" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="3E0586F0" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VISEEN in connection with its formation of a private fund with CPIC to acquire four industrial parks in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F43A267" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="357763C0" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hongkong Land in connection with its development, acquisition, operation and management of commercial properties in Beijing and Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D2751C" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="2295DDE3" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ant Finance in connection with its joint venture with Fosun to develop a mix-use property located near the Bund, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FECC6EA" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="7BEFA3FC" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Enterprises on forming a consortium with Shun Tak Holdings to acquire the Shanghai Suhe Bay mixed-use development project from China OCT;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D9CBE7" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="29E8351B" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New World Development and Chow Tai Fook on development of a commercial property in Qianhai, Shenzhen and relevant asset disposition matters;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535C3DF2" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="21D0A2ED" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Citirealty on its purchasing a substantial part of Citigroup Tower in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F34E8A2" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="2C7CBBA6" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novartis on its joint venture development with ESR of a life science park in Zhangjiang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C882A61" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="366CE1B9" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BeOne Medicines on its joint venture development with Gaoyue/Hillhouse of a life science park in Zhangjiang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A10B40D" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="6BF6A928" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CSI Group in connection with its sale of the Platinum and the International Capital Plaza in Shanghai to ARA, its acquisition of the retail podium of the Shanghai Richgate from Carlyle, and its acquisition of a villa project in Zhaoxiang, Shanghai from CapitaLand;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F19443" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="1AAD25B9" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gopher Asset on its acquisition of a residential parcel in Xuhui, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DE2BE3" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="5710A48C" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BM International on its acquisition of a hotel and office complex in Pudong, Shanghai, including Four Seasons Hotel and Four Seasons Place;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CC6BFA" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="5CB22525" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fung Group on its sale of interest in a large-scale residential project in Panyu, Guangzhou to CapitaLand;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A269F71" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="1A897F2A" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sino-Ocean in connection with its acquisition of a residential project in Sanya, Hainan Province;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD03CDB" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="39F9FA11" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JPMorgan in connection with its acquisition of interest in a green field office/commercial property development project in Shanghai, and its lease of office premises in Shanghai Centre and internet datacenter facilities;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027D8263" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="0F709F47" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">GuocoLand in connection with its investment in and development of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>18 Steps</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex project in Chongqing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB37959" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="21DF4082" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Expo Development Group on an office/retail cooperation development project located in the Urban Best Practices Area in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75974143" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="54669C3F" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shui On Group in connection with its sale of the whole building of the second phase of Zhonghui Plaza in Chengdu to Ping An Insurance Group;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FDF077" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="63EDE55F" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Owner of The Center on the sale of the building to China Pacific Life Insurance Group;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082C05B4" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="48F19865" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone on the leasing of its mixed-use property in Minhang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037A0F32" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="43AA1F99" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nan Fung Group in connection with its lease of Nan Fung BM Tower to WPP Group entities for over 20 floors;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060450B4" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="450A6315" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike in connection with a built-to-suit headquarter project located in Jiang Wan New Town, Shanghai and developed by Tishman Speyer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E99DAB" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="157DB55C" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Philips in connection with its built-to-suit headquarter project located in Jing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an District, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084EF172" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="4323265E" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baxter on its lease of Suzhou R&amp;D Center in Suzhou Industrial Park;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FC0BC8" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="366B091E" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Starbucks on its ultra-premium Starbucks Reserve Roastery in Shanghai as the first Roastery store outside of the United States;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0DC138" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="324A4F95" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Centre in leasing matters of office, retail and serviced apartments;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1573F7AE" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="0E78C010" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple investors and developers on their acquisition and disposition, set-up of investment platform, development management, asset management, construction and leasing of logistics and industrial properties throughout China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F002270" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="705D339A" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investors on debt restructuring and auction deals in relation to distressed assets in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B07E53D" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="07B7995D" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple clients on build-to-suit (BTS) projects for office, manufacturing, R&amp;D, logistics and warehousing, and educational and healthcare premises.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C81B70" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00250EBD">
+    <w:p w14:paraId="05897D44" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Infrastructure projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235750F3" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="23644CD8" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The first batch China Infrastructure REITs involving logistics and IDC assets;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D4A6CD" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="601F9DF2" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple investors on acquisition, construction and operation of internet datacenter (IDC) and CHP energy facilities;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C90626" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="763C16B0" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple investors on development, construction and operation of liquefied natural gas (LNG) terminals, pipelines and related terminal use arrangement;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174B46F4" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="5BEC47B1" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Buyer side consortium on its acquisition from Jiangsu Shagang Group of Global Switch, a leading provider of large-scale, network-dense data centers in Europe and Asia-Pacific;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E0B267" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="334C9DB0" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple Chinese EV manufacturers on their going-global projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CABE18" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="764452E4" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Electric in connection with its investment in and operation of municipal infrastructure facilities and PPP projects in China and other countries;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D97E790" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="79745956" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>THi Holding Group on its greenfield industrial park investment projects in UAE and Saudi Arabia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446303F3" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="4A599628" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Taiyuan Iron &amp; Steel Group on establishment of joint ventures in Singapore and Indonesia to invest in and construct a ferronickel processing project as well as steam provision facilities, LNG import facilities, gas-fired power plant, and a 50,000 metric ton deep-water jetty in Central Sulawesi, Indonesia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAF7237" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="47360959" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orient International Holding on investment in a fish processing plant and a surrounding industrial park in Africa;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C82F304" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="5F1D0377" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Covanta Energy in connection with its investment portfolio of power generation and energy-from-waste facilities in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03873B8E" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="23DA8324" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR in connection with its rooftop photovoltaic investment projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2552FB55" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="40F399E1" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Veolia on legal and compliance issues related to its development and operation of water supply, wastewater treatment, and energy projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40644DBB" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="3B34789F" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Berlinwasser in connection with its bidding for, investment in, construction and financing of various wastewater treatment projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A70876" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="248A78F4" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Electric in connection with its investment in an offshore wind operation and development center and assembly base manufacturing facility for offshore turbines in South China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9A86E1" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="78FAF2B3" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>lectricit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de France (EDF) on its wind power projects in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9E00B5" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="12FB0B06" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mingyang Group on overseas wind farms investment projects and wind turbines supply projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9C76CB" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="1450D507" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Portuguese Sunseap Group on acquisition of solar power stations in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A30328" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="08C2E042" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield Renewable in connection with its acquisition of the China part of Terraform Power;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70632846" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="6FBB5BEB" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Solvay SA on the whole process of tendering and bidding till the contract execution for a hydrogen peroxide plant in Panjin City, Liaoning Province;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357FFE6F" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="135A8EBE" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Air Products on its gas supply and relevant pipeline construction and operation projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610942DD" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="7C81C647" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chevron on its pipeline and jetty projects in China, and related EPC and construction matters;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275D877A" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="0F2BB9F1" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBK Partners in its equity investment in Golden State Environment Group, a group engaging in wastewater treatment, tap water supply and energy-from-waste power generation business;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E90957" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="13A7A5B6" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoomlion on its construction of manufacturing bases in eastern Europe and Brazil, both are key </w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>One Belt, One Road</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190D6627" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00250EBD">
+    <w:p w14:paraId="5AF09212" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Construction area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8D3BF5" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="482BF4BD" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mori Building in connection with the construction of Shanghai World Financial Center project;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70634833" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="2C434AAA" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TESLA on its development and construction of Shanghai Giga 3 Factory;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2588EA" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="3A64B3E8" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Huada Semiconductor on its EPC construction project in Lingang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06667210" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="4ECC4797" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novartis in connection with its development and construction of the Campus Shanghai Project located in Zhangjiang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEE310C" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="7E0958C3" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ByteDance in connection with its construction of an office complex project in Xiamen, Fujian Provinance;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117066AB" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="2F8057D1" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merlin Entertainments in connection with renovation and fit-out of Madame Tussauds and Legoland projects in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37974A57" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="0B533F9D" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer in connection with its construction projects of petrol-chemical manufacturing facilities in Shanghai and Nanjing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50122949" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="354085E8" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Eastman Chemical on the construction and environmental protection issues in its production facilities construction project in Nanjing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E293FF" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="7D9B8371" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Decathlon in connection with the standardization of the construction-related contracts for its retain shopping mall projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A57A270" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="47EEAEA5" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kheng Leong in connection with the construction of its residential development project located in Changfeng Area, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4FBBBD" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="1E65784D" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Roche in connection with the construction related contracts of an expansion project and an R&amp;D center project, both in Zhangjiang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772BBB3E" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="315A5E12" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston Scientific on the construction of the Medical Device Localization Project located in Lingang, Pudong of Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6055DD" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="346D8503" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Johnson Controls in connection with the construction of manufacturing facilities in Chongqing, Zhejiang and Shenyang;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7EB3A0" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="03097F06" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PepsiCo in connection with its development and construction of a new R&amp;D center located in Pujiang High Technology Park of Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6E229D" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="0A07A010" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hershey</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s in connection with the construction and fit-out of its manufacturing retailing, and R&amp;D facilities in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DE1984" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="04523331" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boeing in connection with the design and construction of a hanger project at Shanghai Pudong International Airport;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A636A2" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="74411BE5" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pelli Clarke Pelli Architects in connection with various engineering design projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B3AD05" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="4F850E3A" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M+W Group in connection with its contracting for Intel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s new investment in Dalian to build an advanced microchip manufacturing plant;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADDF52F" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="0D22F224" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Numerous foreign invested companies and domestic owners in connection with design, procurement, construction and construction management of industrial, manufacturing, warehousing, residential, office and commercial properties and facilities in different cities of China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E90262F" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="3592CBF8" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09228726" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="6CF24B78" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472F1E7A" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="28B7BDF4" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BI Norwegian Business School, MBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23123FF1" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="3C709990" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD49572" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="39F86B90" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2887A879" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="4561C831" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07293CA8" w14:textId="77777777" w:rsidR="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="36351E8D" w14:textId="77777777" w:rsidR="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5408AF94" w:rsidR="00686369" w:rsidRPr="00250EBD" w:rsidRDefault="00250EBD" w:rsidP="00250EBD">
+    <w:p w14:paraId="5567FC3C" w14:textId="2EE1CACF" w:rsidR="00686369" w:rsidRPr="00511DE8" w:rsidRDefault="00511DE8" w:rsidP="00511DE8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00250EBD">
+      <w:r w:rsidRPr="00511DE8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lin joined Fangda Partners in 2004.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00250EBD" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00511DE8" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2864,2040 +2864,2040 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="028B32D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DF32FB0E"/>
+    <w:nsid w:val="00C00102"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="884443D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05611827"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F5F8AEFC"/>
+    <w:nsid w:val="04A96C70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AFA3252"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="064B1946"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AAD4FAA2"/>
+    <w:nsid w:val="0530389E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="301E7BAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077679F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="801E5ECE"/>
+    <w:nsid w:val="05391705"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CAE068A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08101065"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C50957C"/>
+    <w:nsid w:val="061B6C24"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41C0F0C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B654993"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB147940"/>
+    <w:nsid w:val="096E68FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8728DEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C1B22F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0F8840D2"/>
+    <w:nsid w:val="0974630C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3572CF12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C555197"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B1524628"/>
+    <w:nsid w:val="0AC020C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E9A2184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F7C49D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8864088"/>
+    <w:nsid w:val="0B1603D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E662800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="108A3237"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D964754A"/>
+    <w:nsid w:val="0C6D54FA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC9E0F60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11686DFF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="375C2570"/>
+    <w:nsid w:val="0D4B1A40"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56FA41B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1249202D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F2542092"/>
+    <w:nsid w:val="11E82C8D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D85CD028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1392723B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C666C5B2"/>
+    <w:nsid w:val="12307A7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8BC250A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="166A25A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8864088"/>
+    <w:nsid w:val="141C1A5C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EEDC281E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17972BFA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46CC8410"/>
+    <w:nsid w:val="1639319A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A8A2A1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B705FCC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10EEFB06"/>
+    <w:nsid w:val="171B1D19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC56BD5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CFC2515"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="525AC6B6"/>
+    <w:nsid w:val="19DF2D9A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D368E37A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D7B246C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1CA7C2E"/>
+    <w:nsid w:val="1C535D70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F6A3CCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E194E23"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3EBC3E3E"/>
+    <w:nsid w:val="1D267759"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64F233B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="246568A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCB666A8"/>
+    <w:nsid w:val="1DCB2F11"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9AEFD6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24DF3B66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="93443D7E"/>
+    <w:nsid w:val="1F2E719A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C403F3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26AF364F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A6E3A2C"/>
+    <w:nsid w:val="1FB80FE7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C0E01F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29C05E4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD901FCC"/>
+    <w:nsid w:val="210622EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83A61770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29C941E8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7CEE259E"/>
+    <w:nsid w:val="22D62253"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E5A672A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6118D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A90A120"/>
+    <w:nsid w:val="23D1341F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42229E4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AC21385"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A78ADB80"/>
+    <w:nsid w:val="251141B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E5A672A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AD55B48"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EACC1D74"/>
+    <w:nsid w:val="26BF1534"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93A47A5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BD127D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0EA7BA2"/>
+    <w:nsid w:val="27BA36D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F034C3C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DB128A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FDA8E32C"/>
+    <w:nsid w:val="28690914"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82D6ED02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FBE4BF6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6D364D8A"/>
+    <w:nsid w:val="297B109E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E72FE5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FF7438F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E1A4CBC2"/>
+    <w:nsid w:val="2A2C0C51"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D8AAED4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="308E7766"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43687AA6"/>
+    <w:nsid w:val="2AB925A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C40514A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30D7685F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26F2606A"/>
+    <w:nsid w:val="2BC14E48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23A03E3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30F56923"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E80E033C"/>
+    <w:nsid w:val="2BEC29D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4DD68AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31E72D02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44A4B09C"/>
+    <w:nsid w:val="2F4C3B7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F976D940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34EE4FD9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0F36F7F0"/>
+    <w:nsid w:val="3182769A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="722C67B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="382362FE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F42617E6"/>
+    <w:nsid w:val="31A831D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB842C8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F060067"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBB46C4E"/>
+    <w:nsid w:val="33EB02CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B1A68D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40511A30"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6F2E1DC"/>
+    <w:nsid w:val="36144D80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29586382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="405406DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2FCE7454"/>
+    <w:nsid w:val="36FE7B18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79DEBC24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41732D85"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EFCC12D0"/>
+    <w:nsid w:val="38F95669"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14BA9FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42382B67"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD5AF010"/>
+    <w:nsid w:val="393D2329"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB801204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45F51501"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="12F0075C"/>
+    <w:nsid w:val="3A7D1531"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B84008D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4766582A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="18C6BDFC"/>
+    <w:nsid w:val="3E80776B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D507F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CE818E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6AB89DA8"/>
+    <w:nsid w:val="42114354"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1D4E326"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D9814E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5DA62B32"/>
+    <w:nsid w:val="42E93253"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB82F644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EC76DA0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1B47968"/>
+    <w:nsid w:val="454367AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F78AFD18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50256A78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="041270D4"/>
+    <w:nsid w:val="4724776C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BF4EFAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53966C12"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2FE4B87A"/>
+    <w:nsid w:val="485A59EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EEDE3D5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5403389A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="497C760A"/>
+    <w:nsid w:val="4873357F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6E86D70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55945358"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73BEC4DA"/>
+    <w:nsid w:val="48EF46D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DDF233A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57BC055F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C0AEA1E"/>
+    <w:nsid w:val="4BFD6EE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84064EC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58FE5CD3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B2627FC"/>
+    <w:nsid w:val="4CA76003"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7BB684C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="599748DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACF6E362"/>
+    <w:nsid w:val="4D6F7181"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5AED8B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DC80E07"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B1465074"/>
+    <w:nsid w:val="4EA26E8B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D4AA8C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="617751BC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5DEB114"/>
+    <w:nsid w:val="4F890117"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="712C41B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61891950"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F858CC18"/>
+    <w:nsid w:val="4FA4059F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6263F34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="636275A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="349EEB66"/>
+    <w:nsid w:val="56CB7C38"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F47280A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="663B3617"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E827DD4"/>
+    <w:nsid w:val="59B2449F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2009B54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="669C470D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8920B94"/>
+    <w:nsid w:val="5C7828E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A0D8F7AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68346C98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06DC84AC"/>
+    <w:nsid w:val="5CAD1C8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="420E70B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68E315BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BDADA3C"/>
+    <w:nsid w:val="5CCF2A5A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B270F138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68EA23FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B7AB992"/>
+    <w:nsid w:val="5D013C7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2AA7FA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69095763"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8EA24E80"/>
+    <w:nsid w:val="5DDC7ABC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D352AAD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AB97B1C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="825204BC"/>
+    <w:nsid w:val="61EA149C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="290642C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AD7158C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="390CD11E"/>
+    <w:nsid w:val="62CF594D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8AA987A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B68377B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3ABE0F7A"/>
+    <w:nsid w:val="63167C17"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A5CE38B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CAB22D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="360A9730"/>
+    <w:nsid w:val="64672066"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE8A6EEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D93708D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4CA49B88"/>
+    <w:nsid w:val="6A627663"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CA45FEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED24EDA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81287A02"/>
+    <w:nsid w:val="6AA34596"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E72E706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F113E65"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58BA380A"/>
+    <w:nsid w:val="6FB013A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF38C844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71A80057"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD847220"/>
+    <w:nsid w:val="71342876"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5232DC7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="739F6230"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="242E6022"/>
+    <w:nsid w:val="72E63376"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BE84056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="742A3368"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="219E28F0"/>
+    <w:nsid w:val="73DF124D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E34C8F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A2C2E38"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9DA5FC6"/>
+    <w:nsid w:val="73FF5E79"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF4ED84A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B0245A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B6821F4"/>
+    <w:nsid w:val="74FE087A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D2AB9E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C4004E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C10C59CC"/>
+    <w:nsid w:val="7561506D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1ADE0C1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D5037D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="658C044A"/>
+    <w:nsid w:val="777B771B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72D24456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E59755F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA5E6E34"/>
+    <w:nsid w:val="795575A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94FE68DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ECE7888"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD4CB630"/>
+    <w:nsid w:val="798B1504"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="210AD7DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ED348F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B6C5792"/>
+    <w:nsid w:val="7C4A7452"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C58B48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1E0681"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5854FCD4"/>
+    <w:nsid w:val="7C6D3DF8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39E43D56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FBF0E78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0805C4C"/>
+    <w:nsid w:val="7DBC7C2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C767EB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="77"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="20">
-[...5 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="69">
     <w:abstractNumId w:val="80"/>
   </w:num>
-  <w:num w:numId="23">
-[...17 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="72">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="77">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="31">
-[...35 lines deleted...]
-  <w:num w:numId="43">
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="79">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="80">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="44">
-[...35 lines deleted...]
-  <w:num w:numId="56">
+  <w:num w:numId="81">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="82">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="83">
     <w:abstractNumId w:val="25"/>
-  </w:num>
-[...79 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="83"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4920,80 +4920,80 @@
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
-    <w:rsid w:val="00250EBD"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
+    <w:rsid w:val="00511DE8"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
@@ -6132,61 +6132,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00250EBD"/>
+    <w:rsid w:val="00511DE8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00250EBD"/>
+    <w:rsid w:val="00511DE8"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -6470,51 +6470,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33AB920B-42C1-430E-98BA-C176460FBEBB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82817476-688E-4F2C-8C02-B6021E14B287}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1620</Words>
   <Characters>9237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>