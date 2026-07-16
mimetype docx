--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="732EF24F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="223A64FE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00433F5F">
+            <w:r w:rsidRPr="00FD51B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SOPHIA FENG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6B12B848" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+          <w:p w14:paraId="706EB16B" w14:textId="35413100" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00433F5F">
+            <w:r w:rsidRPr="00FD51B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00433F5F">
+            <w:r w:rsidRPr="00FD51B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00433F5F">
+            <w:r w:rsidRPr="00FD51B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="48349E76" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+          <w:p w14:paraId="6199424A" w14:textId="2101A6D7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00433F5F">
+            <w:r w:rsidRPr="00FD51B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1164 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="25AFFBE5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+          <w:p w14:paraId="4F910ACA" w14:textId="576A57C7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00433F5F">
+            <w:r w:rsidRPr="00FD51B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sophia.feng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="04C070E7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00433F5F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2B2E053A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD51B5" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65B7F447" wp14:editId="2E36E015">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F8B4E0D" wp14:editId="6370DF77">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6B5F50A9" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00433F5F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="25B646AF" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FD51B5" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00433F5F">
+            <w:r w:rsidRPr="00FD51B5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. FENG SPECIALIZES IN COMMERCIAL DISPUTE RESOLUTION, COMPLIANCE AND REGULATORY ENFORCEMENT MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFF3E9F" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4D48C483" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1394 +456,1394 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7336D394" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="1F332EF5" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Feng specializes in commercial dispute resolution, including litigation and arbitration, and compliance and regulatory enforcement matters, with expertise in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pan-asset management</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> industries such as securities, futures and derivatives, private equity and other financial disputes. In areas of compliance and regulatory law enforcement, Mr. Feng regularly acts as advisor or counsel in challenging regulatory and enforcement cases against A-share listed companies, their controlling persons, senior management personnel, and securities intermediaries, and provides clients with comprehensive legal services for clients to resolve disputes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA383A4" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="1ABF8C0C" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8F47B0" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="32FAAA87" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Regulatory Law Enforcement Actions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456AF191" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="1F4CCF03" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a domestic subsidiary of a well-known US hedge fund in dealing with a multi-billion dollar securities transaction investigation by the China Securities Regulatory Commission (CSRC) and successfully secured an administrative settlement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50040755" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="6A5EDAB5" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the controlling person of a private fund manager in dealing with the CSRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s investigation into the alleged violation of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>slow walking rule</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, including applying for administrative hearings and application of the administrative law enforcement parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> undertaking system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9EEE76" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="1967EA38" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Providing comprehensive legal services to a well-known domestic listed equipment manufacturing company, in connection with a CSRC investigation into its alleged information disclosure misconducts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00395950" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="111DDF2E" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known domestic listed pharmaceutical and chemical company in dealing with the stock exchange</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation into its alleged information disclosure misconduct involving hot-button issues, and providing comprehensive crisis management legal services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70488FDD" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="36A5B7A8" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known domestic accounting firm in dealing with the CSRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation into its alleged lack of due diligence of a well-known listed company in relation to financial fraud, and providing comprehensive crisis management legal services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE5F88B" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="7A652012" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the controlling person of a well-known private equity fund in connection with the investigation by the CSRC Shanghai Branch into the alleged illegal use of non-public information for trading purposes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE9E360" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="21C3997A" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Providing legal analysis and risk prevention advice to a well-known asset management company on insider trading violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385DA8E0" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="73DB74EA" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known group company in dealing with the investigation initiated by the CSRC Zhejiang Branch on the alleged information disclosure misconducts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8E391A" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="0376441A" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading domestic asset management company in dealing with the regulatory supervision measures imposed by the CSRC Shenzhen Branch for its alleged failure to exercise due diligence when acting as a sponsor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE58D2B" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="3CBE4462" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EB6887" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="5BF90810" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the syndicate of banks in a dispute with an offshore investment company over a US$1 billion syndicated loan default, involving extensive multi-jurisdictional coordination and handling of remedies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFE4A2F" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="42374A9E" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known private equity fund in a dispute with a target company and its controlling persons in connection with a share buyback dispute involving approximately CNY300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17028CA9" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="6DEF83FE" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting for a leading private equity fund in a dispute with its limited partner over excess returns and the exit of the fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investments, and representing the fund in related arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0552D5C8" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="142E5376" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading joint venture securities company in a series of securities litigation cases brought by several investors before the Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court of Guangzhou, with a total value in excess of CNY7 million, for alleged misrepresentation in the independent financial advisor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s reports issued by the company for a major restructuring project of an A-share (main board) listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E1E652" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="67362F2B" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the controlling person of a listed company in a series of securities misrepresentation lawsuits brought by multiple investors before the Beijing Financial Court for the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s alleged fraudulent listing and years of falsified financial reports involving approximately CNY4.6 billion in dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA0A114" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="726A77BB" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known domestic accounting firm in a series of securities misrepresentation liability disputes brought by investors in the Shanghai Financial Court for alleged misrepresentations in audit reports issued by the firm as auditor of a well-known listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6A4027" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="5DCB0B12" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a joint venture securities company in a series of securities misrepresentation liability disputes brought by investors in the Shanghai Financial Court for alleged misrepresentations in the supervision reports issued by the firm during its supervision period of a resumed listed company, two of which were model cases for the series of cases identified by the Shanghai Financial Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042D4680" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="15ECC04E" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading domestic asset management company and its affiliates in a dispute with the investors in a fund managed by the company after the fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s underlying assets (of more than CNY3 billion) were involved in criminal fraud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504EFE74" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="4B348A07" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a foreign affiliate invested in and managed by a renowned alternative investment institution in the arbitration of an onshore guarantee contract dispute following the default of an offshore bond in excess of CNY650 million in dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7D0727" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="14697829" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a renowned domestic bank and its branch before the Shanghai Financial Court in a letter of credit fraud litigation involving over CNY150 million, and dealt with related matters in the associated litigations in Singapore and criminal proceedings in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516FB1D4" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="45DA474C" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a real estate investment company in Dalian and its controlling person in a contractual dispute against the purchaser of shares in an equity investment cooperation involving nearly CNY100 million in dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103DD67D" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="7E4D88EC" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a domestic rural commercial bank on its participation as a creditor holding claims under trust loan agreements and equity pledge agreements in US Chapter 11 proceedings for the restructuring of an individual debtor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDB7DF7" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="4597EAE9" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a well-known joint venture securities company on its compliance management of its EB business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C0A786" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="725E1FAC" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a Hong Kong subsidiary of a state-owned bank in its dispute over an overseas bond arising from bond contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5087F6F3" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="276D427C" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0FD123" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="33F65F63" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known foreign company in the field of air treatment solutions in a payment dispute with its main component supplier and in a dispute over damages to the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s interests by its executives, involving CNY100 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D625526" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="7A022B14" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading global manufacturer of passenger cars and their component systems in a series of product quality claim disputes with a buyer arising from the assembly of equipment, and representing the company in the related civil litigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6E368C" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="6FE0D545" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading US-based energy commodity trading company in its dispute with bitumen storage companies regarding the loss of commodity inventory valued at CNY300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0915D1CC" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="7B31B16B" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC subsidiary of a leading supply chain group in its litigation with a German retail and wholesale company over disputes arising from a sales contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E7AA03" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="2DBCE7F0" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC cooperative partner of a renowned German automobile brand in its arbitration and litigation over disputes arising from automobile sales contracts and provided legal services for its general corporate business, including contract review and legal compliance training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4762DA9A" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="4671B9DF" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC subsidiary of a famous Italian automobile manufacturer in its arbitration with its supplier in a dispute arising from a service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D48669B" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="08C46CBB" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC subsidiary of a famous US automotive parts supplier in its arbitration with its supplier in a dispute arising out of a service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B62E19" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="11BD8FD6" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a renowned Canadian circus company in its dispute with a domestic cultural company arising out of a service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B8FA49" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="12024A4D" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a famous French skin care company in its arbitral dispute with its distributor arising out of a distribution agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DE2DF9" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="78C9682A" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC cooperation partner of a famous Italian menswear company in its dispute over warehouse leasing, store cooperation and debt collection matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6A5E0F" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="5CF44938" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing an energy technology company in its disputes with an electrical equipment company over a sales contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DE4B18" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="709AD379" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13655FAC" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="2BDC6FC7" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640E9FF9" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="4F5E3510" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Wisconsin-Madison, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C88AEF6" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="3EC2F242" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B161776" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="4CD36078" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C1C4D5" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="63203867" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4EC185" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="38487070" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C73781" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="5877C3B9" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F43E876" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="1AAA4394" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2134AC48" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="03482D7F" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0520BF21" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="6599E20C" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Feng joined Fangda in 2013.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5104F72C" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="5FB4343B" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD131CA" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="4F6CAB48" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3318E590" w14:textId="77777777" w:rsidR="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="0B919419" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Legal 500: Country Comparative Guides - ENFORCEMENT OF JUDGMENTS IN CIVIL AND COMMERCIAL MATTERS, The Legal 500 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="6D3AB033" w:rsidR="00686369" w:rsidRPr="00433F5F" w:rsidRDefault="00433F5F" w:rsidP="00433F5F">
+    <w:p w14:paraId="5567FC3C" w14:textId="5EAF8591" w:rsidR="00686369" w:rsidRPr="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433F5F">
+      <w:r w:rsidRPr="00FD51B5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">GIR Guide to International Enforcement of the Securities Laws, Global Investigations Review </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00433F5F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FD51B5" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2041,1339 +2041,1339 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01D3392C"/>
+    <w:nsid w:val="02535C68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67DCC2D6"/>
+    <w:tmpl w:val="33A25D00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A9E7C62"/>
+    <w:nsid w:val="0450154B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79DA44C4"/>
+    <w:tmpl w:val="4CA4A99E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE47D9A"/>
+    <w:nsid w:val="0D8306A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2480C764"/>
+    <w:tmpl w:val="75781408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E521B97"/>
+    <w:nsid w:val="105F38D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FCA81C8"/>
+    <w:tmpl w:val="EB326C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FE626BF"/>
+    <w:nsid w:val="158D0586"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7CEF3C2"/>
+    <w:tmpl w:val="3C1A0F8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11436BD9"/>
+    <w:nsid w:val="16323B42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E36E6E5A"/>
+    <w:tmpl w:val="3E5475CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="125574A4"/>
+    <w:nsid w:val="16347E23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5B4D466"/>
+    <w:tmpl w:val="5B6EE130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14053829"/>
+    <w:nsid w:val="170B3A85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="308E21A2"/>
+    <w:tmpl w:val="B7CEDF1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B2F1037"/>
+    <w:nsid w:val="1952185C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE668D72"/>
+    <w:tmpl w:val="FFD40C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C4A0215"/>
+    <w:nsid w:val="204951CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8502168"/>
+    <w:tmpl w:val="48567AC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24301166"/>
+    <w:nsid w:val="21BA11BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA2C0A8C"/>
+    <w:tmpl w:val="DF4A99EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="274D5CDE"/>
+    <w:nsid w:val="2DC34843"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7988E1CC"/>
+    <w:tmpl w:val="6310E8DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="296A1535"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="333E18AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D400DFE"/>
+    <w:tmpl w:val="97426916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BD84B47"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34817A69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D9670C0"/>
+    <w:tmpl w:val="4B00A250"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30672336"/>
+    <w:nsid w:val="35C05550"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35D46F90"/>
+    <w:tmpl w:val="55F89B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30A31A7D"/>
+    <w:nsid w:val="36BE5853"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C566246"/>
+    <w:tmpl w:val="D020F15A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32064F06"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E1B55DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF0ACF82"/>
+    <w:tmpl w:val="FFBA412E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="325C24B5"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F9E4AD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0D46A10"/>
+    <w:tmpl w:val="7992326A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41AC1F76"/>
+    <w:nsid w:val="46974C0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31D04518"/>
+    <w:tmpl w:val="C70A5D4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46E45DBD"/>
+    <w:nsid w:val="47873D90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A042670"/>
+    <w:tmpl w:val="F32A3B24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="491A2740"/>
+    <w:nsid w:val="47BA5BB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE8E6D7E"/>
+    <w:tmpl w:val="CFE64274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49EB10F8"/>
+    <w:nsid w:val="48007CDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDD8F4E0"/>
+    <w:tmpl w:val="072C602A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A167384"/>
+    <w:nsid w:val="49D81B63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66B0E620"/>
+    <w:tmpl w:val="8C7854C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A7E1248"/>
+    <w:nsid w:val="4D30699B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2196C58E"/>
+    <w:tmpl w:val="326A527E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ED50D34"/>
+    <w:nsid w:val="510E50E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FEEDD2A"/>
+    <w:tmpl w:val="1D468166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F4548C8"/>
+    <w:nsid w:val="564902DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A280D46"/>
+    <w:tmpl w:val="DDBAB260"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FD60604"/>
+    <w:nsid w:val="59247840"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3654A724"/>
+    <w:tmpl w:val="11F06514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D721F57"/>
+    <w:nsid w:val="5BE4127B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35D8F80E"/>
+    <w:tmpl w:val="5D36570E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="616B1C4F"/>
+    <w:nsid w:val="5CA20DF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AB86B1A"/>
+    <w:tmpl w:val="70D63AD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63A61168"/>
+    <w:nsid w:val="5EA52A4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79005B20"/>
+    <w:tmpl w:val="A9BE8E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="698602BD"/>
+    <w:nsid w:val="5F076163"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BF80CD0"/>
+    <w:tmpl w:val="CB2E5FEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B804B72"/>
+    <w:nsid w:val="5F8B13AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="290ABFD0"/>
+    <w:tmpl w:val="1D468166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BEB5EFF"/>
+    <w:nsid w:val="5F917788"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="424024D6"/>
+    <w:tmpl w:val="15F6D97A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CCC0DA8"/>
+    <w:nsid w:val="606250F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09DA35CA"/>
+    <w:tmpl w:val="59906C5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D290485"/>
+    <w:nsid w:val="60ED2DB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F912C41E"/>
+    <w:tmpl w:val="2C76223E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F0A1F0B"/>
+    <w:nsid w:val="61B643AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="868AEF1E"/>
+    <w:tmpl w:val="72D01BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70CE4F93"/>
+    <w:nsid w:val="62F46CB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A19C74AE"/>
+    <w:tmpl w:val="02DC24DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71AB7924"/>
+    <w:nsid w:val="64804FB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E7E6A02"/>
+    <w:tmpl w:val="F5821152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73D3331A"/>
+    <w:nsid w:val="69867C71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF0ACF82"/>
+    <w:tmpl w:val="4E46540C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77FD70F2"/>
+    <w:nsid w:val="6C9844EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B04A498"/>
+    <w:tmpl w:val="36BEA288"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BCD39BA"/>
+    <w:nsid w:val="6D617EA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46185CC0"/>
+    <w:tmpl w:val="40BCF192"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CF9421C"/>
+    <w:nsid w:val="6E9E6CAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1981F34"/>
+    <w:tmpl w:val="E698EF8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E153275"/>
+    <w:nsid w:val="77537A32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B3EAF26"/>
+    <w:tmpl w:val="97F4168A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FE139CE"/>
+    <w:nsid w:val="7A5F674F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4225C74"/>
+    <w:tmpl w:val="F310355C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="6">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
-[...2 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15">
-[...23 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="24">
-[...50 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="42">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3415,51 +3415,50 @@
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
-    <w:rsid w:val="00433F5F"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
@@ -3522,50 +3521,51 @@
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
+    <w:rsid w:val="00FD51B5"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4607,61 +4607,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00433F5F"/>
+    <w:rsid w:val="00FD51B5"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00433F5F"/>
+    <w:rsid w:val="00FD51B5"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4945,51 +4945,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6027829D-AFBB-4EBE-B3BA-837023754430}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E80DD09-C03C-4A04-A3D1-BDC62FB0C8B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1318</Words>
   <Characters>7517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>