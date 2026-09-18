--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="223A64FE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="05F58BDF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D4504" w:rsidP="005D4504">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FD51B5">
+            <w:r w:rsidRPr="005D4504">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SOPHIA FENG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="35413100" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+          <w:p w14:paraId="706EB16B" w14:textId="3803A834" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D4504" w:rsidP="005D4504">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FD51B5">
+            <w:r w:rsidRPr="005D4504">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD51B5">
+            <w:r w:rsidRPr="005D4504">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD51B5">
+            <w:r w:rsidRPr="005D4504">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2101A6D7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+          <w:p w14:paraId="6199424A" w14:textId="7F58A396" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D4504" w:rsidP="005D4504">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FD51B5">
+            <w:r w:rsidRPr="005D4504">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1164 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="576A57C7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+          <w:p w14:paraId="4F910ACA" w14:textId="0688A363" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D4504" w:rsidP="005D4504">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FD51B5">
+            <w:r w:rsidRPr="005D4504">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sophia.feng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2B2E053A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FD51B5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1971ED5A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D4504" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F8B4E0D" wp14:editId="6370DF77">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42AB4F8A" wp14:editId="4BC0BAAC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="25B646AF" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FD51B5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="42F0C40A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005D4504" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FD51B5">
+            <w:r w:rsidRPr="005D4504">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. FENG SPECIALIZES IN COMMERCIAL DISPUTE RESOLUTION, COMPLIANCE AND REGULATORY ENFORCEMENT MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D48C483" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3CA535EA" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1394 +456,1394 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F332EF5" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="53DDD64D" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Feng specializes in commercial dispute resolution, including litigation and arbitration, and compliance and regulatory enforcement matters, with expertise in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pan-asset management</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> industries such as securities, futures and derivatives, private equity and other financial disputes. In areas of compliance and regulatory law enforcement, Mr. Feng regularly acts as advisor or counsel in challenging regulatory and enforcement cases against A-share listed companies, their controlling persons, senior management personnel, and securities intermediaries, and provides clients with comprehensive legal services for clients to resolve disputes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABF8C0C" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="6FE54C03" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FAAA87" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="301007E7" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Regulatory Law Enforcement Actions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4CCF03" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="0FBC3397" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a domestic subsidiary of a well-known US hedge fund in dealing with a multi-billion dollar securities transaction investigation by the China Securities Regulatory Commission (CSRC) and successfully secured an administrative settlement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5EDAB5" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="5C5BAE96" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the controlling person of a private fund manager in dealing with the CSRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s investigation into the alleged violation of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>slow walking rule</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, including applying for administrative hearings and application of the administrative law enforcement parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> undertaking system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1967EA38" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="5F36DB6B" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Providing comprehensive legal services to a well-known domestic listed equipment manufacturing company, in connection with a CSRC investigation into its alleged information disclosure misconducts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111DDF2E" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="7D4E10DF" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known domestic listed pharmaceutical and chemical company in dealing with the stock exchange</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation into its alleged information disclosure misconduct involving hot-button issues, and providing comprehensive crisis management legal services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A5B7A8" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="4C915562" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known domestic accounting firm in dealing with the CSRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation into its alleged lack of due diligence of a well-known listed company in relation to financial fraud, and providing comprehensive crisis management legal services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A652012" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="72CA9E14" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the controlling person of a well-known private equity fund in connection with the investigation by the CSRC Shanghai Branch into the alleged illegal use of non-public information for trading purposes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C3997A" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="29A63889" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Providing legal analysis and risk prevention advice to a well-known asset management company on insider trading violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DB74EA" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="5D44169D" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known group company in dealing with the investigation initiated by the CSRC Zhejiang Branch on the alleged information disclosure misconducts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0376441A" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="7D88775D" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading domestic asset management company in dealing with the regulatory supervision measures imposed by the CSRC Shenzhen Branch for its alleged failure to exercise due diligence when acting as a sponsor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBE4462" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="52869700" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF90810" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="79D7B371" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the syndicate of banks in a dispute with an offshore investment company over a US$1 billion syndicated loan default, involving extensive multi-jurisdictional coordination and handling of remedies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42374A9E" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="1CCDB06F" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known private equity fund in a dispute with a target company and its controlling persons in connection with a share buyback dispute involving approximately CNY300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEF83FE" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="5985EDE6" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting for a leading private equity fund in a dispute with its limited partner over excess returns and the exit of the fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investments, and representing the fund in related arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142E5376" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="0205EFBB" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading joint venture securities company in a series of securities litigation cases brought by several investors before the Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court of Guangzhou, with a total value in excess of CNY7 million, for alleged misrepresentation in the independent financial advisor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s reports issued by the company for a major restructuring project of an A-share (main board) listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67362F2B" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="5AD2D4BA" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the controlling person of a listed company in a series of securities misrepresentation lawsuits brought by multiple investors before the Beijing Financial Court for the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s alleged fraudulent listing and years of falsified financial reports involving approximately CNY4.6 billion in dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726A77BB" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="7E5D1B61" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known domestic accounting firm in a series of securities misrepresentation liability disputes brought by investors in the Shanghai Financial Court for alleged misrepresentations in audit reports issued by the firm as auditor of a well-known listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCB0B12" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="638159AC" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a joint venture securities company in a series of securities misrepresentation liability disputes brought by investors in the Shanghai Financial Court for alleged misrepresentations in the supervision reports issued by the firm during its supervision period of a resumed listed company, two of which were model cases for the series of cases identified by the Shanghai Financial Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15ECC04E" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="55C8F474" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading domestic asset management company and its affiliates in a dispute with the investors in a fund managed by the company after the fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s underlying assets (of more than CNY3 billion) were involved in criminal fraud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B348A07" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="3BD21312" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a foreign affiliate invested in and managed by a renowned alternative investment institution in the arbitration of an onshore guarantee contract dispute following the default of an offshore bond in excess of CNY650 million in dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14697829" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="37D3907F" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a renowned domestic bank and its branch before the Shanghai Financial Court in a letter of credit fraud litigation involving over CNY150 million, and dealt with related matters in the associated litigations in Singapore and criminal proceedings in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DA474C" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="27C8D62C" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a real estate investment company in Dalian and its controlling person in a contractual dispute against the purchaser of shares in an equity investment cooperation involving nearly CNY100 million in dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4D88EC" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="4181DB08" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a domestic rural commercial bank on its participation as a creditor holding claims under trust loan agreements and equity pledge agreements in US Chapter 11 proceedings for the restructuring of an individual debtor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4597EAE9" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="19916026" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a well-known joint venture securities company on its compliance management of its EB business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725E1FAC" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="5E1CC706" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a Hong Kong subsidiary of a state-owned bank in its dispute over an overseas bond arising from bond contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276D427C" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="502A2A8F" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F65F63" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="297E87CA" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known foreign company in the field of air treatment solutions in a payment dispute with its main component supplier and in a dispute over damages to the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s interests by its executives, involving CNY100 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A022B14" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="0076E64C" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading global manufacturer of passenger cars and their component systems in a series of product quality claim disputes with a buyer arising from the assembly of equipment, and representing the company in the related civil litigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE0D545" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="2C02A1F6" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading US-based energy commodity trading company in its dispute with bitumen storage companies regarding the loss of commodity inventory valued at CNY300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B31B16B" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="57565EC3" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC subsidiary of a leading supply chain group in its litigation with a German retail and wholesale company over disputes arising from a sales contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBCE7F0" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="4C5B16FD" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC cooperative partner of a renowned German automobile brand in its arbitration and litigation over disputes arising from automobile sales contracts and provided legal services for its general corporate business, including contract review and legal compliance training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4671B9DF" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="2EE47BB8" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC subsidiary of a famous Italian automobile manufacturer in its arbitration with its supplier in a dispute arising from a service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C46CBB" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="3C528F47" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC subsidiary of a famous US automotive parts supplier in its arbitration with its supplier in a dispute arising out of a service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BD8FD6" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="6328E2F0" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a renowned Canadian circus company in its dispute with a domestic cultural company arising out of a service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12024A4D" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="56E9BCC2" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a famous French skin care company in its arbitral dispute with its distributor arising out of a distribution agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C9682A" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="0759E2E5" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC cooperation partner of a famous Italian menswear company in its dispute over warehouse leasing, store cooperation and debt collection matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF44938" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="778F1B99" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing an energy technology company in its disputes with an electrical equipment company over a sales contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709AD379" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="324E4A68" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDC6FC7" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="29DF6344" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5E3510" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="1D348273" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Wisconsin-Madison, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC2F242" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="7756547B" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD36078" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="05189905" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63203867" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="74475752" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38487070" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="14F7BA09" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5877C3B9" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="12DF3188" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAA4394" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="386EBE1D" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03482D7F" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="3BFD5ED6" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6599E20C" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="292D912F" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Feng joined Fangda in 2013.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB4343B" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="4481BF09" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6CAB48" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="31081D00" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B919419" w14:textId="77777777" w:rsidR="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="27A410AB" w14:textId="77777777" w:rsidR="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Legal 500: Country Comparative Guides - ENFORCEMENT OF JUDGMENTS IN CIVIL AND COMMERCIAL MATTERS, The Legal 500 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5EAF8591" w:rsidR="00686369" w:rsidRPr="00FD51B5" w:rsidRDefault="00FD51B5" w:rsidP="00FD51B5">
+    <w:p w14:paraId="5567FC3C" w14:textId="595B66BC" w:rsidR="00686369" w:rsidRPr="005D4504" w:rsidRDefault="005D4504" w:rsidP="005D4504">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD51B5">
+      <w:r w:rsidRPr="005D4504">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">GIR Guide to International Enforcement of the Securities Laws, Global Investigations Review </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FD51B5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="005D4504" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2041,302 +2041,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02535C68"/>
+    <w:nsid w:val="002D72DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33A25D00"/>
+    <w:tmpl w:val="BD1EDE14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0450154B"/>
+    <w:nsid w:val="01B4072F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CA4A99E"/>
+    <w:tmpl w:val="6FDA9BA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D8306A0"/>
+    <w:nsid w:val="03870601"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75781408"/>
+    <w:tmpl w:val="382C51A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="105F38D4"/>
+    <w:nsid w:val="03E46B05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB326C56"/>
+    <w:tmpl w:val="45BC9458"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="158D0586"/>
+    <w:nsid w:val="042E7AD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C1A0F8A"/>
+    <w:tmpl w:val="EB023FBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16323B42"/>
+    <w:nsid w:val="06343A81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E5475CE"/>
+    <w:tmpl w:val="D682DDDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16347E23"/>
+    <w:nsid w:val="0719041D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B6EE130"/>
+    <w:tmpl w:val="5846DF14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="170B3A85"/>
+    <w:nsid w:val="073E17E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7CEDF1A"/>
+    <w:tmpl w:val="AB6E187E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1952185C"/>
+    <w:nsid w:val="11CE4819"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFD40C78"/>
+    <w:tmpl w:val="C7F0F986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="204951CB"/>
+    <w:nsid w:val="12B71C40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48567AC0"/>
+    <w:tmpl w:val="72549692"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21BA11BA"/>
+    <w:nsid w:val="16C35A8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF4A99EE"/>
+    <w:tmpl w:val="A65A391A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DC34843"/>
+    <w:nsid w:val="24551536"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6310E8DC"/>
+    <w:tmpl w:val="F4028236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29B37E53"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8EDC2474"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B924D92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33CC8DD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2405,135 +2447,177 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="333E18AD"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31C87E90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97426916"/>
+    <w:tmpl w:val="2E3E87C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34817A69"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32CE4F1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B00A250"/>
+    <w:tmpl w:val="EDFEA99A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35C05550"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="341D69E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55F89B20"/>
+    <w:tmpl w:val="D4206CCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36BE5853"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36290E30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D020F15A"/>
+    <w:tmpl w:val="70CE02E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="380313CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A0C7BFC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="388E5BCA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51023642"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2605,775 +2689,691 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E1B55DF"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CB70903"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFBA412E"/>
+    <w:tmpl w:val="DBCA6CC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F9E4AD8"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EDA66B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7992326A"/>
+    <w:tmpl w:val="8362DEF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46974C0B"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F776D6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C70A5D4A"/>
+    <w:tmpl w:val="7B20D71A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47873D90"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="453D0532"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F32A3B24"/>
+    <w:tmpl w:val="7EECB30E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47BA5BB3"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="456C0771"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFE64274"/>
+    <w:tmpl w:val="8E40B746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48007CDE"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B415150"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="072C602A"/>
+    <w:tmpl w:val="BAC4768A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49D81B63"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BAF31F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C7854C6"/>
+    <w:tmpl w:val="75522650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D30699B"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D0F7369"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="326A527E"/>
+    <w:tmpl w:val="4468CDD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="510E50E7"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AC45708"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D468166"/>
+    <w:tmpl w:val="7F1E22FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="564902DB"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68DD24C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DDBAB260"/>
+    <w:tmpl w:val="826E2A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59247840"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="695F20C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11F06514"/>
+    <w:tmpl w:val="4BF0A2CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BE4127B"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A74253E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D36570E"/>
+    <w:tmpl w:val="DFC2939A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CA20DF3"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FAD1408"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70D63AD8"/>
+    <w:tmpl w:val="45009AFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EA52A4C"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70E7300D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9BE8E2E"/>
+    <w:tmpl w:val="92F8D522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F076163"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="710514DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB2E5FEE"/>
+    <w:tmpl w:val="8C78823A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F8B13AC"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="738213D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D468166"/>
+    <w:tmpl w:val="0C36CA22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F917788"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="749B292A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15F6D97A"/>
+    <w:tmpl w:val="0E264328"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="606250F9"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="753C4BCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59906C5E"/>
+    <w:tmpl w:val="56765C08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60ED2DB5"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77E73C2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C76223E"/>
+    <w:tmpl w:val="45009AFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61B643AD"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="787A3612"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72D01BE0"/>
+    <w:tmpl w:val="64CC6480"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62F46CB5"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="791F7C10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02DC24DC"/>
+    <w:tmpl w:val="2B8E62EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64804FB3"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79516FC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5821152"/>
+    <w:tmpl w:val="076AA7F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69867C71"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D324B07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E46540C"/>
+    <w:tmpl w:val="FDBA8C36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C9844EA"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E8A56E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36BEA288"/>
+    <w:tmpl w:val="306C15DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
-[...5 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
-[...11 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="13">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="19">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="25">
-[...23 lines deleted...]
-  <w:num w:numId="33">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="35">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="36">
-[...11 lines deleted...]
-  <w:num w:numId="40">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="41">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3430,50 +3430,51 @@
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
+    <w:rsid w:val="005D4504"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
@@ -3521,51 +3522,50 @@
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
-    <w:rsid w:val="00FD51B5"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4607,61 +4607,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD51B5"/>
+    <w:rsid w:val="005D4504"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FD51B5"/>
+    <w:rsid w:val="005D4504"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4945,51 +4945,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E80DD09-C03C-4A04-A3D1-BDC62FB0C8B2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFE015A7-EF23-4F58-BFEE-07D7B1146A99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1318</Words>
   <Characters>7517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>