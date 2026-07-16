--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7F06247D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="72864515" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00656B15" w:rsidP="00656B15">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004D572A">
+            <w:r w:rsidRPr="00656B15">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SHERRY XU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="29B2CAF8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+          <w:p w14:paraId="706EB16B" w14:textId="2415314A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00656B15" w:rsidP="00656B15">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004D572A">
+            <w:r w:rsidRPr="00656B15">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D572A">
+            <w:r w:rsidRPr="00656B15">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D572A">
+            <w:r w:rsidRPr="00656B15">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4B2153CD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+          <w:p w14:paraId="6199424A" w14:textId="5C10A4B2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00656B15" w:rsidP="00656B15">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004D572A">
+            <w:r w:rsidRPr="00656B15">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5839 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5898B2CB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+          <w:p w14:paraId="4F910ACA" w14:textId="058B1F14" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00656B15" w:rsidP="00656B15">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004D572A">
+            <w:r w:rsidRPr="00656B15">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sherry.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3FF018AC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D572A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4C1BA47D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00656B15" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78EF57B9" wp14:editId="2EB0C5DB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B822A99" wp14:editId="72C29246">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="750FEEFC" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="004D572A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4533F0A5" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00656B15" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004D572A">
+            <w:r w:rsidRPr="00656B15">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. SHERRY XU SPECIALIZES IN CROSS-BORDER M&amp;A, FOREIGN DIRECT INVESTMENT, OUTBOUND INVESTMENT AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64378A6B" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1B7CDE30" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1328 +456,1328 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3D7621" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="7C7361B7" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49112D12" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004D572A">
+    <w:p w14:paraId="09CF32B8" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REPRESENTATIVE M&amp;A AND RESTRUCTURING MATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A299932" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="2FE3BF53" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for English First in its sale of the majority stake in its kids and teens business;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABD4886" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="0DAF5D72" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Highly in its acquisition of the majority stake in the global HVAC business from Marelli, an auto part manufacturer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B021CCD" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="3DD9D0AB" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Europe based fund Partners Group in its acquisition of 24.9% stake in Apex Logistics, a globally integrated logistics solutions provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46364FE3" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="226CAE66" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Europe based fund Partners Group in its acquisition of the majority stake of BCR, a leading retail display solution provider and its add-on acquisition;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5D23B5" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="27321A6F" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for USD fund C-Bridge in its acquisition of certain pharmaceutical assets from Takeda;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55339121" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="40A2013A" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Honeywell in its spin-off of its turbo charger and homes businesses by way of a series of transactions, including demerger of its China investment holding company and demerger of its subsidiary;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F96AE5" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="15B110D2" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ABB in its restructuring of its Power Grids business and demerger of its China investment holding company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571B0302" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="62520063" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Loyal Valley Capital and Green Pine Capital in its investment in the delisting of O-Net from Hong Kong Stock Exchange;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150D2349" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="19560FF8" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba in its acquisition of the shares in Lianhua Supermarket Holdings;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408B3EFB" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="3EA40C88" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for 51Job in its acquisition of the controlling stake in Lagou;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C67BA5" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="1FDABCF0" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a portfolio company of Axcel in its acquisition of a Shandong based machinery company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D92316" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="3EDEA234" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a portfolio company of Axcel in its acquisition of a Shandong based machinery company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59ADFE84" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="7B82FC1F" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Microport in its investment in an Israeli medical device company Rapid;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB2CE44" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="38DC1CEC" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Bright Food in its acquisition of the majority interest in Tnuvaat the price of approximately RMB6 billion which is the largest food manufacturer in Israel;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55449645" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="30AABF65" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Zhuzhou CRRC Times Electric in its acquisition of SMD in the UK;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D91F00" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="6E590ED7" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Zhuzhou Times New Material (a subsidiary of CRRC) in its acquisition of metal-rubber business from ZF, a German automobile component manufacturer, which is the first outbound investment by Chinese A share company which constituted material asset restructuring;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159754BB" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="22CE66A0" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Feilo Acoustics in its acquisition of 80% equity interest in Sylvania Group which has over 50 subsidiaries around the globe, and the negotiation with the minority shareholder;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEDD103" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="304742EA" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HP in it sdisposal of its shares in H3C, a leading surveillance device manufacturer in Hangzhou; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1E1B9C" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="3BE54C99" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for sponsors in the public listing of Far East Horizon at HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC3701D" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004D572A">
+    <w:p w14:paraId="1D005537" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MINORITY INVESTMENTMATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D44EF65" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="15EE1563" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Nuonuo, a tax financing service provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DC168D" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="11938819" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Xinlian Technology, an ETC issuer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC6550" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="3FC4BB0D" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Chongho Bridge, a financial service provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424BA228" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="67FD43DC" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ABInbev in its investment in MissBerry;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D49F594" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="40F80C0D" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CPE in its investment in Saturnbird Coffee;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567F43F3" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="106CA79B" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CPE in its investment in Moody Contact Lens;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DD2476" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="4B595E71" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xingsi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2604871F" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="294355DF" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xingyun;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276DD619" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="7DC2BB06" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Taoren;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345BA301" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="46F816D0" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xinmai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600A992B" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="6476F910" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in a cosmetic OEM manufacturer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AAB913E" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="4351266A" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in a NetEase Music; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D0D14C" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="294AD1BE" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Microport in its equity financing projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB8EE88" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004D572A">
+    <w:p w14:paraId="1EE81811" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REPRESENTATIVE JOINT VENTURE MATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E718ED1" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="5C6700E2" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for medical device company Ortho in its joint venture with Runda;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601B97DD" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="51B2B609" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Highly in its acquisition of the majority stake in the global HVAC business from Marelli and formation of a joint venture;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5244F4" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="5F461D6D" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Highly in formation of a joint venture with Voltas in India;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5728CED7" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="08C78CAA" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Highly Marelli in its formation of a joint venture in Indonesia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E4F586" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="7852D6DA" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ParknShop, a brand owned by Watson, in its formation of a joint venture with Yonghui and Tecent;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C90F6FB" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="2CCDD9D4" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba in its formation of a joint venture with Marriott;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6561F21D" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="740B9F4D" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Tongpai in its formation of a joint venture with Ctrip;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3E50AA" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="28EB250F" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Vopak in its LNG joint venture projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F906B55" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="780FB254" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Bright Food in negotiating the shareholders agreement with the minority shareholder of its Israeli subsidiary;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DFC9B9" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="0E529B9C" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Feilo Acoustics in its acquisition of 80% equity interest in Sylvania Group and the negotiation with the minority shareholder;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220CBBB9" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="33E4E183" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Carnival Group in its ship-owning joint venture with CSSC and CIC Capital;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DFDC37" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="02C9A125" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Tesco in its joint venture with China Resource Enterprise (CRE), which combines two leading retail operators in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD7E435" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="12BCEC1F" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Pepsi in its strategic cooperation with Tingyi; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB520C5" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="14AE415A" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Acted for Russian Railway in its </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>YuXinOu</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> transportation joint venture with other five parties, including state-owned railway companies in China, Kazakhstan, Russia and Germany.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486A74CF" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="4D63A8AA" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D4D432" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="294F1611" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318DC89B" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="5C93300F" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>School of Law, Columbia University in the City of New York, Master of Laws 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345F2509" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="7BDCC6AD" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA67128" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="0A1E9A26" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698A7AB0" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="20CE6DB5" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AC7C0D" w14:textId="77777777" w:rsidR="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="3FA7278B" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="621FD02B" w:rsidR="00686369" w:rsidRPr="004D572A" w:rsidRDefault="004D572A" w:rsidP="004D572A">
+    <w:p w14:paraId="5567FC3C" w14:textId="0AA4DAFD" w:rsidR="00686369" w:rsidRPr="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D572A">
+      <w:r w:rsidRPr="00656B15">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sherry Xu joined Fangda in 2017. Prior to joining the firm, she worked in a Magic Circle firm from 2010 to 2017.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="004D572A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00656B15" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1975,1272 +1975,1272 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000E3B73"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E27E7AB0"/>
+    <w:nsid w:val="00D474DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FBAA689A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="009B6F7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC9CF85E"/>
+    <w:nsid w:val="03A801A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D11A7CA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02286D28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50D46858"/>
+    <w:nsid w:val="0776730F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2E069DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E14A27"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A024BE0"/>
+    <w:nsid w:val="083D4281"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02EC6C3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05276550"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21840CA2"/>
+    <w:nsid w:val="0F7C2840"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B8A63FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FCF37ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="128868CA"/>
+    <w:nsid w:val="104149CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98AC8336"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13D174B5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5D43408"/>
+    <w:nsid w:val="119657B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BACE1C7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16143CD0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41B88AE8"/>
+    <w:nsid w:val="13BE0895"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6AC81586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179E366B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4CA0066A"/>
+    <w:nsid w:val="18466F4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B883F04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17B81BF7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8EF82DD0"/>
+    <w:nsid w:val="19504262"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE9C25E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C505619"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="775443D2"/>
+    <w:nsid w:val="21C11F75"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33302090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21403BDD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E24043B6"/>
+    <w:nsid w:val="241F65F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F0ACA85E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25241DD4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5454A51C"/>
+    <w:nsid w:val="2A9432AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACFA5DB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="260E1490"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E8E4852"/>
+    <w:nsid w:val="2B27443E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="043CC854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="283E7F65"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F90FCE0"/>
+    <w:nsid w:val="2B7D13CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD84EA1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A786DDF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6940D48"/>
+    <w:nsid w:val="2BB323A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E006DC70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ABA5B26"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76ECDF2E"/>
+    <w:nsid w:val="2DC403D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="744644FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AFC301D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46CC91F6"/>
+    <w:nsid w:val="2DE90F8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F7658EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BA33DAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3508C036"/>
+    <w:nsid w:val="320818E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A4AEDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F6864C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0B43AC4"/>
+    <w:nsid w:val="349E5DED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="49162CD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31651DEA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5CD271FC"/>
+    <w:nsid w:val="34D05A5C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CBA9648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35147843"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7764C604"/>
+    <w:nsid w:val="37E61F78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3FA4840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362A205A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD460A14"/>
+    <w:nsid w:val="38264F1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1954F646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38304905"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3062BEE"/>
+    <w:nsid w:val="385605B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F802164"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="383220FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B972CC1C"/>
+    <w:nsid w:val="3A4E033A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1AA243E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C890975"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D78B642"/>
+    <w:nsid w:val="3A7B2DCE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07DCE4E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DF810B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E04AE00"/>
+    <w:nsid w:val="41E655B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FE87368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="401D48B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="116E160A"/>
+    <w:nsid w:val="41E70AA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06AE9534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45656B29"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98B876D4"/>
+    <w:nsid w:val="43374F7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98C65FE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4568799A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB16456A"/>
+    <w:nsid w:val="47A01BF0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2E069DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AE6179D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70A04C16"/>
+    <w:nsid w:val="482E599A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9A64D14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B361D1B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9DAB5A6"/>
+    <w:nsid w:val="49F0309C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67582F14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B8B54F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FEEC72CC"/>
+    <w:nsid w:val="4BEC6BD6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD9A82B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="511B5162"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D0C9F16"/>
+    <w:nsid w:val="4F326EC3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B529180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53176560"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE42BD2A"/>
+    <w:nsid w:val="531F0855"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="470C0530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53424DCA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BEA09FDC"/>
+    <w:nsid w:val="549E7516"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F920C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="566349AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7EB44C98"/>
+    <w:nsid w:val="58307AB5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BE0FEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56AC3F75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1E2F4D2"/>
+    <w:nsid w:val="593F06E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7578F448"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C9E5AFD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64EE8BFA"/>
+    <w:nsid w:val="59525930"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE6E85BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F120074"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F30010B2"/>
+    <w:nsid w:val="5E104B5B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0658AE9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="620523FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FDAC6128"/>
+    <w:nsid w:val="6446214A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97CE2C1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="652F0932"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A44E4BA"/>
+    <w:nsid w:val="683163C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61C65C44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69633BCE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B148430"/>
+    <w:nsid w:val="687B780D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78EA048E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C20478F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B24A5C52"/>
+    <w:nsid w:val="696B7879"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="542468B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F49001A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F30010B2"/>
+    <w:nsid w:val="6B3648D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F852F31E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72795D23"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="215C3D12"/>
+    <w:nsid w:val="6BF2756D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91D06E3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74105F65"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF30DE30"/>
+    <w:nsid w:val="6DDE2880"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFC0C5A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75994534"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A60923E"/>
+    <w:nsid w:val="779A283D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C10C9BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78AD582B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7A4518C"/>
+    <w:nsid w:val="77D27288"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6165A22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79730471"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51C2E06E"/>
+    <w:nsid w:val="79E04AFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0486F18E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B165129"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="948E8D96"/>
+    <w:nsid w:val="7DE47535"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A5215FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="51">
     <w:abstractNumId w:val="29"/>
-  </w:num>
-[...127 lines deleted...]
-    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3290,62 +3290,62 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
-    <w:rsid w:val="004D572A"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
+    <w:rsid w:val="00656B15"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
@@ -4475,61 +4475,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D572A"/>
+    <w:rsid w:val="00656B15"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004D572A"/>
+    <w:rsid w:val="00656B15"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4813,51 +4813,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E3880A0-B177-4E70-963E-81CFE225B18F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CDA8F25-D2F1-4533-9033-EAF2F0416F47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>804</Words>
   <Characters>4586</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5380</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>