--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="72864515" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00656B15" w:rsidP="00656B15">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3B502BD2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00656B15">
+            <w:r w:rsidRPr="003C5D82">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SHERRY XU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2415314A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00656B15" w:rsidP="00656B15">
+          <w:p w14:paraId="706EB16B" w14:textId="0DADDE66" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00656B15">
+            <w:r w:rsidRPr="003C5D82">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00656B15">
+            <w:r w:rsidRPr="003C5D82">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00656B15">
+            <w:r w:rsidRPr="003C5D82">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5C10A4B2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00656B15" w:rsidP="00656B15">
+          <w:p w14:paraId="6199424A" w14:textId="6239B0FD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00656B15">
+            <w:r w:rsidRPr="003C5D82">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5839 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="058B1F14" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00656B15" w:rsidP="00656B15">
+          <w:p w14:paraId="4F910ACA" w14:textId="5A47D41E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00656B15">
+            <w:r w:rsidRPr="003C5D82">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sherry.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4C1BA47D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00656B15" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="560915F2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003C5D82" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B822A99" wp14:editId="72C29246">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="359BBDDB" wp14:editId="1451773E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4533F0A5" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00656B15" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="10A1668E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="003C5D82" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00656B15">
+            <w:r w:rsidRPr="003C5D82">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. SHERRY XU SPECIALIZES IN CROSS-BORDER M&amp;A, FOREIGN DIRECT INVESTMENT, OUTBOUND INVESTMENT AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7CDE30" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="19AECE3B" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1328 +456,1366 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7361B7" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
+    <w:p w14:paraId="4008D870" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00656B15">
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CF32B8" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="295684E0" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REPRESENTATIVE M&amp;A AND RESTRUCTURING MATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE3BF53" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
+    <w:p w14:paraId="6C73053C" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00656B15">
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Micro-Tech in the acquisition of 51% equity interest in Creo Medical S.L.U. (CME), a Spain-headquartered medical device company with subsidiaries in France, Belgium, Germany and the United Kingdom, involving multi-jurisdictional FDI filings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB4F584" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Nanjing Develop Advanced Manufacturing in its acquisition of 100% equity interest in HME Technologies, a Singapore-based OEM manufacturer of oil and gas industry equipment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC54648" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for a well-known new energy enterprise on technology licensing, local factory establishment consultancy, as well as the drafting and negotiation of trade agreements in Oman and Europe;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F58F7D4" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for a well-known Zhejiang cosmetics company in making minority equity investment in a British cosmetics enterprise;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BA7C87" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for English First in its sale of the majority stake in its kids and teens business;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAF5D72" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="75C7686C" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Highly in its acquisition of the majority stake in the global HVAC business from Marelli, an auto part manufacturer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD9D0AB" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="012C7782" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Europe based fund Partners Group in its acquisition of 24.9% stake in Apex Logistics, a globally integrated logistics solutions provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226CAE66" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="59637184" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Europe based fund Partners Group in its acquisition of the majority stake of BCR, a leading retail display solution provider and its add-on acquisition;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27321A6F" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="67FD0837" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for USD fund C-Bridge in its acquisition of certain pharmaceutical assets from Takeda;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A2013A" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="6CF454BF" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Honeywell in its spin-off of its turbo charger and homes businesses by way of a series of transactions, including demerger of its China investment holding company and demerger of its subsidiary;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B110D2" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="3753AA99" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ABB in its restructuring of its Power Grids business and demerger of its China investment holding company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62520063" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="0231C6D9" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba in its acquisition of the shares in Lianhua Supermarket Holdings;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA40C88" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="12C5DDEB" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for 51Job in its acquisition of the controlling stake in Lagou; Acted for a portfolio company of Axcel in its acquisition of a Shandong based machinery company;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC1F869" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a portfolio company of Axcel in its acquisition of a Shandong based machinery company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDEA234" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="1884FF87" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Microport in its investment in an Israeli medical device company Rapid;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DC1CEC" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="4920A465" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Bright Food in its acquisition of the majority interest in Tnuvaat the price of approximately RMB6 billion which is the largest food manufacturer in Israel;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AABF65" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="2E00962B" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Zhuzhou CRRC Times Electric in its acquisition of SMD in the UK;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E590ED7" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="1363C164" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Zhuzhou Times New Material (a subsidiary of CRRC) in its acquisition of metal-rubber business from ZF, a German automobile component manufacturer, which is the first outbound investment by Chinese A share company which constituted material asset restructuring;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CE66A0" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="53405088" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Feilo Acoustics in its acquisition of 80% equity interest in Sylvania Group which has over 50 subsidiaries around the globe, and the negotiation with the minority shareholder;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304742EA" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="3DE0177F" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HP in it sdisposal of its shares in H3C, a leading surveillance device manufacturer in Hangzhou; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE54C99" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="7A17996E" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for sponsors in the public listing of Far East Horizon at HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D005537" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="6A8C5240" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>REPRESENTATIVE JOINT VENTURE MATTERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FCCF41" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for SAIC in its joint venture renewal with General Motors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662B72DF" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for medical device company Ortho in its joint venture with Runda;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1A7F33" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Shanghai Highly in its acquisition of the majority stake in the global HVAC business from Marelli and formation of a joint venture;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C30CEC8" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Shanghai Highly in formation of a joint venture in India;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E5DF1C" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Highly Marelli in its formation of a joint venture in Indonesia;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBF4502" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for ParknShop, a brand owned by Watson, in its formation of a joint venture with Yonghui and Tecent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295A4A5A" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Alibaba in its formation of a joint venture with Marriott;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291CC62E" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Tongpai in its formation of a joint venture with Ctrip;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41347375" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Vopak in its LNG joint venture projects;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140EC5F5" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Bright Food in negotiating the shareholders agreement with the minority shareholder of its Israeli subsidiary;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F0C766" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Feilo Acoustics in its acquisition of 80% equity interest in Sylvania Group and the negotiation with the minority shareholder;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7B0C40" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Carnival Group in its ship-owning joint venture with CSSC and CIC Capital;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14168B21" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Tesco in its joint venture with China Resource Enterprise (CRE), which combines two leading retail operators in China; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D259DF4" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Pepsi in its strategic cooperation with Tingyi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474F02C4" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MINORITY INVESTMENTMATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EE1563" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="6F0E66E1" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Nuonuo, a tax financing service provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11938819" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="32C94935" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Xinlian Technology, an ETC issuer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC4BB0D" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="608D2069" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Chongho Bridge, a financial service provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FD43DC" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="5A4A3257" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ABInbev in its investment in MissBerry;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F80C0D" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="52D90AA6" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CPE in its investment in Saturnbird Coffee;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106CA79B" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="5606D473" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CPE in its investment in Moody Contact Lens;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B595E71" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="11E620E7" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xingsi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294355DF" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="15215A96" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xingyun;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC2BB06" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="34D3E54E" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Taoren;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F816D0" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="1E69A792" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xinmai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6476F910" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="75E3D375" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in a cosmetic OEM manufacturer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4351266A" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="06A2E0B1" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in a NetEase Music; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294AD1BE" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="26B0E823" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Microport in its equity financing projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE81811" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...352 lines deleted...]
-    <w:p w14:paraId="4D63A8AA" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
+    <w:p w14:paraId="0C9D57C4" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00656B15">
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294F1611" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="11193715" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C93300F" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="16910735" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>School of Law, Columbia University in the City of New York, Master of Laws 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDCC6AD" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
+    <w:p w14:paraId="02794B87" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>China Europe International Business School, Hospitality EMBA 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C359CBA" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00656B15">
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1E9A26" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="5291D7A4" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20CE6DB5" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="2B6E197E" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA7278B" w14:textId="77777777" w:rsidR="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
+    <w:p w14:paraId="0078C825" w14:textId="77777777" w:rsidR="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00656B15">
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0AA4DAFD" w:rsidR="00686369" w:rsidRPr="00656B15" w:rsidRDefault="00656B15" w:rsidP="00656B15">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00656B15">
+    <w:p w14:paraId="5567FC3C" w14:textId="34A2E9B1" w:rsidR="00686369" w:rsidRPr="003C5D82" w:rsidRDefault="003C5D82" w:rsidP="003C5D82">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5D82">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sherry Xu joined Fangda in 2017. Prior to joining the firm, she worked in a Magic Circle firm from 2010 to 2017.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00656B15" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="003C5D82" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1975,1274 +2013,1346 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00D474DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FBAA689A"/>
+    <w:nsid w:val="00CF325F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0BC4DC7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03A801A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D11A7CA2"/>
+    <w:nsid w:val="022F6E22"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25406A8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0776730F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2E069DC"/>
+    <w:nsid w:val="025A618A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF52EA6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="083D4281"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="02EC6C3A"/>
+    <w:nsid w:val="05011E93"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD7CE1E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F7C2840"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B8A63FC"/>
+    <w:nsid w:val="09C73624"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D850067A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="104149CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98AC8336"/>
+    <w:nsid w:val="0BE62809"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE720B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="119657B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BACE1C7E"/>
+    <w:nsid w:val="139A3670"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3ECC9EF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13BE0895"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6AC81586"/>
+    <w:nsid w:val="14A41DBD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB1448EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18466F4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B883F04"/>
+    <w:nsid w:val="17264502"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DFAA710"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19504262"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE9C25E8"/>
+    <w:nsid w:val="1A7247B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1A47136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21C11F75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33302090"/>
+    <w:nsid w:val="1B066966"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B207FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="241F65F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0ACA85E"/>
+    <w:nsid w:val="1E3168DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C0EB280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A9432AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACFA5DB8"/>
+    <w:nsid w:val="23220D23"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="550E60BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B27443E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="043CC854"/>
+    <w:nsid w:val="2438256B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D68C684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B7D13CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD84EA1A"/>
+    <w:nsid w:val="28F56F4C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD46A2B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB323A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E006DC70"/>
+    <w:nsid w:val="2A96758A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB86D276"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DC403D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="744644FC"/>
+    <w:nsid w:val="2BC96BDD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCBAD1FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DE90F8C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F7658EA"/>
+    <w:nsid w:val="2F870273"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="196A5250"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="320818E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0A4AEDC"/>
+    <w:nsid w:val="2F9A5471"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03E487AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="349E5DED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="49162CD6"/>
+    <w:nsid w:val="2FDA73A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FE41FFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34D05A5C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CBA9648"/>
+    <w:nsid w:val="328C67B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A8CE9B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37E61F78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3FA4840"/>
+    <w:nsid w:val="32E5282B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98A09934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38264F1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1954F646"/>
+    <w:nsid w:val="350F48A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1D67D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385605B2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F802164"/>
+    <w:nsid w:val="36661C68"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE947A6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A4E033A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1AA243E"/>
+    <w:nsid w:val="3F87510E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C78D9AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A7B2DCE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="07DCE4E8"/>
+    <w:nsid w:val="3FE62C8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B9C47B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41E655B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7FE87368"/>
+    <w:nsid w:val="43415E0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6DA76FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41E70AA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06AE9534"/>
+    <w:nsid w:val="44843D94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C929C8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43374F7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98C65FE8"/>
+    <w:nsid w:val="49447EAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8806BF1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A01BF0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2E069DC"/>
+    <w:nsid w:val="49562D63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A00446CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="482E599A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9A64D14"/>
+    <w:nsid w:val="4A32252C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A5C2AFA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49F0309C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67582F14"/>
+    <w:nsid w:val="4BD43A79"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18C6CCF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BEC6BD6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD9A82B4"/>
+    <w:nsid w:val="4D1A12C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E6678D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F326EC3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B529180"/>
+    <w:nsid w:val="50E6551C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="644C3256"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="531F0855"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="470C0530"/>
+    <w:nsid w:val="57CF6B48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5580932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="549E7516"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F920C8C"/>
+    <w:nsid w:val="593761E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CC40296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58307AB5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6BE0FEC8"/>
+    <w:nsid w:val="5A5070B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2932C258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593F06E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7578F448"/>
+    <w:nsid w:val="5CC001E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A5E6EE18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59525930"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE6E85BC"/>
+    <w:nsid w:val="60B12362"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D265444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E104B5B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0658AE9A"/>
+    <w:nsid w:val="61757FA9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2378FA4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6446214A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97CE2C1A"/>
+    <w:nsid w:val="679E6C08"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="855ECCA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="683163C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61C65C44"/>
+    <w:nsid w:val="6A616AF8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9724EF74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="687B780D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="78EA048E"/>
+    <w:nsid w:val="6AF746EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02000742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="696B7879"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="542468B2"/>
+    <w:nsid w:val="6B8E6876"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCF6C44A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B3648D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F852F31E"/>
+    <w:nsid w:val="6D1767EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DA805A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BF2756D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91D06E3C"/>
+    <w:nsid w:val="6E2438FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="373C72D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DDE2880"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFC0C5A6"/>
+    <w:nsid w:val="72D93A73"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA2EEA96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="779A283D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C10C9BF6"/>
+    <w:nsid w:val="75341391"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1D67D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77D27288"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6165A22"/>
+    <w:nsid w:val="756D2687"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C867EE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79E04AFA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0486F18E"/>
+    <w:nsid w:val="7A153F13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37B6A83C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DE47535"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A5215FE"/>
+    <w:nsid w:val="7AC93F26"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1840BF0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CA648EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="254890B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CEE1B51"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10BE8FB6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D130B32"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5AE8E64C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4">
-[...26 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="14">
-[...11 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="19">
-[...32 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="36"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="29"/>
-[...1 lines deleted...]
-  <w:numIdMacAtCleanup w:val="51"/>
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -3279,73 +3389,73 @@
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
+    <w:rsid w:val="003C5D82"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
-    <w:rsid w:val="00656B15"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
@@ -4475,61 +4585,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00656B15"/>
+    <w:rsid w:val="003C5D82"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00656B15"/>
+    <w:rsid w:val="003C5D82"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4813,66 +4923,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CDA8F25-D2F1-4533-9033-EAF2F0416F47}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8159D5B5-EB11-484E-B7EE-E86B0E784E62}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>804</Words>
-  <Characters>4586</Characters>
+  <Words>887</Words>
+  <Characters>5061</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5380</CharactersWithSpaces>
+  <CharactersWithSpaces>5937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>