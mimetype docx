--- v0 (2026-06-17)
+++ v1 (2026-08-06)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="622233CF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2D37CFB0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="000C25AE">
+            <w:r w:rsidRPr="00A010FF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ROCK WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="552A7D7D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+          <w:p w14:paraId="706EB16B" w14:textId="512757A5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="000C25AE">
+            <w:r w:rsidRPr="00A010FF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C25AE">
+            <w:r w:rsidRPr="00A010FF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C25AE">
+            <w:r w:rsidRPr="00A010FF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nanjing,Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5A1D16D3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+          <w:p w14:paraId="6199424A" w14:textId="6D5A446F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="000C25AE">
+            <w:r w:rsidRPr="00A010FF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1130</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="29018481" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+          <w:p w14:paraId="4F910ACA" w14:textId="3B003AF4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="000C25AE">
+            <w:r w:rsidRPr="00A010FF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rock.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="425F91FB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C25AE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="16A08383" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A010FF" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67700F91" wp14:editId="210E4269">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26E1FC54" wp14:editId="0D1CC76D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3A451943" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="000C25AE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="12E27A62" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A010FF" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="000C25AE">
+            <w:r w:rsidRPr="00A010FF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ROCK WANG SPECIALIZES IN BANKING &amp; FINANCING, DEBT FINANCING, DISTRESS INVESTMENT &amp; NPL AND FINANCE INSTITUTIONS SERVICE AND DEBT RESTRUCTURING.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65940DCB" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="48F65D3F" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1240 +456,1240 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2129A311" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="658852A7" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADFF8DA" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="1DD473AA" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054E372E" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="367277B2" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Goldwind in its project financing in Argentina arranged by Bank of China and Santander (Deal of the year for Infrastructure and Energy, China Law and Practice 2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A56B0E" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="3FA43B10" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Wise Road in an acquisition financing arranged by CMBC, Bank of China, HSBC, and CNCBI for acquisition of a leading enterprise in Semi-conductor industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408A5E7D" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="0A94104A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent FountainVest in an acquisition financing arranged by SPDB for acquisition of Langdi from an A share company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB31CC6" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="19FB5994" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent ASSG in a financing arranged by CMB Wing Lung Bank for purpose of acquiring shares of Wanda (to be listed as H shares)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E511B7" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="50DDF26F" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Brookfield in an acquisition financing arranged by Bank of China for acquisition of a portfolio consisting of five retail malls.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A41FDC9" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="45C866EB" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent PDG an IDC platform under Warburg Pincus in connection with its senior acquisition and development financing arranged by China Merchant Bank and mezzanine financing made available by CMBI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629694D2" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="0BA7380B" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Brookfield in an acquisition financing arranged by Bank of China for acquisition of a commercial complex from Greenland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D5C701" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="5F4C8554" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent New Frontier in acquisition and development financing of China Merchant Bank in respect of a hospital in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3067391B" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="42C93813" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent acquisition vehicles controlled by Boyu Capital, Ally Bridge, Temasek and PingAn Insurance in a syndicate loan for merger and privatization of WuXi PharmaTech (Cayman) Inc. (NYSE: WX)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6250A67C" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="7D30843E" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a buyer group consisting of management of Mindray Medical International Limited in a syndicate loan arranged by Bank of China and Ping An Bank for merger and privatization of Mindray Medical International Limited (NYSE:MR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D137DA" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="1386057A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent the buyer group in a loan facility granted by Shanghai Pudong Development Bank Co., Ltd. for privatization of E-House (China) Holdings Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340123EA" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="22CE4386" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent CPEChina Fund II, L.P. in an acquisition loan arranged by Bank of China Macau Branch and Singapore Branch and a mezzanine financing granted by China Citic Bank International Limited for take-private of Biosensors International Group, Ltd. listed in Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0920E455" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="25FF8507" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Electric Newage Company Limited in a term loan facility arranged by Bank of China (Hong Kong) Limited for acquisition of shares in Ansaldo Energia S.p.A., a joint stock company incorporated under the laws of Italy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CEA67B" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="1506FDD4" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Standard Chartered Private Equity Limited and other investors in connection with onshore and offshore financing arranged by Minsheng Bank Corporation, Hong Kong Branch and Minsheng Bank Corporation, Beijing Branch for purpose of acquisition of Siyanli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0F6DF7" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="4C03931F" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Special Opportunity Investment / Debt Restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1033C39D" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="24DA84C6" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a consortium consisting of Wise Road and JAC Capital in respect of distress investment into Ziguang Group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ED5A30" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="1E447600" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent IFC in its investment with CDH into a platform for NPL investment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FA8067" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="570EA820" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent New World Development in respect of a mezzanine financing granted to a distress platform under Warburg Pincus for acquiring commercial properties in great bay area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE90CE6" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="6B34BE7D" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a China Development Bank in a debt restructure of a company within Haihang Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154CDCE4" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="276E213A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent China Merchant Bank in respect of a facility of more than 4.5 billion RMB made to a SOE for purpose of debt restructuring of an A-share company controlled by the SOE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE7359B" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="1D75CE22" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a US funds in its acquisition of NPL portfolios from an AMC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1663A841" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="7F59C536" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Credit Suisse in a term loan granted to an investors in respect of acquisition of NPLs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53670F03" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="2BE5BC14" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent CPPIB in a term loan of more granted to an investors in respect of acquisition of NPL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5BEC35" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="37DBD1C2" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Morgan Stanley in a term loan granted to an fund in respect of acquisition of NPLs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D46CB2" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="428723E5" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Four Rivers in its distress investment into Chongqing Gangtie (an A+H company) through statutory restructuring proceeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1677E5" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="28612A2A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent committee of lenders led by Bank of China in respect of debt restructuring of Yurun (雨润)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3FC8E7" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="77160A27" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent committee of lenders led by Nanjing Bank and Citic Bank in respect of debt restructuring of Sanpower (三胞)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01317F0D" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="3AEA00C4" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent committee of lenders led by Citic Bank in respect of debt restructuring of Fullshare (丰盛)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF35915" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="4D28604F" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent KKR and China Orient Asset Management (International) Holding in respect of a special opportunity fund for investment in senior secured onshore lending</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348D8717" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="4110EE66" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a committee of bondholders of Huacheng Power in restructuring of the bond</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AAB55DA" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="1B763C46" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Banking Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2163F288" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="5CC1464A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent onshore and</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> offshore syndicate consisting of DBS, Minsheng Bank, China Merchant Bank and Maybank in respect of an acquisition financing made to a consortium consisting of Vanke, SCPG and Hopu for purpose of acquiring 20 onshore projects from Capitaland (shortlist of deal of the year for financing, China Law and Practice 2019)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CD4F63" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="701ACC90" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent China Merchant Bank in a financing for purpose of taking-private of China Distance Education Holdings Limited (NYSE: DL) and refinancing existing debts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7683D5" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="78162031" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent HSBC in an acquisition financing made available to Mobvista for purpose of acquiring Reyun Data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DF94F4" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="75A2BE85" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Davidson Kempner in a cross-border structured financing made available to Guazi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32ED8CF5" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="6D0EF53C" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate arranged by DBS in respect of an IDC financing to Chindata</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BE6FFC" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="59F757C2" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate loan arranged by DBS, Minsheng Bank Corporation and China Merchant Bank to Focus Media (China) Holding Limited for refinancing of the privatization loan borrowed by FMHL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A3ACB8" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="6E6F6320" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Ping An Bank in a term loan to China Neptunus Drugstore Holding Ltd. for merger and privatization of China Nepstar Chain Drugstore Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732E88B6" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="51E45831" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate led by Shanghai Pudong Development Bank, Bank of China and China Merchant Bank in respect of financing of more than 4 billion RMB made to Keppel Land for purpose of development of a commercial complex in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34024F7D" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="5DD6AD92" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent DBS in an onshore and offshore financing made to COFCO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB21406" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="2D8AC2BC" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent ARTE Capital and other investors in a private bond investment in connection with a top PRC real estate company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D58B6D9" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="31C76197" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent onshore and</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> offshore syndicate arranged by HSBC, UOB and OCBC in respect of an acquisition financing made to a SPV under Angelo Gordon for purpose of acquiring Jade Hotel from Jindong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A19CC79" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="4FDF490A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent IFC in its investment into bond issued by Jiangsu Leasing on China Inter-bank Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F62F8DC" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="5F95F5A3" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate arranged by China Merchant Bank to the borrower specified by Vgrass (an A-share company) in respect of acquisition of the assets in relation to Teenie Weenie from E-land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2325A78D" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="19DBA452" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ECD738" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="4C8EB850" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nanjing University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1498C1F9" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="251E4AE9" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Politics and Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2045AA50" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="131E1111" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The University of Warwick (UK), LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143BA41B" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="12DC88BF" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756D52D4" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="5683CE3A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D51B7D0" w14:textId="77777777" w:rsidR="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="025299B5" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="23059B27" w:rsidR="00686369" w:rsidRPr="000C25AE" w:rsidRDefault="000C25AE" w:rsidP="000C25AE">
+    <w:p w14:paraId="5567FC3C" w14:textId="35DF6B61" w:rsidR="00686369" w:rsidRPr="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C25AE">
+      <w:r w:rsidRPr="00A010FF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Wang joined Shanghai office of Fangda Partners in 2014. Mr. Wang worked in a leading PRC firm and a foreign bank before joining the Fangda Partners.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="000C25AE" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A010FF" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1887,428 +1887,470 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01152159"/>
+    <w:nsid w:val="009455C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82465EC8"/>
+    <w:tmpl w:val="940ADB7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02965F20"/>
+    <w:nsid w:val="01357599"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B7A5246"/>
+    <w:tmpl w:val="AE4C2986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="037B4009"/>
+    <w:nsid w:val="04A840A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41442FDA"/>
+    <w:tmpl w:val="38380860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05A00A64"/>
+    <w:nsid w:val="07086D20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FEA5780"/>
+    <w:tmpl w:val="F090684E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B1553B5"/>
+    <w:nsid w:val="07A569A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F4EA93A"/>
+    <w:tmpl w:val="7D0CD01C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B4D4730"/>
+    <w:nsid w:val="07C361A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0CE3B36"/>
+    <w:tmpl w:val="038ED062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C456C09"/>
+    <w:nsid w:val="0ADF35D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F205060"/>
+    <w:tmpl w:val="55F050C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1356047B"/>
+    <w:nsid w:val="0B3D5093"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB0076A4"/>
+    <w:tmpl w:val="82021A8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13E91527"/>
+    <w:nsid w:val="0BBC6FDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="523AF9F8"/>
+    <w:tmpl w:val="B2DAD948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="166B4AAC"/>
+    <w:nsid w:val="12591AC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F35E1280"/>
+    <w:tmpl w:val="D97CFDC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="181B0AB2"/>
+    <w:nsid w:val="17F37EED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F6ABDE6"/>
+    <w:tmpl w:val="51106918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BB06727"/>
+    <w:nsid w:val="182D2AFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBE4411E"/>
+    <w:tmpl w:val="EFE27708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C3E25BB"/>
+    <w:nsid w:val="1EC533BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB54AC0A"/>
+    <w:tmpl w:val="C108EB02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C5B77D2"/>
+    <w:nsid w:val="2096515C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91E8EDAC"/>
+    <w:tmpl w:val="3E34C186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D0B6242"/>
+    <w:nsid w:val="2157500C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="529EEE32"/>
+    <w:tmpl w:val="B322D03C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20650DC9"/>
+    <w:nsid w:val="24A62BE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66FC47EC"/>
+    <w:tmpl w:val="F828DF4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28F91740"/>
+    <w:nsid w:val="2790005C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BDEC8E6"/>
+    <w:tmpl w:val="AE4C2986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AE26CB0"/>
+    <w:nsid w:val="2966779C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5768C516"/>
+    <w:tmpl w:val="B86A4D78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AE5486B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="177AF61C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E2C0DD9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="89DA0114"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2377,114 +2419,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="311110C0"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="317E6D04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65C82780"/>
+    <w:tmpl w:val="C090027A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3651779D"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="347F21CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3910AB90"/>
+    <w:tmpl w:val="5F0CE056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39E7018F"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35970F57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22DE0D06"/>
+    <w:tmpl w:val="F6F265DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="389433A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E0A98D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2556,813 +2619,749 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D1F0406"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47375124"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30581D00"/>
+    <w:tmpl w:val="780C0166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D5C259B"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D04B24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A04E4334"/>
+    <w:tmpl w:val="38883B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DBF0AAA"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A710CB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="861A082A"/>
+    <w:tmpl w:val="10F4E878"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DD962EB"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BE55473"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6082E5E2"/>
+    <w:tmpl w:val="2ED05E1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="479973E2"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D503D63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D8E73DA"/>
+    <w:tmpl w:val="E07ED00A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D2D77A7"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="576756D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDB23494"/>
+    <w:tmpl w:val="DD0CCF06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DD36C64"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58C660F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66820696"/>
+    <w:tmpl w:val="9D94C116"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E0551C2"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AB944CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D7839E6"/>
+    <w:tmpl w:val="2A42A356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E1C3EC8"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F16163F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6E4F81E"/>
+    <w:tmpl w:val="C9904FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E6969D0"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FDB26EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C478B7AE"/>
+    <w:tmpl w:val="16704B9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5104400F"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="603631FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F850E20E"/>
+    <w:tmpl w:val="8F40281A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="517D78B0"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61ED1988"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51D01D5C"/>
+    <w:tmpl w:val="1C3EDDA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5200140B"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62291196"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63BC989C"/>
+    <w:tmpl w:val="0FA81E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="550E2FFB"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62C315A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19646274"/>
+    <w:tmpl w:val="0FCEB396"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="561E7403"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="632B3889"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D940274"/>
+    <w:tmpl w:val="6C0EC42A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56F656A4"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63FE57A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A9AA1DC"/>
+    <w:tmpl w:val="E3443CB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B4F2B74"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="668D7472"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3FE38C4"/>
+    <w:tmpl w:val="04AA3E76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F190A0D"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="697D30C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD26FF2C"/>
+    <w:tmpl w:val="C044806A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6689581C"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BE460C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E042ED5E"/>
+    <w:tmpl w:val="22206766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6843257F"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FF90293"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FB0EF5C"/>
+    <w:tmpl w:val="E5DCACC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B543970"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72975786"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B3A4584"/>
+    <w:tmpl w:val="353A6714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D791D15"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="788263B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="523AF9F8"/>
+    <w:tmpl w:val="C1CA0D54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77890808"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78E66910"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65387F82"/>
+    <w:tmpl w:val="F9304C20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="782B577B"/>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F2C163D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFD278A2"/>
+    <w:tmpl w:val="CFE4F478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="16">
-[...14 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
-[...2 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="16"/>
-  </w:num>
-[...79 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
-    <w:rsid w:val="000C25AE"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
@@ -3419,50 +3418,51 @@
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
+    <w:rsid w:val="00A010FF"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
@@ -4549,61 +4549,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000C25AE"/>
+    <w:rsid w:val="00A010FF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000C25AE"/>
+    <w:rsid w:val="00A010FF"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4887,51 +4887,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0791585-A92A-4492-982B-6C1D6E5867B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4CA38A8-FE75-41FE-95E7-2374928E3E05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1038</Words>
   <Characters>5921</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6946</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>