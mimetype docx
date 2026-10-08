--- v1 (2026-08-06)
+++ v2 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2D37CFB0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0F0DF74A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A010FF">
+            <w:r w:rsidRPr="00A24F11">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ROCK WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="512757A5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+          <w:p w14:paraId="706EB16B" w14:textId="25D48A3B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A010FF">
+            <w:r w:rsidRPr="00A24F11">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A010FF">
+            <w:r w:rsidRPr="00A24F11">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A010FF">
+            <w:r w:rsidRPr="00A24F11">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nanjing,Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6D5A446F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+          <w:p w14:paraId="6199424A" w14:textId="65C7C3B0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A010FF">
+            <w:r w:rsidRPr="00A24F11">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1130</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3B003AF4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+          <w:p w14:paraId="4F910ACA" w14:textId="3BAB1100" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A010FF">
+            <w:r w:rsidRPr="00A24F11">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rock.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="16A08383" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A010FF" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5789F818" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A24F11" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26E1FC54" wp14:editId="0D1CC76D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62FF9845" wp14:editId="21ED18EA">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="12E27A62" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A010FF" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2CB81394" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A24F11" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A010FF">
+            <w:r w:rsidRPr="00A24F11">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ROCK WANG SPECIALIZES IN BANKING &amp; FINANCING, DEBT FINANCING, DISTRESS INVESTMENT &amp; NPL AND FINANCE INSTITUTIONS SERVICE AND DEBT RESTRUCTURING.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F65D3F" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="2B1D93F1" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1240 +456,1240 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658852A7" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="77890DC0" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD473AA" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="6F6C6B46" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367277B2" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="39B19533" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Goldwind in its project financing in Argentina arranged by Bank of China and Santander (Deal of the year for Infrastructure and Energy, China Law and Practice 2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA43B10" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="2FD0A68C" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Wise Road in an acquisition financing arranged by CMBC, Bank of China, HSBC, and CNCBI for acquisition of a leading enterprise in Semi-conductor industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A94104A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="00FA6CD0" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent FountainVest in an acquisition financing arranged by SPDB for acquisition of Langdi from an A share company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FB5994" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="3B8569BE" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent ASSG in a financing arranged by CMB Wing Lung Bank for purpose of acquiring shares of Wanda (to be listed as H shares)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DDF26F" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="531A2339" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Brookfield in an acquisition financing arranged by Bank of China for acquisition of a portfolio consisting of five retail malls.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C866EB" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="58181152" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent PDG an IDC platform under Warburg Pincus in connection with its senior acquisition and development financing arranged by China Merchant Bank and mezzanine financing made available by CMBI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA7380B" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="574712FF" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Brookfield in an acquisition financing arranged by Bank of China for acquisition of a commercial complex from Greenland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4C8554" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="7AAB6658" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent New Frontier in acquisition and development financing of China Merchant Bank in respect of a hospital in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C93813" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="6133A712" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent acquisition vehicles controlled by Boyu Capital, Ally Bridge, Temasek and PingAn Insurance in a syndicate loan for merger and privatization of WuXi PharmaTech (Cayman) Inc. (NYSE: WX)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D30843E" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="1C5E606F" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a buyer group consisting of management of Mindray Medical International Limited in a syndicate loan arranged by Bank of China and Ping An Bank for merger and privatization of Mindray Medical International Limited (NYSE:MR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1386057A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="46B56B7D" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent the buyer group in a loan facility granted by Shanghai Pudong Development Bank Co., Ltd. for privatization of E-House (China) Holdings Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CE4386" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="2C154333" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent CPEChina Fund II, L.P. in an acquisition loan arranged by Bank of China Macau Branch and Singapore Branch and a mezzanine financing granted by China Citic Bank International Limited for take-private of Biosensors International Group, Ltd. listed in Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FF8507" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="11FBB898" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Electric Newage Company Limited in a term loan facility arranged by Bank of China (Hong Kong) Limited for acquisition of shares in Ansaldo Energia S.p.A., a joint stock company incorporated under the laws of Italy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1506FDD4" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="168B9FA1" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Standard Chartered Private Equity Limited and other investors in connection with onshore and offshore financing arranged by Minsheng Bank Corporation, Hong Kong Branch and Minsheng Bank Corporation, Beijing Branch for purpose of acquisition of Siyanli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C03931F" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="704A21DA" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Special Opportunity Investment / Debt Restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DA84C6" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="29A46899" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a consortium consisting of Wise Road and JAC Capital in respect of distress investment into Ziguang Group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E447600" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="11E0974B" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent IFC in its investment with CDH into a platform for NPL investment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570EA820" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="7558E584" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent New World Development in respect of a mezzanine financing granted to a distress platform under Warburg Pincus for acquiring commercial properties in great bay area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B34BE7D" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="5921FCD1" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a China Development Bank in a debt restructure of a company within Haihang Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276E213A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="098899BF" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent China Merchant Bank in respect of a facility of more than 4.5 billion RMB made to a SOE for purpose of debt restructuring of an A-share company controlled by the SOE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D75CE22" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="11742444" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a US funds in its acquisition of NPL portfolios from an AMC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F59C536" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="5B8CD940" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Credit Suisse in a term loan granted to an investors in respect of acquisition of NPLs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE5BC14" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="2A5FC8BD" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent CPPIB in a term loan of more granted to an investors in respect of acquisition of NPL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DBD1C2" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="36C95E45" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Morgan Stanley in a term loan granted to an fund in respect of acquisition of NPLs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428723E5" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="45498B64" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Four Rivers in its distress investment into Chongqing Gangtie (an A+H company) through statutory restructuring proceeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28612A2A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="5ED7B261" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent committee of lenders led by Bank of China in respect of debt restructuring of Yurun (雨润)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77160A27" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="597012C4" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent committee of lenders led by Nanjing Bank and Citic Bank in respect of debt restructuring of Sanpower (三胞)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEA00C4" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="20ADF7BE" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent committee of lenders led by Citic Bank in respect of debt restructuring of Fullshare (丰盛)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D28604F" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="48CBC389" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent KKR and China Orient Asset Management (International) Holding in respect of a special opportunity fund for investment in senior secured onshore lending</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4110EE66" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="0910EB29" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a committee of bondholders of Huacheng Power in restructuring of the bond</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B763C46" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="37E533F3" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Banking Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC1464A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="511C1DA9" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent onshore and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> offshore syndicate consisting of DBS, Minsheng Bank, China Merchant Bank and Maybank in respect of an acquisition financing made to a consortium consisting of Vanke, SCPG and Hopu for purpose of acquiring 20 onshore projects from Capitaland (shortlist of deal of the year for financing, China Law and Practice 2019)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701ACC90" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="41FEC626" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent China Merchant Bank in a financing for purpose of taking-private of China Distance Education Holdings Limited (NYSE: DL) and refinancing existing debts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78162031" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="74248567" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent HSBC in an acquisition financing made available to Mobvista for purpose of acquiring Reyun Data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A2BE85" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="623FD272" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Davidson Kempner in a cross-border structured financing made available to Guazi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0EF53C" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="04CDF7BB" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate arranged by DBS in respect of an IDC financing to Chindata</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F757C2" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="2E453EEF" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate loan arranged by DBS, Minsheng Bank Corporation and China Merchant Bank to Focus Media (China) Holding Limited for refinancing of the privatization loan borrowed by FMHL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6F6320" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="751FD6A1" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent Ping An Bank in a term loan to China Neptunus Drugstore Holding Ltd. for merger and privatization of China Nepstar Chain Drugstore Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E45831" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="667DB538" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate led by Shanghai Pudong Development Bank, Bank of China and China Merchant Bank in respect of financing of more than 4 billion RMB made to Keppel Land for purpose of development of a commercial complex in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD6AD92" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="495D95D5" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent DBS in an onshore and offshore financing made to COFCO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8AC2BC" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="022FE8BD" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent ARTE Capital and other investors in a private bond investment in connection with a top PRC real estate company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C76197" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="3C7B8777" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent onshore and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> offshore syndicate arranged by HSBC, UOB and OCBC in respect of an acquisition financing made to a SPV under Angelo Gordon for purpose of acquiring Jade Hotel from Jindong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDF490A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="0C41844E" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent IFC in its investment into bond issued by Jiangsu Leasing on China Inter-bank Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F95F5A3" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="45802522" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a syndicate arranged by China Merchant Bank to the borrower specified by Vgrass (an A-share company) in respect of acquisition of the assets in relation to Teenie Weenie from E-land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DBA452" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="20A13AB7" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8EB850" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="1EF2322A" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nanjing University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251E4AE9" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="0CD51BDC" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Politics and Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131E1111" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="53D5AE47" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The University of Warwick (UK), LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DC88BF" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="051BEFE4" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5683CE3A" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="579252B6" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025299B5" w14:textId="77777777" w:rsidR="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="5918EE56" w14:textId="77777777" w:rsidR="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="35DF6B61" w:rsidR="00686369" w:rsidRPr="00A010FF" w:rsidRDefault="00A010FF" w:rsidP="00A010FF">
+    <w:p w14:paraId="5567FC3C" w14:textId="2C7C2D50" w:rsidR="00686369" w:rsidRPr="00A24F11" w:rsidRDefault="00A24F11" w:rsidP="00A24F11">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A010FF">
+      <w:r w:rsidRPr="00A24F11">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Wang joined Shanghai office of Fangda Partners in 2014. Mr. Wang worked in a leading PRC firm and a foreign bank before joining the Fangda Partners.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A010FF" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A24F11" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1887,1435 +1887,1435 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="009455C9"/>
+    <w:nsid w:val="00852986"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="940ADB7A"/>
+    <w:tmpl w:val="4B883312"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01357599"/>
+    <w:nsid w:val="064534C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE4C2986"/>
+    <w:tmpl w:val="D0C01188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04A840A4"/>
+    <w:nsid w:val="08F26C2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38380860"/>
+    <w:tmpl w:val="A14C4F88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07086D20"/>
+    <w:nsid w:val="09857121"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F090684E"/>
+    <w:tmpl w:val="5B542D66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A569A1"/>
+    <w:nsid w:val="0EA20264"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D0CD01C"/>
+    <w:tmpl w:val="8CC299FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07C361A8"/>
+    <w:nsid w:val="0F892083"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="038ED062"/>
+    <w:tmpl w:val="D242B7D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ADF35D6"/>
+    <w:nsid w:val="1242223F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55F050C2"/>
+    <w:tmpl w:val="91C2313E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B3D5093"/>
+    <w:nsid w:val="1A2539F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82021A8A"/>
+    <w:tmpl w:val="BBD0A8CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BBC6FDE"/>
+    <w:nsid w:val="1D416CD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2DAD948"/>
+    <w:tmpl w:val="55A2B4FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12591AC2"/>
+    <w:nsid w:val="1DEA6215"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D97CFDC8"/>
+    <w:tmpl w:val="AB36A36A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17F37EED"/>
+    <w:nsid w:val="20D5316A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51106918"/>
+    <w:tmpl w:val="5C8267B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="182D2AFA"/>
+    <w:nsid w:val="270F165D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFE27708"/>
+    <w:tmpl w:val="3F4CBB9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EC533BE"/>
+    <w:nsid w:val="285871BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C108EB02"/>
+    <w:tmpl w:val="F43E9606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2096515C"/>
+    <w:nsid w:val="2963738D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E34C186"/>
+    <w:tmpl w:val="070A6F6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2157500C"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="316D5290"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B322D03C"/>
+    <w:tmpl w:val="2B8ACB0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24A62BE5"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32C322F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F828DF4E"/>
+    <w:tmpl w:val="C15C5A8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2790005C"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34CA77C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE4C2986"/>
+    <w:tmpl w:val="F5D6D8A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2966779C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37237C50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B86A4D78"/>
+    <w:tmpl w:val="98244956"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AE5486B"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AD07D29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="177AF61C"/>
+    <w:tmpl w:val="433266DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E2C0DD9"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42755163"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89DA0114"/>
+    <w:tmpl w:val="6DE2EF76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="317E6D04"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4494374B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C090027A"/>
+    <w:tmpl w:val="1D48963C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="347F21CF"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45C268DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F0CE056"/>
+    <w:tmpl w:val="E29E5A7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35970F57"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46DE7868"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6F265DE"/>
+    <w:tmpl w:val="D826B38A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="389433A2"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="490E51EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E0A98D6"/>
+    <w:tmpl w:val="9DC2A1C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47375124"/>
+    <w:nsid w:val="49CD78A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="780C0166"/>
+    <w:tmpl w:val="989AD106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47D04B24"/>
+    <w:nsid w:val="4CBF7FC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38883B74"/>
+    <w:tmpl w:val="28F8FCD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A710CB6"/>
+    <w:nsid w:val="4CEE109D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10F4E878"/>
+    <w:tmpl w:val="696A6852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE55473"/>
+    <w:nsid w:val="4DB97544"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2ED05E1C"/>
+    <w:tmpl w:val="73808C92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D503D63"/>
+    <w:nsid w:val="538B3B0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E07ED00A"/>
+    <w:tmpl w:val="1E528CB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="576756D2"/>
+    <w:nsid w:val="54DC5106"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD0CCF06"/>
+    <w:tmpl w:val="65C49F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58C660F6"/>
+    <w:nsid w:val="54EA4A35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D94C116"/>
+    <w:tmpl w:val="89E0DE38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AB944CD"/>
+    <w:nsid w:val="55741926"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A42A356"/>
+    <w:tmpl w:val="20DC0682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F16163F"/>
+    <w:nsid w:val="5DEC6CC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9904FB8"/>
+    <w:tmpl w:val="9B6882EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FDB26EB"/>
+    <w:nsid w:val="5E523BD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16704B9A"/>
+    <w:tmpl w:val="34FAD680"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="603631FF"/>
+    <w:nsid w:val="5FFA3C65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F40281A"/>
+    <w:tmpl w:val="80360988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61ED1988"/>
+    <w:nsid w:val="6070717E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C3EDDA8"/>
+    <w:tmpl w:val="F1C01DA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62291196"/>
+    <w:nsid w:val="62CC0AEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FA81E0C"/>
+    <w:tmpl w:val="DCF2DF1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62C315A7"/>
+    <w:nsid w:val="64FC6F99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FCEB396"/>
+    <w:tmpl w:val="CFF802F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="632B3889"/>
+    <w:nsid w:val="66DA0A87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C0EC42A"/>
+    <w:tmpl w:val="02780AF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63FE57A2"/>
+    <w:nsid w:val="6D5A6E58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3443CB0"/>
+    <w:tmpl w:val="FB22DA76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="668D7472"/>
+    <w:nsid w:val="6F197061"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04AA3E76"/>
+    <w:tmpl w:val="B7A61072"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="697D30C1"/>
+    <w:nsid w:val="6FF2756F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C044806A"/>
+    <w:tmpl w:val="19182F0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BE460C5"/>
+    <w:nsid w:val="712A17A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22206766"/>
+    <w:tmpl w:val="CC264754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FF90293"/>
+    <w:nsid w:val="71982B9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5DCACC8"/>
+    <w:tmpl w:val="DA9AF2C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72975786"/>
+    <w:nsid w:val="76BB360D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="353A6714"/>
+    <w:tmpl w:val="18A026A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="788263B7"/>
+    <w:nsid w:val="770F4697"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1CA0D54"/>
+    <w:tmpl w:val="7C18320A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78E66910"/>
+    <w:nsid w:val="786338F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9304C20"/>
+    <w:tmpl w:val="65C49F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F2C163D"/>
+    <w:nsid w:val="7D6901D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFE4F478"/>
+    <w:tmpl w:val="83A8381A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
-[...44 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="27">
-[...53 lines deleted...]
-  <w:num w:numId="45">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="46">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3418,53 +3418,53 @@
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
-    <w:rsid w:val="00A010FF"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
+    <w:rsid w:val="00A24F11"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
@@ -4549,61 +4549,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A010FF"/>
+    <w:rsid w:val="00A24F11"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A010FF"/>
+    <w:rsid w:val="00A24F11"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4887,51 +4887,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4CA38A8-FE75-41FE-95E7-2374928E3E05}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0EC3FA7-89B6-4660-8E64-8534C533935D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1038</Words>
   <Characters>5921</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6946</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>