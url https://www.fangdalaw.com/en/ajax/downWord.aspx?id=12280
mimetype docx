--- v0 (2026-06-03)
+++ v1 (2026-08-06)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7A3B0BB1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0AC761B3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D4492" w:rsidP="004D4492">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EF35FB">
+            <w:r w:rsidRPr="004D4492">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>RAYMOND CHAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="463C8594" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+          <w:p w14:paraId="706EB16B" w14:textId="1DFBC05C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D4492" w:rsidP="004D4492">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EF35FB">
+            <w:r w:rsidRPr="004D4492">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF35FB">
+            <w:r w:rsidRPr="004D4492">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF35FB">
+            <w:r w:rsidRPr="004D4492">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1ADD5769" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+          <w:p w14:paraId="6199424A" w14:textId="5E0F42F7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D4492" w:rsidP="004D4492">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EF35FB">
+            <w:r w:rsidRPr="004D4492">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8817 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="386F060D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+          <w:p w14:paraId="4F910ACA" w14:textId="0A88EAC1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D4492" w:rsidP="004D4492">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EF35FB">
+            <w:r w:rsidRPr="004D4492">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>raymond.chan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1C828C57" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF35FB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="44E9B55C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D4492" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="574EA1FF" wp14:editId="096F5DAE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54DF695B" wp14:editId="236C4D4B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1647EF53" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00EF35FB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="41A2AC9B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="004D4492" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EF35FB">
+            <w:r w:rsidRPr="004D4492">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. CHAN IS A PARTNER BASED IN THE HONG KONG OFFICE.  MR. CHAN HAS EXTENSIVE EXPERIENCE IN CROSS-BORDER M&amp;A, PRIVATE EQUITY AND VENTURE CAPITAL TRANSACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1E9493" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3DD13107" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1058 +456,1058 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033ABF25" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="6B826B10" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5E2397" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="3DE6F661" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F01DB7E" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="1CF1A119" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba Group Holding Limited (NYSE BABA; SEHK 9988) in its RMB 15 billion strategic investment in Focus Media Information Technology Co. Ltd (SZSE 002027), one of the largest digital advertising agencies in China and a pioneer in elevator media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB8D1A9" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="72F55125" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a consortium of investors formed by the CEO of Clear Media Limited, Ant Financial, JCDecaux and China Wealth Growth Fund III L.P. in a HK$3.857 million voluntary conditional cash offer to acquire all of the shares in Clear Media Limited (SEHK 100), the largest operator of bus shelter advertising panels in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2B2889" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="55C33BB6" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for PAG in its acquisition of the controlling stake in Zhenai.com, the largest online matchmaking and dating services provider in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4E1B78" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="3F0C9155" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba Pictures Group Limited (SEHK 1060) in its RMB 1 billion subscription of convertible and exchangeable bonds in Dadi Cinema, the second largest theatre chain in China and a subsidiary of Nan Hai Corporation Limited (SEHK 0680)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C14F35" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="427494C4" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba Group Holding Limited (NYSE BABA; SEHK 9988) in its RMB 1.6 billion strategic investment in the automotive aftermarket space by setting up a joint venture company with Jiangsu Carzone Autoparts Co., Ltd., a leading autoparts supply chain service provider, Qiche Chaoren, a leading automotive maintenance platform wholly owned by Zhejiang Jingu Co Ltd (SZSE 002027), and other financial investors such as Warburg Pincus, Yunfeng Capital and PAG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A211ED2" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="6C0D46B9" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Manulife in its pre-IPO investment in a leading online medical platform in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FFDDC1" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="692BC342" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Gaw Capital in its joint venture with China SCE Property Holdings Ltd (SEHK 1966) to establish a long-term rental apartment investment platform in China with an initial commitment of US$800 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C74D1E" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="5FC420C7" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba Hong Kong Entrepreneurs Fund in its joint venture with Sensetime and the Hong Kong Science and Technology Park to set up the HKAI Lab, a platform focused on empowering startups in Hong Kong to develop and commercialise their AI inventions and technologies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3DB5C0" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="1A7A17E4" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Philips in its disposal of a water purifier business in Greater China to Deerma, a leading household appliance brand in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BC7348" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="1DC4BF3E" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Goldman Sachs in its pre-IPO investment in two PRC-focused real estate developers and in the subsequent restructure of and exit from the investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FAE732" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="615188CF" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Och-Ziff in various potential pre-IPO investments, including in a PRC-focused real estate developer and a solar technology company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C26C58" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="7C7DB145" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Standard Chartered Private Equity in its pre-IPO investment in Yuanda China Holdings, a high-end building materials company now listed on the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A3A13F" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="3945D6E6" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for BBT (帮帮兔) in its joint venture with SF Express to set up a last mile delivery service platform in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D4F78A" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="6FA4B13B" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DDC Enterprise Limited, operator of the culinary website DayDayCook, in its Series A and Series A-1 funding rounds, including by Gobi Ventures as manager of the Alibaba Entrepreneurs Fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204629AD" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="0136F5A8" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for RRJ Capital in its pre-IPO investments in three PRC-focused entities: manufacturer of smart credit/debit cards; China franchise of an international hotel chain; and manufacturer of fruit drink and tea beverages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57086E9B" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="0537666D" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CITIC Securities International in advising its client in the potential structured stake accumulation in a Malaysian listed company and on its investment and pre-agreed exit options in relation to a PRC financial services company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F591025" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="7C333F95" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mindray Medical in its post-privatisation restructuring and proposed relisting in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B04CA7C" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="4852C312" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for The Royal Bank of Scotland in the disposal of its banking interests in Asia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73817D19" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="610372C4" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for KPMG, as liquidators of Lehman Brothers, in the management of various portfolio investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36911AA0" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="2BD88386" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a consortium of investors, including Och-Ziff, Forum Partners and Highbridge Capital in the restructure of its investment in China New Town Development, a company dual listed on the Hong Kong Stock Exchange and the Singapore Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC71179" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="49B31EBC" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the shareholders of Lloyd George Investment Management Limited in its sale to Bank of Montreal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1763E8D4" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="4D6038DF" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the shareholders of Josco Holdings, a Hong Kong-based manufacturer of food packaging supplies, in its sale to Huhtamaki Oyj, the Finnish-listed global packaging corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A0DF95" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="51E89611" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Citi in the sale of its interest in Xihuan Plaza, Beijing, via the sale of a wholly-owned Hong Kong holding company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE8583C" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="507BEE0D" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Morgan Stanley Asia in the potential acquisition of two PRC focused mining entities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED96611" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="18B5956F" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Meyer Bergman in its acquisition of the Whiteleys shopping centre in Bayswater, London</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F354206" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="0F95A73F" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Resources Land on its proposed joint venture with an international sovereign wealth fund to establish a US $2 billion China-focused real estate investment platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E939CB" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="17BFA90D" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised IDI Gazeley, a subsidiary of the Brookfield Property Group on its proposed joint venture with Zeny Supply Chain, a member of the Legend Holdings group, to design and construct a built-to-spec logistics hub for a retailer in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71591F31" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="28CCC13F" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Citi in its negotiations with developers to construct and lease to Citi its future regional headquarters in two South East Asian hubs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E8C544" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="166368E2" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting for Hong Kong Land in its development of a prime commercial site in Wangfujing, Beijing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38046418" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="2D51D368" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shenzhen Energy Corporation in its proposed construction and operation of a hydropower plant in a developing country in South East Asia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689EC3D1" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="3B6C034C" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a PRC-based investor in the establishment of a joint venture with one of the largest LNG suppliers in the world and a Russian-backed commodities trading conglomerate in order to explore opportunities to market and sell Russian-extracted LNG to Chinese purchasers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B33189B" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="48019F61" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for China Merchants Holdings in its joint venture to build and operate certain infrastructure assets in the Republic of Djibouti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207109E8" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="76D73EAA" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3EF501" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="7F74768E" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Sydney, Sydney, Australia, Masters of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0DAD2D" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="4F009A55" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Sydney, Sydney, Australia, LL.B (Honors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090FB276" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="48B5E9A0" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Sydney, Sydney, Australia, Bachelor of Commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787F0F8C" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="62DCA798" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F32DF77" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="6D36E315" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New South Wales (Australia)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E13ADAC" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="58C278B3" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4009171B" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="69700085" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0927219A" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="18034FAC" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C646AB" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="40669E53" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027E1095" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="6FA4096E" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586454A9" w14:textId="77777777" w:rsidR="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="3C820F85" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="1C10ABFE" w:rsidR="00686369" w:rsidRPr="00EF35FB" w:rsidRDefault="00EF35FB" w:rsidP="00EF35FB">
+    <w:p w14:paraId="5567FC3C" w14:textId="649A3B87" w:rsidR="00686369" w:rsidRPr="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF35FB">
+      <w:r w:rsidRPr="004D4492">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Chan worked at several leading international law firms, including Linklaters, Berwin Leighton Paisner (HK) LLP and Deacons Australia (now Norton Rose Fulbright Australia).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00EF35FB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="004D4492" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1705,1291 +1705,1291 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00CB1A1C"/>
+    <w:nsid w:val="0E200856"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32B471FE"/>
+    <w:tmpl w:val="5A7CD524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="084B5F96"/>
+    <w:nsid w:val="0FE45BA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF0E9FAE"/>
+    <w:tmpl w:val="DFE05246"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="092920C5"/>
+    <w:nsid w:val="12FB6263"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC3C3D00"/>
+    <w:tmpl w:val="1E529A74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BBE339F"/>
+    <w:nsid w:val="14744B81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="926CB652"/>
+    <w:tmpl w:val="BB5C3C9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C0F3E77"/>
+    <w:nsid w:val="198F4741"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A62CDB2"/>
+    <w:tmpl w:val="17D485A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11DF5E44"/>
+    <w:nsid w:val="1A6D0ED2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF48CFDE"/>
+    <w:tmpl w:val="5A0E4196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="130567A7"/>
+    <w:nsid w:val="1EDC1116"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5942B928"/>
+    <w:tmpl w:val="00E8333A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="160B615C"/>
+    <w:nsid w:val="20C02835"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB5AAEE6"/>
+    <w:tmpl w:val="90AA620E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19674D68"/>
+    <w:nsid w:val="23A47D1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5F89FAA"/>
+    <w:tmpl w:val="AE66325A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A3D5481"/>
+    <w:nsid w:val="2A483FD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B332302A"/>
+    <w:tmpl w:val="6660DF1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C3D0A0B"/>
+    <w:nsid w:val="2AF52D2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9856C44C"/>
+    <w:tmpl w:val="4934C25A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F2F72FB"/>
+    <w:nsid w:val="2B7B5337"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53DA67F8"/>
+    <w:tmpl w:val="9E4EA3A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20133543"/>
+    <w:nsid w:val="2D5304E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3B0BDAC"/>
+    <w:tmpl w:val="47E0C260"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25642A3D"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EF07C00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93D28B80"/>
+    <w:tmpl w:val="E7BA68E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B0C1BF7"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F8F3F9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD30C88E"/>
+    <w:tmpl w:val="696CDC76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E1F1B43"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F74115B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74D0E70A"/>
+    <w:tmpl w:val="FB3CD912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="2F2716CA"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40455AEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42285AF8"/>
+    <w:tmpl w:val="4384886C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36034F87"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40AA07FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B20AA49E"/>
+    <w:tmpl w:val="BF18B010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36244B0E"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="466139B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="191CC27C"/>
+    <w:tmpl w:val="0B94908C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E9218B4"/>
+    <w:nsid w:val="46FA2166"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55122E9E"/>
+    <w:tmpl w:val="D4D80F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C96FBB"/>
+    <w:nsid w:val="48483CB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F71EDC74"/>
+    <w:tmpl w:val="D68A1100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49BD2F1A"/>
+    <w:nsid w:val="4C5351D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="686A1F8C"/>
+    <w:tmpl w:val="EC90D2F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FCE4633"/>
+    <w:nsid w:val="53860872"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26ECB5FE"/>
+    <w:tmpl w:val="AE707AC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53FF1D07"/>
+    <w:nsid w:val="550E507F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53EA8DB2"/>
+    <w:tmpl w:val="DB7A5106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="599F6CE4"/>
+    <w:nsid w:val="557539BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D7665DC"/>
+    <w:tmpl w:val="3DDC6E04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BEA771B"/>
+    <w:nsid w:val="55E87C9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA6CB27C"/>
+    <w:tmpl w:val="E8B27B1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E14678B"/>
+    <w:nsid w:val="56B472CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF20DE84"/>
+    <w:tmpl w:val="AF8879C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="632C4927"/>
+    <w:nsid w:val="5AD2720A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DDAA11C"/>
+    <w:tmpl w:val="2140FEF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63934D19"/>
+    <w:nsid w:val="610E1486"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2EE4A62"/>
+    <w:tmpl w:val="50C4E41C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="664B1C71"/>
+    <w:nsid w:val="632F49F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C7A6EA2"/>
+    <w:tmpl w:val="1F820EB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A8C56C8"/>
+    <w:nsid w:val="704735D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D44E496"/>
+    <w:tmpl w:val="2062D526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CB51AA6"/>
+    <w:nsid w:val="72073A30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D44E496"/>
+    <w:tmpl w:val="D5E0AD20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72F14E15"/>
+    <w:nsid w:val="73F43175"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF5084E8"/>
+    <w:tmpl w:val="D65E6368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73931475"/>
+    <w:nsid w:val="75C55E12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E144A76A"/>
+    <w:tmpl w:val="FCD8849A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76641B24"/>
+    <w:nsid w:val="795044B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F09E7A82"/>
+    <w:tmpl w:val="096AA2F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76F73C33"/>
+    <w:nsid w:val="7BC206E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3724D954"/>
+    <w:tmpl w:val="A1E66FA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="772518B3"/>
+    <w:nsid w:val="7CB73E4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E5A9886"/>
+    <w:tmpl w:val="D4660520"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="772F0AD4"/>
+    <w:nsid w:val="7D625C14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28EA2806"/>
+    <w:tmpl w:val="5282C764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="773D2B5E"/>
+    <w:nsid w:val="7DDC2A2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9714809E"/>
+    <w:tmpl w:val="17D485A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="789B2111"/>
+    <w:nsid w:val="7EAF6534"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA6CE2B0"/>
+    <w:tmpl w:val="C97E5CBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B5257BF"/>
+    <w:nsid w:val="7ED76059"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D804BF2"/>
+    <w:tmpl w:val="C07E1602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CAF1238"/>
+    <w:nsid w:val="7F0B1D14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD2AA046"/>
+    <w:tmpl w:val="09FC57FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="28"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="16">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20">
-[...23 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="31">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3038,50 +3038,51 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
+    <w:rsid w:val="004D4492"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
@@ -3127,51 +3128,50 @@
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
-    <w:rsid w:val="00EF35FB"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4223,61 +4223,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF35FB"/>
+    <w:rsid w:val="004D4492"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF35FB"/>
+    <w:rsid w:val="004D4492"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4561,51 +4561,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E9CB81D-110F-4BEC-B521-D1349636560D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{122D9183-ED60-4779-A7D1-D89CF2AC91CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>984</Words>
   <Characters>5613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>