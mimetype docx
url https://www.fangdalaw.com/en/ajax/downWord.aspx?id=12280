--- v1 (2026-08-06)
+++ v2 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0AC761B3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4FA70DBA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004D4492">
+            <w:r w:rsidRPr="001E7BA5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>RAYMOND CHAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1DFBC05C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+          <w:p w14:paraId="706EB16B" w14:textId="56C66C57" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004D4492">
+            <w:r w:rsidRPr="001E7BA5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4492">
+            <w:r w:rsidRPr="001E7BA5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D4492">
+            <w:r w:rsidRPr="001E7BA5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5E0F42F7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+          <w:p w14:paraId="6199424A" w14:textId="1537394C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004D4492">
+            <w:r w:rsidRPr="001E7BA5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8817 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0A88EAC1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+          <w:p w14:paraId="4F910ACA" w14:textId="029DDD79" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004D4492">
+            <w:r w:rsidRPr="001E7BA5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>raymond.chan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="44E9B55C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004D4492" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="65FE2E13" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E7BA5" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54DF695B" wp14:editId="236C4D4B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="633A6C90" wp14:editId="2979EAAE">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="41A2AC9B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="004D4492" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7D461BA8" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001E7BA5" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004D4492">
+            <w:r w:rsidRPr="001E7BA5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. CHAN IS A PARTNER BASED IN THE HONG KONG OFFICE.  MR. CHAN HAS EXTENSIVE EXPERIENCE IN CROSS-BORDER M&amp;A, PRIVATE EQUITY AND VENTURE CAPITAL TRANSACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD13107" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="64B6BB9B" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1058 +456,1058 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B826B10" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="0E6623FF" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE6F661" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="5E7FC544" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CF1A119" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="3E84F061" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba Group Holding Limited (NYSE BABA; SEHK 9988) in its RMB 15 billion strategic investment in Focus Media Information Technology Co. Ltd (SZSE 002027), one of the largest digital advertising agencies in China and a pioneer in elevator media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F55125" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="0658EE84" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a consortium of investors formed by the CEO of Clear Media Limited, Ant Financial, JCDecaux and China Wealth Growth Fund III L.P. in a HK$3.857 million voluntary conditional cash offer to acquire all of the shares in Clear Media Limited (SEHK 100), the largest operator of bus shelter advertising panels in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C33BB6" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="47F2A592" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for PAG in its acquisition of the controlling stake in Zhenai.com, the largest online matchmaking and dating services provider in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0C9155" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="21DC1DD2" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba Pictures Group Limited (SEHK 1060) in its RMB 1 billion subscription of convertible and exchangeable bonds in Dadi Cinema, the second largest theatre chain in China and a subsidiary of Nan Hai Corporation Limited (SEHK 0680)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427494C4" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="7B3E4C4D" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba Group Holding Limited (NYSE BABA; SEHK 9988) in its RMB 1.6 billion strategic investment in the automotive aftermarket space by setting up a joint venture company with Jiangsu Carzone Autoparts Co., Ltd., a leading autoparts supply chain service provider, Qiche Chaoren, a leading automotive maintenance platform wholly owned by Zhejiang Jingu Co Ltd (SZSE 002027), and other financial investors such as Warburg Pincus, Yunfeng Capital and PAG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0D46B9" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="4255579E" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Manulife in its pre-IPO investment in a leading online medical platform in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692BC342" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="64E60E11" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Gaw Capital in its joint venture with China SCE Property Holdings Ltd (SEHK 1966) to establish a long-term rental apartment investment platform in China with an initial commitment of US$800 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC420C7" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="787C420B" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba Hong Kong Entrepreneurs Fund in its joint venture with Sensetime and the Hong Kong Science and Technology Park to set up the HKAI Lab, a platform focused on empowering startups in Hong Kong to develop and commercialise their AI inventions and technologies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7A17E4" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="49C7476B" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Philips in its disposal of a water purifier business in Greater China to Deerma, a leading household appliance brand in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC4BF3E" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="17A34E4C" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Goldman Sachs in its pre-IPO investment in two PRC-focused real estate developers and in the subsequent restructure of and exit from the investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615188CF" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="598C08E8" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Och-Ziff in various potential pre-IPO investments, including in a PRC-focused real estate developer and a solar technology company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7DB145" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="79F41CB1" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Standard Chartered Private Equity in its pre-IPO investment in Yuanda China Holdings, a high-end building materials company now listed on the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3945D6E6" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="7DC7F0B2" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for BBT (帮帮兔) in its joint venture with SF Express to set up a last mile delivery service platform in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA4B13B" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="41709722" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DDC Enterprise Limited, operator of the culinary website DayDayCook, in its Series A and Series A-1 funding rounds, including by Gobi Ventures as manager of the Alibaba Entrepreneurs Fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0136F5A8" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="0CDDB83A" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for RRJ Capital in its pre-IPO investments in three PRC-focused entities: manufacturer of smart credit/debit cards; China franchise of an international hotel chain; and manufacturer of fruit drink and tea beverages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0537666D" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="5C061ABF" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CITIC Securities International in advising its client in the potential structured stake accumulation in a Malaysian listed company and on its investment and pre-agreed exit options in relation to a PRC financial services company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C333F95" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="65CBDA26" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mindray Medical in its post-privatisation restructuring and proposed relisting in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4852C312" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="01BA0AEE" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for The Royal Bank of Scotland in the disposal of its banking interests in Asia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610372C4" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="7B6B2255" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for KPMG, as liquidators of Lehman Brothers, in the management of various portfolio investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD88386" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="1FF78067" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a consortium of investors, including Och-Ziff, Forum Partners and Highbridge Capital in the restructure of its investment in China New Town Development, a company dual listed on the Hong Kong Stock Exchange and the Singapore Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B31EBC" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="1DE7BA42" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the shareholders of Lloyd George Investment Management Limited in its sale to Bank of Montreal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6038DF" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="0805869F" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the shareholders of Josco Holdings, a Hong Kong-based manufacturer of food packaging supplies, in its sale to Huhtamaki Oyj, the Finnish-listed global packaging corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E89611" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="41029719" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Citi in the sale of its interest in Xihuan Plaza, Beijing, via the sale of a wholly-owned Hong Kong holding company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507BEE0D" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="1341BDA5" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Morgan Stanley Asia in the potential acquisition of two PRC focused mining entities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B5956F" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="4F400C11" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Meyer Bergman in its acquisition of the Whiteleys shopping centre in Bayswater, London</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F95A73F" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="3309BE2E" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Resources Land on its proposed joint venture with an international sovereign wealth fund to establish a US $2 billion China-focused real estate investment platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BFA90D" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="35E39F63" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised IDI Gazeley, a subsidiary of the Brookfield Property Group on its proposed joint venture with Zeny Supply Chain, a member of the Legend Holdings group, to design and construct a built-to-spec logistics hub for a retailer in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CCC13F" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="5F45C516" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Citi in its negotiations with developers to construct and lease to Citi its future regional headquarters in two South East Asian hubs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166368E2" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="2B87FB14" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting for Hong Kong Land in its development of a prime commercial site in Wangfujing, Beijing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D51D368" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="0570EC51" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shenzhen Energy Corporation in its proposed construction and operation of a hydropower plant in a developing country in South East Asia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6C034C" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="68BACD31" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a PRC-based investor in the establishment of a joint venture with one of the largest LNG suppliers in the world and a Russian-backed commodities trading conglomerate in order to explore opportunities to market and sell Russian-extracted LNG to Chinese purchasers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48019F61" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="36D33C67" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for China Merchants Holdings in its joint venture to build and operate certain infrastructure assets in the Republic of Djibouti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D73EAA" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="7ED46AF3" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F74768E" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="0B6BBDFF" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Sydney, Sydney, Australia, Masters of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F009A55" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="2CE4319A" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Sydney, Sydney, Australia, LL.B (Honors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B5E9A0" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="78713441" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Sydney, Sydney, Australia, Bachelor of Commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DCA798" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="51EFEE7C" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D36E315" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="2D2AA148" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New South Wales (Australia)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C278B3" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="42F5719D" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69700085" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="71C9AE43" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18034FAC" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="370BC939" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40669E53" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="76A4FF82" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA4096E" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="30B9F64E" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C820F85" w14:textId="77777777" w:rsidR="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="77484C89" w14:textId="77777777" w:rsidR="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="649A3B87" w:rsidR="00686369" w:rsidRPr="004D4492" w:rsidRDefault="004D4492" w:rsidP="004D4492">
+    <w:p w14:paraId="5567FC3C" w14:textId="2BAD08D9" w:rsidR="00686369" w:rsidRPr="001E7BA5" w:rsidRDefault="001E7BA5" w:rsidP="001E7BA5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D4492">
+      <w:r w:rsidRPr="001E7BA5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Chan worked at several leading international law firms, including Linklaters, Berwin Leighton Paisner (HK) LLP and Deacons Australia (now Norton Rose Fulbright Australia).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="004D4492" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="001E7BA5" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1705,323 +1705,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E200856"/>
+    <w:nsid w:val="01CA5A7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A7CD524"/>
+    <w:tmpl w:val="20326422"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FE45BA1"/>
+    <w:nsid w:val="03075862"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFE05246"/>
+    <w:tmpl w:val="C4A8D3D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12FB6263"/>
+    <w:nsid w:val="077825E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E529A74"/>
+    <w:tmpl w:val="EE9C6144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14744B81"/>
+    <w:nsid w:val="0A7600D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB5C3C9C"/>
+    <w:tmpl w:val="683639DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="198F4741"/>
+    <w:nsid w:val="0B4169A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17D485A2"/>
+    <w:tmpl w:val="50707118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A6D0ED2"/>
+    <w:nsid w:val="0B6C6C3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A0E4196"/>
+    <w:tmpl w:val="82C0A0EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EDC1116"/>
+    <w:nsid w:val="0D8E4250"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00E8333A"/>
+    <w:tmpl w:val="5B08AE60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20C02835"/>
+    <w:nsid w:val="13893048"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90AA620E"/>
+    <w:tmpl w:val="1A50EB0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23A47D1D"/>
+    <w:nsid w:val="14D14E4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE66325A"/>
+    <w:tmpl w:val="6FC2E070"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A483FD6"/>
+    <w:nsid w:val="16B71DF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6660DF1C"/>
+    <w:tmpl w:val="15A0ED10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF52D2B"/>
+    <w:nsid w:val="1D3B293A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4934C25A"/>
+    <w:tmpl w:val="8FA6640C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B7B5337"/>
+    <w:nsid w:val="22E20368"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E4EA3A4"/>
+    <w:tmpl w:val="C04A5D6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D5304E7"/>
+    <w:nsid w:val="23330AB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47E0C260"/>
+    <w:tmpl w:val="635AD294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29EB4A4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C26F1FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2090,93 +2111,93 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EF07C00"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32411834"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7BA68E6"/>
+    <w:tmpl w:val="72E8A584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F8F3F9F"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36982959"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="696CDC76"/>
+    <w:tmpl w:val="974238A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2248,748 +2269,727 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F74115B"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC46361"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB3CD912"/>
+    <w:tmpl w:val="1556E828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40455AEF"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E324795"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4384886C"/>
+    <w:tmpl w:val="030EA662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40AA07FC"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F9D37BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF18B010"/>
+    <w:tmpl w:val="B6EA9E76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="466139B2"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="420573A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B94908C"/>
+    <w:tmpl w:val="65365382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46FA2166"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B5303CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4D80F52"/>
+    <w:tmpl w:val="4224ED3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48483CB3"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C661C38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D68A1100"/>
+    <w:tmpl w:val="415262EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C5351D3"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="512E119E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC90D2F0"/>
+    <w:tmpl w:val="FEC8EB90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53860872"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55F43ECB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE707AC4"/>
+    <w:tmpl w:val="50707118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="550E507F"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57786CA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB7A5106"/>
+    <w:tmpl w:val="01FA2D56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="557539BE"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AEB20F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DDC6E04"/>
+    <w:tmpl w:val="D390E728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55E87C9A"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B2608E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8B27B1C"/>
+    <w:tmpl w:val="7D0C95AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56B472CA"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B341CCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF8879C4"/>
+    <w:tmpl w:val="5D109826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AD2720A"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B4B1CA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2140FEF0"/>
+    <w:tmpl w:val="FA40FF3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="610E1486"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CB430F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50C4E41C"/>
+    <w:tmpl w:val="A1D4C97E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="632F49F3"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61EB4D2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F820EB2"/>
+    <w:tmpl w:val="A6102D02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="704735D2"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63534288"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2062D526"/>
+    <w:tmpl w:val="1BF4CD56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72073A30"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="672E2756"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5E0AD20"/>
+    <w:tmpl w:val="B226E1D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73F43175"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F9B5829"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D65E6368"/>
+    <w:tmpl w:val="64A482AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75C55E12"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70000113"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCD8849A"/>
+    <w:tmpl w:val="FF223FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="795044B0"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="763A6929"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="096AA2F0"/>
+    <w:tmpl w:val="6FD6FB24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BC206E4"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="768065C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1E66FA0"/>
+    <w:tmpl w:val="94FCF734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CB73E4D"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77EE29CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4660520"/>
+    <w:tmpl w:val="58B69F24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D625C14"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78DE1C93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5282C764"/>
+    <w:tmpl w:val="93B64A98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DDC2A2F"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A9C0D89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17D485A2"/>
+    <w:tmpl w:val="42AC0FDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EAF6534"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BBE0BAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C97E5CBE"/>
+    <w:tmpl w:val="B9A4637C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ED76059"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FC6333E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C07E1602"/>
+    <w:tmpl w:val="4B4613C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7">
-[...107 lines deleted...]
-  <w:num w:numId="43">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="40"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3004,85 +3004,85 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
+    <w:rsid w:val="001E7BA5"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
-    <w:rsid w:val="004D4492"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
@@ -4223,61 +4223,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D4492"/>
+    <w:rsid w:val="001E7BA5"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004D4492"/>
+    <w:rsid w:val="001E7BA5"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4561,51 +4561,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{122D9183-ED60-4779-A7D1-D89CF2AC91CE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DAC2783-FA44-47B3-BA73-3DCB6962A39C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>984</Words>
   <Characters>5613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>