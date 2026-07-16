--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="26709C6A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1E95D1FE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B04191" w:rsidP="00B04191">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007B3869">
+            <w:r w:rsidRPr="00B04191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>PETER YUEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="492D4774" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+          <w:p w14:paraId="706EB16B" w14:textId="74A5BF0F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B04191" w:rsidP="00B04191">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007B3869">
+            <w:r w:rsidRPr="00B04191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B3869">
+            <w:r w:rsidRPr="00B04191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B3869">
+            <w:r w:rsidRPr="00B04191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="691B08C7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+          <w:p w14:paraId="6199424A" w14:textId="159F8EB9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B04191" w:rsidP="00B04191">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007B3869">
+            <w:r w:rsidRPr="00B04191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1177 / +852 9870 1177 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4D2C99C0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+          <w:p w14:paraId="4F910ACA" w14:textId="253314D1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B04191" w:rsidP="00B04191">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007B3869">
+            <w:r w:rsidRPr="00B04191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peter.yuen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="53282F79" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B3869" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="72A5D216" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B04191" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47B20521" wp14:editId="5F31C115">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E797FDD" wp14:editId="25CE8E6A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="43134453" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007B3869" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="33B265F3" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B04191" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007B3869">
+            <w:r w:rsidRPr="00B04191">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DISPUTE RESOLUTION</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C308D7" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5864B2C7" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,3274 +456,3274 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623BA394" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B3869">
+    <w:p w14:paraId="5F6A08F1" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yuen</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice spans a number of areas including international and regional arbitration, China-related commercial arbitration and complex commercial litigation. Peter regularly acts for clients in complex commercial disputes before the Hong Kong courts and is experienced as coordinating counsel in cross-border multi-jurisdictional disputes, particularly in matters involving court proceedings in China. He has also established a busy practice in regulatory and corporate compliance and has conducted a considerable number of corporate internal investigations in Hong Kong and China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586AEBA5" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B3869">
+    <w:p w14:paraId="6FC01ED4" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Although Mr. Yuen</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s professional career to date has focused on counsel work, he also accepts arbitral appointments and sits as arbitrator. He is on the panel of BAC and the Shenzhen Court of International Arbitration and on the list of HKIAC arbitrators.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1C92B0" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B3869">
+    <w:p w14:paraId="5632B088" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yuen has been ranked as a leading individual for international arbitration in Chambers Asia since 2010. In recent years, he has handled a number of notable cases, including acting for a Hong Kong-listed company in an action against Next Magazine for libel and malicious falsehood, acting for San Want Media Holdings in a shareholder dispute over the control of ATV, and acting for an energy company in SIAC arbitration in a RMB 3 billion dispute over natural gas supply.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC5D9B7" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B3869">
+    <w:p w14:paraId="2021AE49" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen "gets to the crux of the issues very quickly and guides the client throughout the process to find solutions to issues." He is recognized for his expertise in shareholder and fraud-related disputes, as well as acting on contentious regulatory and enforcement matters. One source praises his "extensive experience and knowledge in the field and ability to offer valid, practical advice." Another client praises his </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>experience in international arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, noting that he is </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>accommodating and extremely hard working</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chambers Asia Pacific Guide 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269A3563" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="5DB221CB" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7257836A" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B3869">
+    <w:p w14:paraId="759E4120" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787CE8D4" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="18F2AAF0" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for various investors in investment and debt defaults involving cross-border proceedings, asset preservation applications and enforcement proceedings in Hong Kong and overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54905697" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="6A1E0904" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for two private equity houses in disputes with their PRC partner over investments in a billion-dollar project in the PRC and breaches of the shareholders</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3160DDB4" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="44791CA4" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a major China-based private equity firm in Hong Kong litigation with a former partner for breach of fiduciary duties and misappropriation of business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4F6E4E" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="1FA4FFB0" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for BVI-appointed liquidators in the liquidation of a Hong Kong-listed company's subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581FC4B7" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="027CADCD" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the minority shareholder of a major television company in a high-profile derivative action against: (i) the company's directors for breaching fiduciary duties and for procuring a breach of the ATV shareholders' agreement; and (ii) ATV and another ATV shareholder for breaching the ATV shareholders' agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060B5F2E" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="144C3A21" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Hong Kong-listed company in a complex and high-profile defamation action against Next Magazine for libel and malicious falsehood</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459032B5" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B3869">
+    <w:p w14:paraId="3B14EFA7" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arbitration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7F2582" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="09D05CA3" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a China-based private equity firm in a high-value claim and counterclaim arising from a sales and purchase agreement with a Chinese auto dealership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1AB4CD" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="247401F5" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Hong Kong-based conglomerate against a Hong Kong-listed company in a dispute over wrongful termination and loss of substantial profits arising under a distribution agreement governed by PRC law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B14222E" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="7D8FA081" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for an international apparel brand seeking buy-out relief against its delinquent joint venture partner under a shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570FCABC" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="0A3C1CA2" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the claimant in HKIAC arbitration against a founder of a PRC technology company to enforce a put option under an investment agreement governed by PRC law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C376F8" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="5BEB4D5F" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for an international hotel chain in HKIAC arbitration in a dispute arising from a hotel management contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451AFF25" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="792B3649" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a gas field developer in an ad hoc arbitration against a major state-owned enterprise in a dispute over a gas field development and construction project in the South China Sea</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234AA803" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="00568921" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a China-based land owner in ICC arbitration to defend claims brought by an international hotel construction and management company alleging breach of a hotel management agreement and to counterclaim under a suite of construction contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F311FD0" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="17965A26" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a shareholder in HKIAC arbitration to defend a claim for specific performance of a shareholders</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D7A89E" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="6F9C6397" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Singapore-based technology company in HKIAC arbitration to defend a claim brought by a subcontractor under an IT service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416CA767" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="1646B1AF" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a China-based technology company in a high-value ad hoc arbitration in Hong Kong against a group of international investors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3359F017" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="15B93428" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a group of Chinese companies in an investor-state arbitration against Mongolia in a dispute over an iron ore mine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011F9447" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="4CB41B74" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Danone in SCC arbitration proceedings against Wahaha for its breaches of a number of joint venture agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E2751A" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="24CE487A" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an arbitration seated in Hong Kong and administered by HKIAC (A19063) in a dispute arising from a share purchase agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A164FC1" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="22FCCF45" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an arbitration seated in Hong Kong and administered by HKIAC (A19039) in a dispute arising from a joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438163CC" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="1B9983DE" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an arbitration seated in Hong Kong and administered by HKIAC (A18033) in disputes arising from multiple concert agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FD45CF" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="10E27790" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitratior in an arbitration seated in Hong Kong and administered by HKIAC (A14023, A14024 and A16115) in disputes arsing from multiple sale and purchase contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B299E9A" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="4E5CECF1" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an ad hoc arbitration seated in Taipei in a private equity investment dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D570A5C" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="04E198A9" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as co-arbitrator in a BAC arbitration (2016 Jing Zhong An Zi No.2477)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F46F0D" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="4B0C8EB2" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an HKIAC administered arbitration (A16115) for a claim under a service agreement brought by a Taiwanese businessman against a Taiwan-listed company and its subsidiary for alleged non-payment of commissions owed under a service agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A082064" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B3869">
+    <w:p w14:paraId="38DE096D" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory and corporate compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259C6F08" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="4C331161" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the board of a company undergoing US listing on certain transactions and corporate relationships</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411F7A21" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="76A04F59" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on an internal investigation into the CEO (and his brother) of a leading green energy supplier in China after the Stock Exchange of Hong Kong (HKSE) received a corruption complaint against them, included instructing a leading accounting and advisory firm to conduct an internal review of bank loan proceeds documentation, engaging International Risk to conduct background checks, reviewing contracts and corporate documents and attending various witness interviews as part of the internal investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE1CE3D" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="755BB2ED" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large Chinese corporation on a series of regulatory enquires from and interviews by the HKSE and the Securities and Futures Commission (SFC) about the disclosure or provision of false and misleading information, the timing of certain public announcements and the alleged extension of a loan by the company to a local government in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CF06F0" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="06A2D170" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Hong Kong-listed company on: (i) an HKSE investigation into the timing of a public announcement and the potential breach of the Listing Rules; (ii) an SFC investigation into the potential disclosure of false or misleading information to induce transactions in the company's shares; and (iii) a Financial Reporting Council investigation in Hong Kong into the company's announcement of the results of an independent review of the its sales transactions with ten major customers, the company's annual corporate income tax filing documentation and the company's corporate income tax payment records</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0DBD76" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="1ECB8CDC" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised senior management for one of the largest telecommunications companies in China on Hong Kong regulatory issues arising from the company's alleged late announcement of potentially price sensitive information and handled the related HKSE enquiries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29447B79" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="4E702187" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the audit committee at a major technology company in China on conducting a large investigation into fraud and false accounting allegations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EAD970" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="63ED25B1" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various Hong Kong-listed companies on internal investigations into bribery and corruption and on SFC investigations into allegations of insider dealing and market misconduct including by senior management and board members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1728E0" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="6D2AFC05" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised numerous companies and sponsors in pre-listing HKSE enquiries and "poison-pen" allegations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134205E7" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="40902FD3" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Hong Kong company in an SFC disciplinary proceeding that alleged the company failed as sponsor of a Chinese company listed in Hong Kong to conduct adequate and reasonable due diligence on the Chinese company's listing application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5C6F6B" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="34A41453" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D530ABF" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="38DE899B" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>He holds a Master of Art degree from Oxford University; a Master of Science degree from Cornell University, and a Graduate Diploma in Law (with distinction) from the College of Law in the UK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5454914F" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="16D7D8A3" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56610233" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="52DEA357" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in England and Wales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDA51BA" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="7B6F4089" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6704E5" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="19F2F220" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E062B6C" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="670DB3A9" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC6A5A0" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="60A505F0" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1BD8EA" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="4EC968BD" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537FE77C" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="654D95A1" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E281E8" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="6D013E7E" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Yuen was a partner at a magic circle firm where he was responsible for the firm</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China-related dispute resolution practice. Before becoming a lawyer, Mr. Yuen read chemistry at Oxford University and was a teaching fellow at Cornell University before studying law in England.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A605CF7" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="052B252E" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Yuen publishes regularly in a number of leading arbitration and dispute resolution journals. He is also a contributing editor of the Hong Kong White Book and he has recently co-authored </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The International Investigations Review</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC21934" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="09B197D9" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yuen is a panel arbitrator of the Beijing Arbitration Commission and the Shanghai International Arbitration Centre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4917BA32" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="6A261921" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1477241C" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="15C33B61" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150C747F" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="1923E73D" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawing the Line Between State and Corporation </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Closer Look at State- Owned Enterprises</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, a HKIAC event titled </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Business Giants: Understanding the Chinese State-Owned Enterprise</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Paris, February 2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CD6709" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="73AE1883" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China/Korea Corporate Disputes</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Korea: International Arbitration Summit, Kluwer Law, Seoul, November 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA76916" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="20A076CE" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Plenary</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> session, Risk &amp; Corruption Symposium, Pacific Business Press, Hong Kong, May 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354C2658" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="2C5333F9" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Risk Management in PE Transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a seminar for private equity clients hosted by Fangda Partners and others, Beijing, May 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23256B9F" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="6CB41679" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Resolving Private Equity-related Disputes through Arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Why, Where and How?</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Fangda-HKIAC workshop, In-House Congress, Beijing, March 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EC4BEC" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="15D7F9D0" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Top tips for litigating and arbitrating in China </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> with high points of the new Civil Procedure Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Fangda seminar for Hong Kong Corporate Counsel Association members, February 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7577F9" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="273EC5C4" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Hong Kong Arbitration Week, HKIAC event for speakers from around Asia, October 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD8AE01" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="6B015931" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Korea: International Arbitration Summit and the New Hub of Asia, Kluwer Law International, Seoul, December 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F2BA99" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="557D3BF2" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ethical issues in international arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Jessup Moot, Beijing, February 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27821CC9" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="0E048645" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>How and why when dealing with China related transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, HKU, May 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACFF460" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="7A6E071E" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arbitrating China-related disputes</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Beijing University, May 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F3EAD2" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="40647476" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arbitrating Private Equity Dispute</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Singapore, SIAC Conference </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E38772" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="34394DDE" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2CE972" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="2D1873D4" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Books   </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese Arbitration Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Contributor and Co-editor with Damien McDonald and Arthur Dong, LexisNexis, Hong Kong (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172D26F9" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="5DCFF82D" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arbitration Agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Arbitration in Hong Kong: A practical guide (3rd ed) Sweet &amp; Maxwell (2014) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5996B984" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="2D83A647" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Getting Statements of Truth Right in Practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen and Tim Harry, Hong Kong Civil Justice Reform Practice Manual (3rd ed) Sweet &amp; Maxwell (2014) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7D227B" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="46C12D3A" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mongolia</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Batzaya Bodikhuu and Peter Yuen, Arbitration in Asia Handbook, Michael Moser and John Choong (eds) Oxford University Press (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51063ED5" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="0E32762C" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commencement of arbitration and appointment of arbitrators</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen and John Choong, Arbitration in Hong Kong: A practical guide (2nd ed) Sweet &amp; Maxwell (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678CEE33" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="4071DFE6" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Drafting Arbitration Agreements in Commercial and M&amp;A Transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Business Disputes In China (3rd ed) Juris Publishing (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B33427E" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="66D79C14" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A Comparative View on Impartiality and Independence of Arbitrators in International Arbitrations</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Business Disputes In China (3rd ed) Juris Publishing (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DFB1D9" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="41EBA2A1" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A Comparative View on Impartiality and Independence of Arbitrators in International Arbitrations</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Business Disputes In China (3rd ed) Juris Publishing (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7EE2D5" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="5E4721EE" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The enforcement of domestic and foreign court judgments in the PRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Richard Chalk and Adam Silverman, Dispute Resolution in China, Juris Publishing (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774C62AC" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="1BE238A6" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen (contributor), The Hong Kong Arbitration Ordinance: Commentary and Annotations, John Choong and Romesh Weeramantry (eds), Sweet &amp; Maxwell (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E57693A" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="33B782E7" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Hong Kong Civil Procedure </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the White Book</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (one of the contributing editors since 2007) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CB53F8" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="0C717504" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Journals   Peter Yuen and others, Hong Kong and China chapters </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Getting the Deal Through, Arbitration, Law Business Research, 2014, 2013, 2012, 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD2AE7B" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="2F1DBB5B" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and Doris Yeung, HKIAC chapter, Getting the Deal Through, Arbitration, 2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B754F2A" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="5EC40CF7" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, Hong Kong and China chapters, The International Investigations Review, Law Business Research, 3rd Edition (July 2013), 2nd Edition (July 2012) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4599CAA0" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="340ACB5C" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China chapter, Annual Review: Commercial Arbitration, Financier Worldwide, 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B37449" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="59BA400E" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Changes to the HKIAC Rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Corporate Disputes Magazine, Financier Worldwide, October - December 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02468992" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="638062C7" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>International Arbitration Roundtable</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Financier Worldwide, June 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A46947" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="3A685D7C" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen, Richard Chalk, Adam Silverman </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Managing the complexities of cross-border disputes</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Special Report on International Dispute Resolution, Financier Worldwide, 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E9E48B" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="282C9590" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">PLC   Peter Yuen and Andrew Skudder, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The New HKIAC Arbitration Rules and how they compare to other institutional rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Arbitration Multi-jurisdictional Guide, 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1541A305" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="6499BABF" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong: ad hoc arbitration clause: drafting notes</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D63A1FD" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="10BF5B88" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ad hoc arbitration in China: note</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27 April 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DD5A50" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="73C5BEC9" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong: ad hoc arbitration clause</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6280844B" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="6E723928" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Hong Kong court considers validity of agreement to arbitrate in </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB01799" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="2D614DFA" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the PRC under ICC Rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 September 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32341AE0" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="5064AA58" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Plaintiff seeks to stay its own court proceedings in favour of arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 September 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDEF837" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="70E2E2BC" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Consultation on proposed new Hong Kong Mediation Ordinance</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 26 March 2010 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58024556" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="0144D4A4" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">SCMP   Peter Yuen, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Stricter rules key to scam-proof IPOs</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 February 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176FCD33" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="45C618D5" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C5567C" w14:textId="77777777" w:rsidR="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="052E2EB1" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting lecturer, Beijing University School of Law, 2011, 2012, 2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="6721A44D" w:rsidR="00686369" w:rsidRPr="007B3869" w:rsidRDefault="007B3869" w:rsidP="007B3869">
+    <w:p w14:paraId="5567FC3C" w14:textId="48A7D97A" w:rsidR="00686369" w:rsidRPr="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B3869">
+      <w:r w:rsidRPr="00B04191">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Part-time lecturer, University of Hong Kong (HKU), 2010, 2011, 2012, 2014 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="007B3869" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B04191" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -3921,2064 +3921,2064 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03435348"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59A47C02"/>
+    <w:nsid w:val="00E045AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F55C8E72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09EC5CA2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5182583E"/>
+    <w:nsid w:val="013C0505"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4486778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A632161"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D24FBFC"/>
+    <w:nsid w:val="04735030"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5080D322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A6D1B5C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55D08E7A"/>
+    <w:nsid w:val="05293359"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81609FAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AD4251E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88D03DE4"/>
+    <w:nsid w:val="0564799F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="137CF170"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B6A1BC6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54C43338"/>
+    <w:nsid w:val="0678515C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BB07D98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B6D7AB4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01F6AB88"/>
+    <w:nsid w:val="06A062C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0DC0A92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D372A31"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB72DAD8"/>
+    <w:nsid w:val="0ED417CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E8E7280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10997355"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="448AC962"/>
+    <w:nsid w:val="0F766707"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="938846F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="129924C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B964BF6"/>
+    <w:nsid w:val="11482790"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D787EE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1301375A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8ABAA224"/>
+    <w:nsid w:val="117976FA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9866F7BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="195D28A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B784B98A"/>
+    <w:nsid w:val="136F2C80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3D68710"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="199767D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99668C7A"/>
+    <w:nsid w:val="138F0AB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E96FA16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C657A3F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E167A4A"/>
+    <w:nsid w:val="13F958F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4AF4ED7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D724D0B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96AE2C9E"/>
+    <w:nsid w:val="15A64740"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A38CE34A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F0D7BC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21508114"/>
+    <w:nsid w:val="17240396"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F86ADF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21637D2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC8AD492"/>
+    <w:nsid w:val="1F220E70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BF0A830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21811BC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0645A2E"/>
+    <w:nsid w:val="1FD554F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA0CE0C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23826F75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76E0CE3A"/>
+    <w:nsid w:val="216A1E99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D49CEA8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25C41CE4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="322880CC"/>
+    <w:nsid w:val="246D1088"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8E24B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25E61FB6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6C81BAA"/>
+    <w:nsid w:val="26F36E1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB523E18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26454F39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D8C78CE"/>
+    <w:nsid w:val="29057011"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82FA4D2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="289939D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FEE4143E"/>
+    <w:nsid w:val="2E547A6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA6EB8C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B1157C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D35E59B2"/>
+    <w:nsid w:val="302A0963"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D3A9E1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C23755B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E54AE6BC"/>
+    <w:nsid w:val="30625D3C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6D0B90E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DFF5658"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E54D50C"/>
+    <w:nsid w:val="30B36FD6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75EA3394"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E2044CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A96639B0"/>
+    <w:nsid w:val="31E12F28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFCEECBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F2611F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E19EEF66"/>
+    <w:nsid w:val="320A65BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5A8FDF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30445655"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F41C6EAC"/>
+    <w:nsid w:val="321E54C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1562D142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312345ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B62F29E"/>
+    <w:nsid w:val="33D244F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB7482BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="315D7614"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B1082B32"/>
+    <w:nsid w:val="387F25D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CFFCA518"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32221275"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA088334"/>
+    <w:nsid w:val="3896078C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3E41FBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32CA2B41"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95962A5E"/>
+    <w:nsid w:val="38C10352"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D49CEA8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34305279"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="94BC9D96"/>
+    <w:nsid w:val="390110ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74DA51E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3528721D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21508114"/>
+    <w:nsid w:val="3A5F1BFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E884B24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35BA5C15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56101678"/>
+    <w:nsid w:val="3C2B08A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C18A5CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36A45DD0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0AFA9A3A"/>
+    <w:nsid w:val="40960BD3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="613CA31A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385B38D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="889A1216"/>
+    <w:nsid w:val="41B8671D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1660D16C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39216877"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E416B1BA"/>
+    <w:nsid w:val="42CA0B99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EBCBC7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B4058AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C21C1E28"/>
+    <w:nsid w:val="44D43A6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30241BF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BD512E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B74996C"/>
+    <w:nsid w:val="461554BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDD2090C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C320935"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21FE5BD6"/>
+    <w:nsid w:val="467E0A3E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92CC29B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EC25A3F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="678CD08E"/>
+    <w:nsid w:val="483A20E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8826B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F4860F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DF7C431A"/>
+    <w:nsid w:val="48465CED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BE04856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FA27032"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D948556C"/>
+    <w:nsid w:val="49976341"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9E66B22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="416A53A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1AFA3706"/>
+    <w:nsid w:val="4C132F17"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C78C3D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42895349"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A442E532"/>
+    <w:nsid w:val="4CAB7E31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94F4CBB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="445E188D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0EEE3336"/>
+    <w:nsid w:val="4D562BD1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8AE7F98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AA60F7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E004A29C"/>
+    <w:nsid w:val="4DAF6687"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB363CFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C6E54A1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D898FE5A"/>
+    <w:nsid w:val="4E52642E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B524C368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C8C5F1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="699C166A"/>
+    <w:nsid w:val="4F204151"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="50FEB470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D9A52AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACC69FFA"/>
+    <w:nsid w:val="50091FEB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2FF896B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51B25CF8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8A03428"/>
+    <w:nsid w:val="50D42760"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCDC7172"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51F74898"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4DEA6450"/>
+    <w:nsid w:val="527D4681"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F72A8E30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="536647C3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E80434A"/>
+    <w:nsid w:val="52DC77F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84F069B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="537A3BBA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E9A73D0"/>
+    <w:nsid w:val="53801F17"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0298C10C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54EB073B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61686C34"/>
+    <w:nsid w:val="54267DB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="302C905C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="589510A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6EE0EB8E"/>
+    <w:nsid w:val="549064E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8A0DCA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A4609A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A5B0CBB2"/>
+    <w:nsid w:val="55114547"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FF6B3EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AA81FBE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F21229D6"/>
+    <w:nsid w:val="567B71D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01DA4B82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B342DCD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E180AE8A"/>
+    <w:nsid w:val="57744ECD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EFE8BA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C8F291E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06D43744"/>
+    <w:nsid w:val="5A0257C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29E803F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D9F5AA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="07AEE972"/>
+    <w:nsid w:val="5A2761AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="724AE3C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EF0771B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFC0E5AC"/>
+    <w:nsid w:val="5C4F130D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="89C60E94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60CF2295"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F4E4B2C"/>
+    <w:nsid w:val="5CDF16D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE80D61C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="614A28B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7314203E"/>
+    <w:nsid w:val="5E192D16"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="640CA5DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62F51EA2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8F4BF04"/>
+    <w:nsid w:val="60491FDB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2CB6A67A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64393D91"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="344C90B6"/>
+    <w:nsid w:val="60A558D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FCA0B3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6495034C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0EA41E3A"/>
+    <w:nsid w:val="624F47A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDF02138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="680A26A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA62342C"/>
+    <w:nsid w:val="633236FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="572459B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69385550"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84A08CC8"/>
+    <w:nsid w:val="670C1200"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E380A6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69EF4087"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="925A34AE"/>
+    <w:nsid w:val="6B4576C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C30071E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A8549AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D05AC0F2"/>
+    <w:nsid w:val="6DDA14F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A690726C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C4D0403"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F009FA4"/>
+    <w:nsid w:val="6F1723C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B19C61F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C827546"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3DBA9080"/>
+    <w:nsid w:val="6F655160"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CB05912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D726E8E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B7227E8"/>
+    <w:nsid w:val="71A46B49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8822946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="711F0393"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="428098E4"/>
+    <w:nsid w:val="77CE6789"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="16144E24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72B25B17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A43E6748"/>
+    <w:nsid w:val="78BE7329"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2F2A4F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74506849"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0543650"/>
+    <w:nsid w:val="796326CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80E8BAA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="759078CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1302B6E0"/>
+    <w:nsid w:val="7C7F63AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C42D084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77C935CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="383E171C"/>
+    <w:nsid w:val="7C8B2B1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C98758A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79EE62BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5046E11C"/>
+    <w:nsid w:val="7CCD209F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FB8A586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AF97F3D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33D03A20"/>
+    <w:nsid w:val="7FA22CE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="149CFA5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B6C43C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24D6B152"/>
+    <w:nsid w:val="7FB2125B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAD22AEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="2">
-[...5 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="76">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="5">
-[...14 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="77">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="79">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="81">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="82">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="83">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="84">
     <w:abstractNumId w:val="32"/>
-  </w:num>
-[...220 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="84"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -6053,85 +6053,85 @@
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
-    <w:rsid w:val="007B3869"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00B04191"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
@@ -7213,61 +7213,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B3869"/>
+    <w:rsid w:val="00B04191"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007B3869"/>
+    <w:rsid w:val="00B04191"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -7551,51 +7551,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F567E39-38D2-4FF1-A867-29203D785637}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9EF7BF3-7A01-4FF3-9ECF-E64E4BE90740}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>2190</Words>
   <Characters>12483</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>104</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>14644</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>