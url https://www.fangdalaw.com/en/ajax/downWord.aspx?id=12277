--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1E95D1FE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+          <w:p w14:paraId="2C4F11E8" w14:textId="37632C5B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B04191">
+            <w:r w:rsidRPr="00DA6FA9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>PETER YUEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="74A5BF0F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+          <w:p w14:paraId="706EB16B" w14:textId="72A973CD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B04191">
+            <w:r w:rsidRPr="00DA6FA9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B04191">
+            <w:r w:rsidRPr="00DA6FA9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B04191">
+            <w:r w:rsidRPr="00DA6FA9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="159F8EB9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+          <w:p w14:paraId="6199424A" w14:textId="69CC6A05" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B04191">
+            <w:r w:rsidRPr="00DA6FA9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1177 / +852 9870 1177 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="253314D1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+          <w:p w14:paraId="4F910ACA" w14:textId="620C270B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B04191">
+            <w:r w:rsidRPr="00DA6FA9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peter.yuen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="72A5D216" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B04191" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="56CCA4B3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA6FA9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E797FDD" wp14:editId="25CE8E6A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03D75AF2" wp14:editId="4D7367DC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="33B265F3" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B04191" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0742BA0D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00DA6FA9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B04191">
+            <w:r w:rsidRPr="00DA6FA9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DISPUTE RESOLUTION</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5864B2C7" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="248CEA3A" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,3274 +456,3274 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6A08F1" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B04191">
+    <w:p w14:paraId="100375B5" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yuen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice spans a number of areas including international and regional arbitration, China-related commercial arbitration and complex commercial litigation. Peter regularly acts for clients in complex commercial disputes before the Hong Kong courts and is experienced as coordinating counsel in cross-border multi-jurisdictional disputes, particularly in matters involving court proceedings in China. He has also established a busy practice in regulatory and corporate compliance and has conducted a considerable number of corporate internal investigations in Hong Kong and China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC01ED4" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B04191">
+    <w:p w14:paraId="18242BBA" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Although Mr. Yuen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s professional career to date has focused on counsel work, he also accepts arbitral appointments and sits as arbitrator. He is on the panel of BAC and the Shenzhen Court of International Arbitration and on the list of HKIAC arbitrators.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5632B088" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B04191">
+    <w:p w14:paraId="6894E473" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yuen has been ranked as a leading individual for international arbitration in Chambers Asia since 2010. In recent years, he has handled a number of notable cases, including acting for a Hong Kong-listed company in an action against Next Magazine for libel and malicious falsehood, acting for San Want Media Holdings in a shareholder dispute over the control of ATV, and acting for an energy company in SIAC arbitration in a RMB 3 billion dispute over natural gas supply.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2021AE49" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B04191">
+    <w:p w14:paraId="0CC9E986" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen "gets to the crux of the issues very quickly and guides the client throughout the process to find solutions to issues." He is recognized for his expertise in shareholder and fraud-related disputes, as well as acting on contentious regulatory and enforcement matters. One source praises his "extensive experience and knowledge in the field and ability to offer valid, practical advice." Another client praises his </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>experience in international arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, noting that he is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>accommodating and extremely hard working</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chambers Asia Pacific Guide 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB221CB" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="65D9A416" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759E4120" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B04191">
+    <w:p w14:paraId="76356F20" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F2AAF0" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="038FB376" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for various investors in investment and debt defaults involving cross-border proceedings, asset preservation applications and enforcement proceedings in Hong Kong and overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1E0904" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="2AB6BF4E" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for two private equity houses in disputes with their PRC partner over investments in a billion-dollar project in the PRC and breaches of the shareholders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44791CA4" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="65497CED" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a major China-based private equity firm in Hong Kong litigation with a former partner for breach of fiduciary duties and misappropriation of business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA4FFB0" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="7C7FC682" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for BVI-appointed liquidators in the liquidation of a Hong Kong-listed company's subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027CADCD" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="0DE2BDD0" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the minority shareholder of a major television company in a high-profile derivative action against: (i) the company's directors for breaching fiduciary duties and for procuring a breach of the ATV shareholders' agreement; and (ii) ATV and another ATV shareholder for breaching the ATV shareholders' agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144C3A21" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="329CFF1F" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Hong Kong-listed company in a complex and high-profile defamation action against Next Magazine for libel and malicious falsehood</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B14EFA7" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B04191">
+    <w:p w14:paraId="7DC98E99" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arbitration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D05CA3" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="225DD8BB" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a China-based private equity firm in a high-value claim and counterclaim arising from a sales and purchase agreement with a Chinese auto dealership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247401F5" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="536FF018" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Hong Kong-based conglomerate against a Hong Kong-listed company in a dispute over wrongful termination and loss of substantial profits arising under a distribution agreement governed by PRC law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8FA081" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="71A2853B" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for an international apparel brand seeking buy-out relief against its delinquent joint venture partner under a shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3C1CA2" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="0B18352D" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the claimant in HKIAC arbitration against a founder of a PRC technology company to enforce a put option under an investment agreement governed by PRC law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEB4D5F" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="0C3F6155" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for an international hotel chain in HKIAC arbitration in a dispute arising from a hotel management contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792B3649" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="5783113C" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a gas field developer in an ad hoc arbitration against a major state-owned enterprise in a dispute over a gas field development and construction project in the South China Sea</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00568921" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="20551BF3" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a China-based land owner in ICC arbitration to defend claims brought by an international hotel construction and management company alleging breach of a hotel management agreement and to counterclaim under a suite of construction contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17965A26" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="6AE7AA27" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a shareholder in HKIAC arbitration to defend a claim for specific performance of a shareholders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9C6397" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="33690C3D" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Singapore-based technology company in HKIAC arbitration to defend a claim brought by a subcontractor under an IT service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1646B1AF" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="3E0B5A96" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a China-based technology company in a high-value ad hoc arbitration in Hong Kong against a group of international investors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B93428" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="6AD7BC4F" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a group of Chinese companies in an investor-state arbitration against Mongolia in a dispute over an iron ore mine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB41B74" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="5F12BE00" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Danone in SCC arbitration proceedings against Wahaha for its breaches of a number of joint venture agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CE487A" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="7998829D" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an arbitration seated in Hong Kong and administered by HKIAC (A19063) in a dispute arising from a share purchase agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FCCF45" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="1B444BCC" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an arbitration seated in Hong Kong and administered by HKIAC (A19039) in a dispute arising from a joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9983DE" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="7634BB2C" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an arbitration seated in Hong Kong and administered by HKIAC (A18033) in disputes arising from multiple concert agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E27790" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="7506B954" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitratior in an arbitration seated in Hong Kong and administered by HKIAC (A14023, A14024 and A16115) in disputes arsing from multiple sale and purchase contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5CECF1" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="5F65F8D3" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an ad hoc arbitration seated in Taipei in a private equity investment dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E198A9" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="06D39679" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as co-arbitrator in a BAC arbitration (2016 Jing Zhong An Zi No.2477)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0C8EB2" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="1D6FFFAA" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an HKIAC administered arbitration (A16115) for a claim under a service agreement brought by a Taiwanese businessman against a Taiwan-listed company and its subsidiary for alleged non-payment of commissions owed under a service agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DE096D" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B04191">
+    <w:p w14:paraId="6D426974" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory and corporate compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C331161" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="02AC03FA" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the board of a company undergoing US listing on certain transactions and corporate relationships</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A04F59" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="15F5EAC5" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on an internal investigation into the CEO (and his brother) of a leading green energy supplier in China after the Stock Exchange of Hong Kong (HKSE) received a corruption complaint against them, included instructing a leading accounting and advisory firm to conduct an internal review of bank loan proceeds documentation, engaging International Risk to conduct background checks, reviewing contracts and corporate documents and attending various witness interviews as part of the internal investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755BB2ED" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="0BF46766" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large Chinese corporation on a series of regulatory enquires from and interviews by the HKSE and the Securities and Futures Commission (SFC) about the disclosure or provision of false and misleading information, the timing of certain public announcements and the alleged extension of a loan by the company to a local government in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A2D170" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="7BE6E749" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Hong Kong-listed company on: (i) an HKSE investigation into the timing of a public announcement and the potential breach of the Listing Rules; (ii) an SFC investigation into the potential disclosure of false or misleading information to induce transactions in the company's shares; and (iii) a Financial Reporting Council investigation in Hong Kong into the company's announcement of the results of an independent review of the its sales transactions with ten major customers, the company's annual corporate income tax filing documentation and the company's corporate income tax payment records</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECB8CDC" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="600F74B9" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised senior management for one of the largest telecommunications companies in China on Hong Kong regulatory issues arising from the company's alleged late announcement of potentially price sensitive information and handled the related HKSE enquiries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E702187" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="66DCB87A" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the audit committee at a major technology company in China on conducting a large investigation into fraud and false accounting allegations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63ED25B1" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="07374597" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various Hong Kong-listed companies on internal investigations into bribery and corruption and on SFC investigations into allegations of insider dealing and market misconduct including by senior management and board members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2AFC05" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="58F8B849" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised numerous companies and sponsors in pre-listing HKSE enquiries and "poison-pen" allegations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40902FD3" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="70D15E43" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Hong Kong company in an SFC disciplinary proceeding that alleged the company failed as sponsor of a Chinese company listed in Hong Kong to conduct adequate and reasonable due diligence on the Chinese company's listing application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A41453" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="25362747" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DE899B" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="41776A02" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>He holds a Master of Art degree from Oxford University; a Master of Science degree from Cornell University, and a Graduate Diploma in Law (with distinction) from the College of Law in the UK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D7D8A3" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="585E4D62" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DEA357" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="4716F767" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in England and Wales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6F4089" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="05E64D30" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F2F220" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="3D7D255F" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670DB3A9" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="52807019" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A505F0" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="76ABB154" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC968BD" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="3AC70A98" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654D95A1" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="2CB25A19" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D013E7E" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="349C8E24" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Yuen was a partner at a magic circle firm where he was responsible for the firm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China-related dispute resolution practice. Before becoming a lawyer, Mr. Yuen read chemistry at Oxford University and was a teaching fellow at Cornell University before studying law in England.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052B252E" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="482CAD83" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Yuen publishes regularly in a number of leading arbitration and dispute resolution journals. He is also a contributing editor of the Hong Kong White Book and he has recently co-authored </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The International Investigations Review</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B197D9" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="5E6168C9" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yuen is a panel arbitrator of the Beijing Arbitration Commission and the Shanghai International Arbitration Centre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A261921" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="5FC0E0E5" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C33B61" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="50FE8B6C" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1923E73D" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="0167EAB6" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawing the Line Between State and Corporation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Closer Look at State- Owned Enterprises</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, a HKIAC event titled </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Business Giants: Understanding the Chinese State-Owned Enterprise</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Paris, February 2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AE1883" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="6EB9A5C8" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China/Korea Corporate Disputes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Korea: International Arbitration Summit, Kluwer Law, Seoul, November 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A076CE" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="7FB8709A" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Plenary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> session, Risk &amp; Corruption Symposium, Pacific Business Press, Hong Kong, May 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5333F9" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="6FC5E886" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Risk Management in PE Transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a seminar for private equity clients hosted by Fangda Partners and others, Beijing, May 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB41679" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="44699954" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Resolving Private Equity-related Disputes through Arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Why, Where and How?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Fangda-HKIAC workshop, In-House Congress, Beijing, March 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D7F9D0" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="303BAF2F" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Top tips for litigating and arbitrating in China </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> with high points of the new Civil Procedure Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Fangda seminar for Hong Kong Corporate Counsel Association members, February 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273EC5C4" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="00E3E209" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Hong Kong Arbitration Week, HKIAC event for speakers from around Asia, October 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B015931" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="7802D836" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Korea: International Arbitration Summit and the New Hub of Asia, Kluwer Law International, Seoul, December 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557D3BF2" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="5C5FF27C" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ethical issues in international arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Jessup Moot, Beijing, February 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E048645" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="20611031" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>How and why when dealing with China related transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, HKU, May 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6E071E" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="033AEB3E" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arbitrating China-related disputes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Beijing University, May 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40647476" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="20BE89A5" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arbitrating Private Equity Dispute</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Singapore, SIAC Conference </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34394DDE" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="0E2E825C" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1873D4" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="55574E48" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Books   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese Arbitration Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Contributor and Co-editor with Damien McDonald and Arthur Dong, LexisNexis, Hong Kong (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCFF82D" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="2570E055" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arbitration Agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Arbitration in Hong Kong: A practical guide (3rd ed) Sweet &amp; Maxwell (2014) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D83A647" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="784A8BFE" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Getting Statements of Truth Right in Practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen and Tim Harry, Hong Kong Civil Justice Reform Practice Manual (3rd ed) Sweet &amp; Maxwell (2014) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C12D3A" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="37B80B07" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mongolia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Batzaya Bodikhuu and Peter Yuen, Arbitration in Asia Handbook, Michael Moser and John Choong (eds) Oxford University Press (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E32762C" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="263D85AD" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commencement of arbitration and appointment of arbitrators</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen and John Choong, Arbitration in Hong Kong: A practical guide (2nd ed) Sweet &amp; Maxwell (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4071DFE6" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="21BA8AC7" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Drafting Arbitration Agreements in Commercial and M&amp;A Transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Business Disputes In China (3rd ed) Juris Publishing (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D79C14" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="39424AED" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A Comparative View on Impartiality and Independence of Arbitrators in International Arbitrations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Business Disputes In China (3rd ed) Juris Publishing (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EBA2A1" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="4B978F2B" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A Comparative View on Impartiality and Independence of Arbitrators in International Arbitrations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Business Disputes In China (3rd ed) Juris Publishing (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4721EE" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="3ACCCF16" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The enforcement of domestic and foreign court judgments in the PRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Richard Chalk and Adam Silverman, Dispute Resolution in China, Juris Publishing (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE238A6" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="3CC10F69" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen (contributor), The Hong Kong Arbitration Ordinance: Commentary and Annotations, John Choong and Romesh Weeramantry (eds), Sweet &amp; Maxwell (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B782E7" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="1BBDA43B" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Hong Kong Civil Procedure </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the White Book</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (one of the contributing editors since 2007) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C717504" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="35BC989B" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Journals   Peter Yuen and others, Hong Kong and China chapters </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Getting the Deal Through, Arbitration, Law Business Research, 2014, 2013, 2012, 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1DBB5B" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="66E46199" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and Doris Yeung, HKIAC chapter, Getting the Deal Through, Arbitration, 2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC40CF7" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="2700882C" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, Hong Kong and China chapters, The International Investigations Review, Law Business Research, 3rd Edition (July 2013), 2nd Edition (July 2012) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340ACB5C" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="17454786" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China chapter, Annual Review: Commercial Arbitration, Financier Worldwide, 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BA400E" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="44FE2413" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Changes to the HKIAC Rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Corporate Disputes Magazine, Financier Worldwide, October - December 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638062C7" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="217744FD" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>International Arbitration Roundtable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Financier Worldwide, June 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A685D7C" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="027A5EE5" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen, Richard Chalk, Adam Silverman </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Managing the complexities of cross-border disputes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Special Report on International Dispute Resolution, Financier Worldwide, 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282C9590" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="42FA39A9" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">PLC   Peter Yuen and Andrew Skudder, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The New HKIAC Arbitration Rules and how they compare to other institutional rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Arbitration Multi-jurisdictional Guide, 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6499BABF" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="66F90065" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong: ad hoc arbitration clause: drafting notes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BF5B88" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="16C1602C" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ad hoc arbitration in China: note</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27 April 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C5BEC9" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="2A428503" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong: ad hoc arbitration clause</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E723928" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="63FBDD65" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Hong Kong court considers validity of agreement to arbitrate in </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D614DFA" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="0217B8F4" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the PRC under ICC Rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 September 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5064AA58" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="0517C873" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Plaintiff seeks to stay its own court proceedings in favour of arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 September 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E2E2BC" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="5A98610B" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Consultation on proposed new Hong Kong Mediation Ordinance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 26 March 2010 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0144D4A4" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="0BDB2EDD" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">SCMP   Peter Yuen, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Stricter rules key to scam-proof IPOs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 February 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C618D5" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="48ED7B63" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052E2EB1" w14:textId="77777777" w:rsidR="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="23F6AD14" w14:textId="77777777" w:rsidR="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting lecturer, Beijing University School of Law, 2011, 2012, 2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="48A7D97A" w:rsidR="00686369" w:rsidRPr="00B04191" w:rsidRDefault="00B04191" w:rsidP="00B04191">
+    <w:p w14:paraId="5567FC3C" w14:textId="32C0DD69" w:rsidR="00686369" w:rsidRPr="00DA6FA9" w:rsidRDefault="00DA6FA9" w:rsidP="00DA6FA9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04191">
+      <w:r w:rsidRPr="00DA6FA9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Part-time lecturer, University of Hong Kong (HKU), 2010, 2011, 2012, 2014 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B04191" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00DA6FA9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -3921,2064 +3921,2064 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00E045AA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F55C8E72"/>
+    <w:nsid w:val="01571782"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEB638A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013C0505"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4486778"/>
+    <w:nsid w:val="022E51F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9FFE6EE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04735030"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5080D322"/>
+    <w:nsid w:val="023F6A20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3356BA8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05293359"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81609FAC"/>
+    <w:nsid w:val="038C417A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F90060C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0564799F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="137CF170"/>
+    <w:nsid w:val="03AE48DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="181EA542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0678515C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2BB07D98"/>
+    <w:nsid w:val="03E055D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AAE249D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A062C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0DC0A92"/>
+    <w:nsid w:val="061A545F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A12E0E90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ED417CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E8E7280"/>
+    <w:nsid w:val="07271F36"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57F4A212"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F766707"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="938846F2"/>
+    <w:nsid w:val="07660999"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6AF47622"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11482790"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D787EE8"/>
+    <w:nsid w:val="07CA0075"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1BC02FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="117976FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9866F7BE"/>
+    <w:nsid w:val="08682621"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="387EAE34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="136F2C80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B3D68710"/>
+    <w:nsid w:val="0D204451"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B5E23CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="138F0AB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E96FA16"/>
+    <w:nsid w:val="0DE95BE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57F4A212"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13F958F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4AF4ED7E"/>
+    <w:nsid w:val="0E7B27AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E28CD6A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15A64740"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A38CE34A"/>
+    <w:nsid w:val="10C61DFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2DEBD70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17240396"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F86ADF4"/>
+    <w:nsid w:val="13BA7B47"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D20A821E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F220E70"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4BF0A830"/>
+    <w:nsid w:val="14AB1A19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE8A5D80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FD554F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA0CE0C8"/>
+    <w:nsid w:val="160A1FDC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A19A1A68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="216A1E99"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D49CEA8A"/>
+    <w:nsid w:val="17596847"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE50E35A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="246D1088"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B8E24B90"/>
+    <w:nsid w:val="1A305F93"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E760E2D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26F36E1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB523E18"/>
+    <w:nsid w:val="1D283709"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36BE7978"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29057011"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82FA4D2E"/>
+    <w:nsid w:val="1E8F1434"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF0080D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E547A6A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA6EB8C4"/>
+    <w:nsid w:val="1F98486E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51245F32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="302A0963"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D3A9E1C"/>
+    <w:nsid w:val="245640B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F052124A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30625D3C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6D0B90E"/>
+    <w:nsid w:val="2604219E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAE8693A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30B36FD6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="75EA3394"/>
+    <w:nsid w:val="29C63B79"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="65BC3C70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31E12F28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFCEECBC"/>
+    <w:nsid w:val="29F73337"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E34EF5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="320A65BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E5A8FDF6"/>
+    <w:nsid w:val="2C1260DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9FEEC58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="321E54C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1562D142"/>
+    <w:nsid w:val="2E8E2BC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="569E4870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33D244F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB7482BC"/>
+    <w:nsid w:val="2EC622FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07521A20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="387F25D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CFFCA518"/>
+    <w:nsid w:val="2EE4279D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C87CD018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3896078C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3E41FBA"/>
+    <w:nsid w:val="2F2A25C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="16168B0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38C10352"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D49CEA8A"/>
+    <w:nsid w:val="2F673B0E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22149D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="390110ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74DA51E6"/>
+    <w:nsid w:val="2FE511F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2CAA1EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A5F1BFD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E884B24"/>
+    <w:nsid w:val="30BC5FCA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D38844C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C2B08A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C18A5CEE"/>
+    <w:nsid w:val="315A13BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="026A10BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40960BD3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="613CA31A"/>
+    <w:nsid w:val="31C50764"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC40944A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41B8671D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1660D16C"/>
+    <w:nsid w:val="320244E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4104B82C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42CA0B99"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6EBCBC7E"/>
+    <w:nsid w:val="32DE33C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EDAFE28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44D43A6A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30241BF2"/>
+    <w:nsid w:val="345C6813"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5A65A78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="461554BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FDD2090C"/>
+    <w:nsid w:val="36730EA6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E0405EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="467E0A3E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92CC29B4"/>
+    <w:nsid w:val="37DA5C37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5C807E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="483A20E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8826B72"/>
+    <w:nsid w:val="38AB2AA5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="96D6084A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48465CED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4BE04856"/>
+    <w:nsid w:val="3B1B3A25"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="201AC88E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49976341"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9E66B22"/>
+    <w:nsid w:val="3BA31745"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE3807F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C132F17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C78C3D4"/>
+    <w:nsid w:val="3E296C8F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4327F20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CAB7E31"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="94F4CBB4"/>
+    <w:nsid w:val="3E8D73EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39942EDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D562BD1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B8AE7F98"/>
+    <w:nsid w:val="3F672320"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E09A0C4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DAF6687"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB363CFE"/>
+    <w:nsid w:val="40F52FA5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46C0B39E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E52642E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B524C368"/>
+    <w:nsid w:val="435A0AE6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="610ECB4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F204151"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50FEB470"/>
+    <w:nsid w:val="45AB0348"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DD4733A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50091FEB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2FF896B6"/>
+    <w:nsid w:val="45FE5854"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10C6CE1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50D42760"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCDC7172"/>
+    <w:nsid w:val="46696D2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C78219E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="527D4681"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F72A8E30"/>
+    <w:nsid w:val="46B250CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CEBEFFCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52DC77F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84F069B6"/>
+    <w:nsid w:val="48116BC3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD063850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53801F17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0298C10C"/>
+    <w:nsid w:val="4DC71BE6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7AC08F0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54267DB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="302C905C"/>
+    <w:nsid w:val="4EA54B2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CBB2F56A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="549064E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E8A0DCA8"/>
+    <w:nsid w:val="50D12BE5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4E4220C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55114547"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5FF6B3EC"/>
+    <w:nsid w:val="517838C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CCA0A92C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="567B71D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01DA4B82"/>
+    <w:nsid w:val="54BA2177"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E862BB02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57744ECD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0EFE8BA8"/>
+    <w:nsid w:val="56B116CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="193EBFE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A0257C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29E803F6"/>
+    <w:nsid w:val="57395C9B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ABD24BBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A2761AC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="724AE3C4"/>
+    <w:nsid w:val="5C2B2A8F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FB6257A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C4F130D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="89C60E94"/>
+    <w:nsid w:val="5CF2083C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31FE5262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CDF16D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE80D61C"/>
+    <w:nsid w:val="5D3F0E04"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37AC1054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E192D16"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="640CA5DC"/>
+    <w:nsid w:val="5F9774C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C64A268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60491FDB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2CB6A67A"/>
+    <w:nsid w:val="607F3F00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B02280CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60A558D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FCA0B3E"/>
+    <w:nsid w:val="63EF22AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39EA4944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="624F47A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDF02138"/>
+    <w:nsid w:val="64DF112D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF481044"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633236FE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="572459B8"/>
+    <w:nsid w:val="658E4250"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="991686B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="670C1200"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E380A6E"/>
+    <w:nsid w:val="66337112"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62DE6302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B4576C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C30071E"/>
+    <w:nsid w:val="667267DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCD6A066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DDA14F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A690726C"/>
+    <w:nsid w:val="687E770D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECC02012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F1723C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B19C61F0"/>
+    <w:nsid w:val="6E812D24"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CD25B5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F655160"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5CB05912"/>
+    <w:nsid w:val="6EE92155"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1D62C35A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71A46B49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A8822946"/>
+    <w:nsid w:val="713F4C9D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2500478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77CE6789"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="16144E24"/>
+    <w:nsid w:val="72711FA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="371CB55A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78BE7329"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2F2A4F6"/>
+    <w:nsid w:val="74D14DD8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30A20ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="796326CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="80E8BAA4"/>
+    <w:nsid w:val="76185A8F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BAA6E132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C7F63AA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C42D084"/>
+    <w:nsid w:val="78825711"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A289128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C8B2B1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1C98758A"/>
+    <w:nsid w:val="795868BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81E4A166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CCD209F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5FB8A586"/>
+    <w:nsid w:val="7B234521"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33DAAC60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FA22CE2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="149CFA5E"/>
+    <w:nsid w:val="7C784B71"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A1AF25A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FB2125B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EAD22AEE"/>
+    <w:nsid w:val="7D075AA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D7AF568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="58">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="77">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="79">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="81">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="6">
-[...35 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="82">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="83">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19">
-[...161 lines deleted...]
-  <w:num w:numId="73">
+  <w:num w:numId="84">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="84"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -6087,70 +6087,70 @@
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00B04191"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
+    <w:rsid w:val="00DA6FA9"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -7213,61 +7213,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B04191"/>
+    <w:rsid w:val="00DA6FA9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B04191"/>
+    <w:rsid w:val="00DA6FA9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -7551,51 +7551,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9EF7BF3-7A01-4FF3-9ECF-E64E4BE90740}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BCE1923-641E-4A38-884F-CFC9F59DB401}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>2190</Words>
   <Characters>12483</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>104</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>14644</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>