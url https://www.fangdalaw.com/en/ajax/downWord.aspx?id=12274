--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="33C86603" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+          <w:p w14:paraId="2C4F11E8" w14:textId="70019329" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006249AD">
+            <w:r w:rsidRPr="00B53A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>PEIBING QI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="29FE5A7B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+          <w:p w14:paraId="706EB16B" w14:textId="077790AC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006249AD">
+            <w:r w:rsidRPr="00B53A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="006249AD">
+            <w:r w:rsidRPr="00B53A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="006249AD">
+            <w:r w:rsidRPr="00B53A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1DE1EEE9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+          <w:p w14:paraId="6199424A" w14:textId="10F5C4DE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006249AD">
+            <w:r w:rsidRPr="00B53A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5601 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7F972C65" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+          <w:p w14:paraId="4F910ACA" w14:textId="3F8E3CD5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006249AD">
+            <w:r w:rsidRPr="00B53A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peibing.qi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="120119A5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006249AD" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6446F571" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B53A41" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F419C57" wp14:editId="02D26A24">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1142D01D" wp14:editId="1A906356">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="658F1108" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006249AD" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4EC09C75" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B53A41" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006249AD">
+            <w:r w:rsidRPr="00B53A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DR QI</w:t>
             </w:r>
-            <w:r w:rsidRPr="006249AD">
+            <w:r w:rsidRPr="00B53A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="006249AD">
+            <w:r w:rsidRPr="00B53A41">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE FOCUSES ON COMMERCIAL LITIGATION AND ARBITRATION, INCLUDING COMPLEX LAWSUITS INVOLVING FINANCE, construction and real estate, equity, commercial contracts and torts.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4609BEC4" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="143A7A58" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1110 +472,1110 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F88AFA" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="7420DE48" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners in 2017, Dr. Qi has worked in the court system for 18 years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3609E0EB" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="00901054" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07FB21B4" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="5B4A5F37" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199BDA59" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="0F196944" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a China Unicom provincial branch in all 37 disputes, against a commercial bank over, arising from pledge of accounts receivable involving an amount of more than $300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797F09B0" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="151CC6A3" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunnan Yuntianhua Group in a financing trade dispute against a Yunnan investment company at the Kunming Intermediate Court, the amount in dispute RMB 160 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101087A9" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="61609C86" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a securities company in a dispute against a conglomerate over the repurchase of stock earnings rights amounting to RMB 2 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2979C919" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="63D607EC" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a trust company as the plaintiff in a trust loan dispute against a network technology company, the matter amounted to RMB 160 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A0F257" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="64ED77C6" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China HP in a financial leasing dispute in both Shenyang Central Court and Liaoning High Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0F8F31" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="080CF69C" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a funds company in an arbitration case against agricultural company in Inner Mongolia over an entrusted loan dispute at the China International Economic and Trade Arbitration Commission, the matter was nearly RMB 300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0334764E" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="52695BBC" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled contract disputes such as property insurance, personal insurance, motor compulsory insurance, insurance agency, insurance brokerage, insurance premium disputes, insurer subrogation disputes, etc. involving many insurance companies such as Ping An, PICC, Life, Pacific, and Sunshine Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542A24DD" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="44728508" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real estate construction engineering cases: handling disputes involving China Construction, China Railway Construction, China Nuclear Construction Group, China Aviation Port Construction, Zhongguancun Development and Construction, China Xinxing Construction, Beijing City Construction, Jiangsu Province Construction, Nantong Sanjian and many other large domestic companies regarding construction contracting, project payment, project quality and construction period</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AFE85BA" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="063EAE67" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate and Equity Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200B5E0F" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="21078ECC" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international trust company in a corporate resolution invalidation and right-to-know litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F578633" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="712B0437" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned Hong Kong listed company in a dispute arising from an equity acquisition and performance betting against a Xiamen company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B84A7CD" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="228549F5" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled multiple cases involving equity repurchasing, and making up the difference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E1CE7C" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="58FA0CE1" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading domestic smart mobility technology company in an equity acquisition case before the Dalian Central Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DA3864" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="6943EE34" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a natural person in an equity transfer case before the Jinan Intermediate Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3136712E" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="3A358069" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic company in an arbitration against an insurance company regarding a contract for difference dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1D7B25" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="72311017" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Product Liability and Torts Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CEAB84" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="79ADEEC2" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the case of Liu and Japanese Mitsubishi Motors for product liability damages, which was listed as a case in the Supreme People's Court's "China Trial Case Highlights"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39579408" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="0FCF5E65" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the case of Qilian Jing, Xinrong Zhong et. al. v. American General Motors Corporation for personal injury compensation petition response. The case was considered and adopted by the Supreme Court Trial Committee, which resulted in a judicial interpretation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A1D2FE" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="1A06059B" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled product liability cases arising from auto spontaneous combustion, defective airbags, auto brake failure, etc. brought by consumers against well-known domestic auto companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6ED6D3" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="24B505F8" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participated in a class action in which the consumers filed a suit demanding punitive damages against Samsung who allegedly falsely advertised cell phones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5551465C" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="590B4A15" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the dispute arising from the portrait rights of Jacky Cheung and Aogo Clothing Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1956BD1B" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="78BB68EB" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the first case of reputation right dispute arising between well-known domestic law firms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE2F09E" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="26021F98" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled a case regarding reputation rights of Huo Yuanjia's Descendants v. Beijing Film Studio, Yang Buting, Jet Li, et. al.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFADB42" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="3E06C129" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F914802" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="0C092E11" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zhongnan University of Economics and Law, Bachelor of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B2B6A9" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="3B929D40" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Master of Civil &amp; Commercial Law, Graduate School</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE9F945" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="123A3539" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University Law School, Doctor of Civil and Commercial Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B95523E" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="02B1F56A" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F983D97" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="7D1DD19D" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0503187B" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="4A66FDF3" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6770C660" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="59D2F146" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E7267C" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="1411E3C0" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CD76B4" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="3F3B823D" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F22B4E1" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="7AF4A0C1" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BB53DD" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="0FCD1BD7" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Awarded "Ten Hundred Thousand Talent" at the first "Trial Business Expert" of Beijing Municipal Court </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658D33F6" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="7F3FFF3F" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Beijing Lawyers Association "Expert Group for Research on Most Difficult Businesses" </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E34D15D" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="284B39FB" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Litigation Star （Benchmark Litigation 2021 ） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156784E0" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="72B35865" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D122A37" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="7A97BF06" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China International Economic and Trade Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740D4AAD" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="62D84E99" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Beijing International Arbitration Center, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC85AF0" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="3785746E" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Shenzhen International Court of Arbitration, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2C5E9A" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="622827A8" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tianjin Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F913530" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="371A4652" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Nanjing Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42333D68" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="47722B87" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Shijiazhuang Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC2491D" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="162BA187" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Maanshan Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADE7D3F" w14:textId="77777777" w:rsidR="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="2B31907B" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Master's degree advisor at Peking University, University of International Business and Economics, China University of Political Science and Law, Beijing Normal University, Chinese Academy of Social Sciences </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="451BD459" w:rsidR="00686369" w:rsidRPr="006249AD" w:rsidRDefault="006249AD" w:rsidP="006249AD">
+    <w:p w14:paraId="5567FC3C" w14:textId="09CFF0B8" w:rsidR="00686369" w:rsidRPr="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006249AD">
+      <w:r w:rsidRPr="00B53A41">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Researcher at the Construction Engineering Law and Finance Research Center, Beijing University of Aeronautics and Astronautics </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="006249AD" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B53A41" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1773,323 +1773,365 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="038123DF"/>
+    <w:nsid w:val="029B2B4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F13A01DA"/>
+    <w:tmpl w:val="11B0F638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05775500"/>
+    <w:nsid w:val="036C6E30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CCE4756"/>
+    <w:tmpl w:val="7F4A9F88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08E439B6"/>
+    <w:nsid w:val="05BF11B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FA6E898"/>
+    <w:tmpl w:val="FABE07E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A812A98"/>
+    <w:nsid w:val="0A7313D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EA6410C"/>
+    <w:tmpl w:val="ADC88466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B77044D"/>
+    <w:nsid w:val="0F14314E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF5A9D74"/>
+    <w:tmpl w:val="0C08C9B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF1538A"/>
+    <w:nsid w:val="1001285E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A788BC00"/>
+    <w:tmpl w:val="9B86E084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="165D2A2D"/>
+    <w:nsid w:val="146C1576"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="612A1892"/>
+    <w:tmpl w:val="06D2165C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="181C0FD6"/>
+    <w:nsid w:val="17B64E91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="498C06D6"/>
+    <w:tmpl w:val="BBE02714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D877685"/>
+    <w:nsid w:val="19E218DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D041204"/>
+    <w:tmpl w:val="8E5E32C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24E9490D"/>
+    <w:nsid w:val="1EB95363"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BEE41F0"/>
+    <w:tmpl w:val="18E8FF02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="293805A3"/>
+    <w:nsid w:val="223F0A2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="168EABFA"/>
+    <w:tmpl w:val="CAFA88B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF77512"/>
+    <w:nsid w:val="26751883"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9926198"/>
+    <w:tmpl w:val="DAF0DAD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E8F636F"/>
+    <w:nsid w:val="27255DB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73BEDB00"/>
+    <w:tmpl w:val="0F00C4B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27B03F5A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62EC8EF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B3A7F73"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDFCC8FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2158,156 +2200,177 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30B84E07"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31BE0AAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0374E752"/>
+    <w:tmpl w:val="8F3C7312"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3447468C"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="327D269C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C57A5C24"/>
+    <w:tmpl w:val="3350DC34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="374A5C25"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33F164B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A00DAB2"/>
+    <w:tmpl w:val="480A0DA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3898617A"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="345F6857"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="420066FE"/>
+    <w:tmpl w:val="8E9EB8B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A190CBF"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34C7686D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AED229C0"/>
+    <w:tmpl w:val="471EAECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37057CFB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE7856A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2379,637 +2442,574 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41812B9F"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49296E39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FAE3438"/>
+    <w:tmpl w:val="AA5E5284"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="431E1CFD"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D446F65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C25248E8"/>
+    <w:tmpl w:val="842E3C64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48731949"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="517A68D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69DE0180"/>
+    <w:tmpl w:val="FE18879E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A607B5C"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51E62AB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="045A3C6E"/>
+    <w:tmpl w:val="4370788C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B3A2234"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52170F75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8CE82F8"/>
+    <w:tmpl w:val="59628260"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B51365F"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="543667C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF5A9D74"/>
+    <w:tmpl w:val="12A479EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D1E3FA9"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57FE01D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B4E65DE"/>
+    <w:tmpl w:val="5FFCBE32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F692420"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58F15809"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB726F2A"/>
+    <w:tmpl w:val="00BEBE62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53C6099A"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A8311E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4ACE49CC"/>
+    <w:tmpl w:val="1A020CF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="541A28EE"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A897AEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="625CC3B0"/>
+    <w:tmpl w:val="A6DCCCFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56C51676"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE370F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5F8990C"/>
+    <w:tmpl w:val="950A319A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5782607A"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EEC48B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6526DC1C"/>
+    <w:tmpl w:val="C300701C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59D92136"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62CE4C0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DD29834"/>
+    <w:tmpl w:val="D8C24164"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64362C77"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F5E3015"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B48E2FA6"/>
+    <w:tmpl w:val="12A479EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6831785A"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72EA4628"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D322E0C"/>
+    <w:tmpl w:val="98600AEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="690A7EC2"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74AA6D61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="886C1030"/>
+    <w:tmpl w:val="719613A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69175714"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B802132"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC781F3C"/>
+    <w:tmpl w:val="884C502E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69B76C99"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CF2141A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33408EA4"/>
+    <w:tmpl w:val="506CBA2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DA21CBD"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F2A302E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED404F70"/>
+    <w:tmpl w:val="44EC98BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="8">
-[...74 lines deleted...]
-  <w:num w:numId="33">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3068,51 +3068,50 @@
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
-    <w:rsid w:val="006249AD"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
@@ -3120,50 +3119,51 @@
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
+    <w:rsid w:val="00B53A41"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
@@ -4243,61 +4243,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006249AD"/>
+    <w:rsid w:val="00B53A41"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006249AD"/>
+    <w:rsid w:val="00B53A41"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4581,51 +4581,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA5EE30A-549E-4411-AB46-2D9D3A1BB7F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09A9376A-1444-4EB2-ABAE-74980C5DAA3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>797</Words>
   <Characters>4543</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5330</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>