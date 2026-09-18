--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="70019329" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+          <w:p w14:paraId="2C4F11E8" w14:textId="51C6CA9F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00513071" w:rsidP="00513071">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B53A41">
+            <w:r w:rsidRPr="00513071">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>PEIBING QI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="077790AC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+          <w:p w14:paraId="706EB16B" w14:textId="5258185E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00513071" w:rsidP="00513071">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B53A41">
+            <w:r w:rsidRPr="00513071">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B53A41">
+            <w:r w:rsidRPr="00513071">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B53A41">
+            <w:r w:rsidRPr="00513071">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="10F5C4DE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+          <w:p w14:paraId="6199424A" w14:textId="18ABA97D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00513071" w:rsidP="00513071">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B53A41">
+            <w:r w:rsidRPr="00513071">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5601 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3F8E3CD5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+          <w:p w14:paraId="4F910ACA" w14:textId="0C91E400" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00513071" w:rsidP="00513071">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B53A41">
+            <w:r w:rsidRPr="00513071">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peibing.qi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6446F571" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B53A41" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0FC012A2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00513071" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1142D01D" wp14:editId="1A906356">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5697805B" wp14:editId="2CBC3F91">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4EC09C75" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B53A41" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="53E48155" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00513071" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B53A41">
+            <w:r w:rsidRPr="00513071">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DR QI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B53A41">
+            <w:r w:rsidRPr="00513071">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B53A41">
+            <w:r w:rsidRPr="00513071">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE FOCUSES ON COMMERCIAL LITIGATION AND ARBITRATION, INCLUDING COMPLEX LAWSUITS INVOLVING FINANCE, construction and real estate, equity, commercial contracts and torts.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143A7A58" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3146F3AA" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1110 +472,1110 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7420DE48" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="279114E8" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners in 2017, Dr. Qi has worked in the court system for 18 years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00901054" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="257499B1" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4A5F37" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="14FA2A82" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F196944" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="3E168F24" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a China Unicom provincial branch in all 37 disputes, against a commercial bank over, arising from pledge of accounts receivable involving an amount of more than $300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151CC6A3" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="5EF67C53" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunnan Yuntianhua Group in a financing trade dispute against a Yunnan investment company at the Kunming Intermediate Court, the amount in dispute RMB 160 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61609C86" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="0C431A41" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a securities company in a dispute against a conglomerate over the repurchase of stock earnings rights amounting to RMB 2 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D607EC" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="6D581510" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a trust company as the plaintiff in a trust loan dispute against a network technology company, the matter amounted to RMB 160 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64ED77C6" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="677C92B1" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China HP in a financial leasing dispute in both Shenyang Central Court and Liaoning High Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080CF69C" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="2AAD0FFD" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a funds company in an arbitration case against agricultural company in Inner Mongolia over an entrusted loan dispute at the China International Economic and Trade Arbitration Commission, the matter was nearly RMB 300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52695BBC" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="35578497" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled contract disputes such as property insurance, personal insurance, motor compulsory insurance, insurance agency, insurance brokerage, insurance premium disputes, insurer subrogation disputes, etc. involving many insurance companies such as Ping An, PICC, Life, Pacific, and Sunshine Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44728508" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="5CDC5845" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real estate construction engineering cases: handling disputes involving China Construction, China Railway Construction, China Nuclear Construction Group, China Aviation Port Construction, Zhongguancun Development and Construction, China Xinxing Construction, Beijing City Construction, Jiangsu Province Construction, Nantong Sanjian and many other large domestic companies regarding construction contracting, project payment, project quality and construction period</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063EAE67" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="4B43D954" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate and Equity Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21078ECC" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="283EECAE" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international trust company in a corporate resolution invalidation and right-to-know litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712B0437" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="5FA004E4" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned Hong Kong listed company in a dispute arising from an equity acquisition and performance betting against a Xiamen company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228549F5" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="455A8A5E" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled multiple cases involving equity repurchasing, and making up the difference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FA0CE1" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="783CAF15" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading domestic smart mobility technology company in an equity acquisition case before the Dalian Central Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6943EE34" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="4774EA25" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a natural person in an equity transfer case before the Jinan Intermediate Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A358069" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="20CC4E84" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic company in an arbitration against an insurance company regarding a contract for difference dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72311017" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="3BB1C84C" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Product Liability and Torts Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79ADEEC2" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="735BD380" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the case of Liu and Japanese Mitsubishi Motors for product liability damages, which was listed as a case in the Supreme People's Court's "China Trial Case Highlights"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCF5E65" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="66764950" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the case of Qilian Jing, Xinrong Zhong et. al. v. American General Motors Corporation for personal injury compensation petition response. The case was considered and adopted by the Supreme Court Trial Committee, which resulted in a judicial interpretation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A06059B" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="58BF042F" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled product liability cases arising from auto spontaneous combustion, defective airbags, auto brake failure, etc. brought by consumers against well-known domestic auto companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B505F8" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="384BCA1F" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participated in a class action in which the consumers filed a suit demanding punitive damages against Samsung who allegedly falsely advertised cell phones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590B4A15" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="5D37971E" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the dispute arising from the portrait rights of Jacky Cheung and Aogo Clothing Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BB68EB" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="05A30D18" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled the first case of reputation right dispute arising between well-known domestic law firms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26021F98" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="083B1BEC" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Handled a case regarding reputation rights of Huo Yuanjia's Descendants v. Beijing Film Studio, Yang Buting, Jet Li, et. al.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E06C129" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="3F007D5C" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C092E11" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="63487BEB" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zhongnan University of Economics and Law, Bachelor of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B929D40" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="1FEA3147" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Master of Civil &amp; Commercial Law, Graduate School</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123A3539" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="22FBFF1B" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University Law School, Doctor of Civil and Commercial Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B1F56A" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="0965CF28" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1DD19D" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="45BE917C" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A66FDF3" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="15F49DFE" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D2F146" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="69A270D2" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1411E3C0" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="59B1FD50" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3B823D" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="42E5EF4B" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF4A0C1" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="5CE95055" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCD1BD7" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="09EA7EA6" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Awarded "Ten Hundred Thousand Talent" at the first "Trial Business Expert" of Beijing Municipal Court </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3FFF3F" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="6EDFD1A6" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Beijing Lawyers Association "Expert Group for Research on Most Difficult Businesses" </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284B39FB" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="56A75DD6" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Litigation Star （Benchmark Litigation 2021 ） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B35865" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="22113D45" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A97BF06" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="703CA307" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China International Economic and Trade Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D84E99" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="38193E62" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Beijing International Arbitration Center, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3785746E" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="0D4A0C6E" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Shenzhen International Court of Arbitration, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622827A8" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="74BD760B" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tianjin Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371A4652" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="44F2D2BE" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Nanjing Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47722B87" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="0A4C254E" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Shijiazhuang Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162BA187" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="53FB8A6B" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Maanshan Arbitration Commission, Arbitrator </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B31907B" w14:textId="77777777" w:rsidR="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="19338541" w14:textId="77777777" w:rsidR="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Master's degree advisor at Peking University, University of International Business and Economics, China University of Political Science and Law, Beijing Normal University, Chinese Academy of Social Sciences </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="09CFF0B8" w:rsidR="00686369" w:rsidRPr="00B53A41" w:rsidRDefault="00B53A41" w:rsidP="00B53A41">
+    <w:p w14:paraId="5567FC3C" w14:textId="556AF4F9" w:rsidR="00686369" w:rsidRPr="00513071" w:rsidRDefault="00513071" w:rsidP="00513071">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B53A41">
+      <w:r w:rsidRPr="00513071">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Researcher at the Construction Engineering Law and Finance Research Center, Beijing University of Aeronautics and Astronautics </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B53A41" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00513071" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1773,365 +1773,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029B2B4B"/>
+    <w:nsid w:val="02F47066"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11B0F638"/>
+    <w:tmpl w:val="3FE0EDC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="036C6E30"/>
+    <w:nsid w:val="06034566"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F4A9F88"/>
+    <w:tmpl w:val="B6882CC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05BF11B4"/>
+    <w:nsid w:val="06650249"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FABE07E8"/>
+    <w:tmpl w:val="5E40324A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A7313D4"/>
+    <w:nsid w:val="06784F59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADC88466"/>
+    <w:tmpl w:val="BEE05264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F14314E"/>
+    <w:nsid w:val="0BC53DE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C08C9B0"/>
+    <w:tmpl w:val="B5B80A70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1001285E"/>
+    <w:nsid w:val="0DC20F71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B86E084"/>
+    <w:tmpl w:val="765E937E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="146C1576"/>
+    <w:nsid w:val="0F1C6A52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06D2165C"/>
+    <w:tmpl w:val="44142CA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17B64E91"/>
+    <w:nsid w:val="0F2C330D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBE02714"/>
+    <w:tmpl w:val="6C768D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19E218DF"/>
+    <w:nsid w:val="143F78C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E5E32C2"/>
+    <w:tmpl w:val="F28A570A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EB95363"/>
+    <w:nsid w:val="1501773F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18E8FF02"/>
+    <w:tmpl w:val="7B1EB9E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="223F0A2B"/>
+    <w:nsid w:val="1B32119C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAFA88B6"/>
+    <w:tmpl w:val="F2346892"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26751883"/>
+    <w:nsid w:val="1F675AA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAF0DAD4"/>
+    <w:tmpl w:val="FEF0FE8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27255DB6"/>
+    <w:nsid w:val="205C2254"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F00C4B4"/>
+    <w:tmpl w:val="2D28A3FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27B03F5A"/>
+    <w:nsid w:val="236F1436"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62EC8EF2"/>
+    <w:tmpl w:val="5432559A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B3A7F73"/>
+    <w:nsid w:val="28F216FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDFCC8FE"/>
+    <w:tmpl w:val="D504B054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C61317B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD52D3FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2200,159 +2221,138 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31BE0AAD"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FFF7DC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F3C7312"/>
+    <w:tmpl w:val="C42446D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="327D269C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="303233D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3350DC34"/>
+    <w:tmpl w:val="7B641F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33F164B1"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="331C05DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="480A0DA6"/>
+    <w:tmpl w:val="69485A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="345F6857"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36F217AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E9EB8B0"/>
+    <w:tmpl w:val="B3BCE88A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34C7686D"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AFF019E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="471EAECA"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="DE7856A6"/>
+    <w:tmpl w:val="E3F4C062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2443,573 +2443,573 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49296E39"/>
+    <w:nsid w:val="3B7F3C61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA5E5284"/>
+    <w:tmpl w:val="B6A686E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D446F65"/>
+    <w:nsid w:val="41494445"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="842E3C64"/>
+    <w:tmpl w:val="9E5A4ED8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="517A68D7"/>
+    <w:nsid w:val="418E2E1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE18879E"/>
+    <w:tmpl w:val="068808B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51E62AB7"/>
+    <w:nsid w:val="48A7784A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4370788C"/>
+    <w:tmpl w:val="845C347A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52170F75"/>
+    <w:nsid w:val="48EE11D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59628260"/>
+    <w:tmpl w:val="780E4ED4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="543667C5"/>
+    <w:nsid w:val="4A9B569A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12A479EA"/>
+    <w:tmpl w:val="C48CA14A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57FE01D4"/>
+    <w:nsid w:val="4BDE4959"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FFCBE32"/>
+    <w:tmpl w:val="C492C4EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58F15809"/>
+    <w:nsid w:val="4F594D89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00BEBE62"/>
+    <w:tmpl w:val="0C08F18E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A8311E5"/>
+    <w:nsid w:val="4FB94297"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A020CF0"/>
+    <w:tmpl w:val="02AE4158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A897AEF"/>
+    <w:nsid w:val="4FD14977"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6DCCCFA"/>
+    <w:tmpl w:val="90707CBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EE370F6"/>
+    <w:nsid w:val="51810B74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="950A319A"/>
+    <w:tmpl w:val="B10CCB06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EEC48B0"/>
+    <w:nsid w:val="55224B3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C300701C"/>
+    <w:tmpl w:val="DC9CFBCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62CE4C0C"/>
+    <w:nsid w:val="6326003C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8C24164"/>
+    <w:tmpl w:val="FD623F28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F5E3015"/>
+    <w:nsid w:val="69FA6240"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12A479EA"/>
+    <w:tmpl w:val="851886C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72EA4628"/>
+    <w:nsid w:val="703F76C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98600AEA"/>
+    <w:tmpl w:val="17940F48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74AA6D61"/>
+    <w:nsid w:val="74C91C9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="719613A0"/>
+    <w:tmpl w:val="CBF8A512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B802132"/>
+    <w:nsid w:val="784A7C2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="884C502E"/>
+    <w:tmpl w:val="377E34AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CF2141A"/>
+    <w:nsid w:val="79E9426B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="506CBA2C"/>
+    <w:tmpl w:val="FC665B54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F2A302E"/>
+    <w:nsid w:val="7BDE57DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44EC98BA"/>
+    <w:tmpl w:val="068808B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...62 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3060,50 +3060,51 @@
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
+    <w:rsid w:val="00513071"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
@@ -3119,51 +3120,50 @@
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
-    <w:rsid w:val="00B53A41"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
@@ -4243,61 +4243,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B53A41"/>
+    <w:rsid w:val="00513071"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B53A41"/>
+    <w:rsid w:val="00513071"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4581,51 +4581,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09A9376A-1444-4EB2-ABAE-74980C5DAA3E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{375A9D60-879C-4756-8398-455182806D88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>797</Words>
   <Characters>4543</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5330</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>