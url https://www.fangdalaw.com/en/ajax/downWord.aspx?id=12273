--- v0 (2026-08-07)
+++ v1 (2026-10-09)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="496058A4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2EBE82F1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002348E9">
+            <w:r w:rsidRPr="00ED75D8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>NUO JI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="10357861" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+          <w:p w14:paraId="706EB16B" w14:textId="5DB21E35" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002348E9">
+            <w:r w:rsidRPr="00ED75D8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="002348E9">
+            <w:r w:rsidRPr="00ED75D8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="002348E9">
+            <w:r w:rsidRPr="00ED75D8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai,Singapore</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6E57CAD2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+          <w:p w14:paraId="6199424A" w14:textId="153DBC1C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002348E9">
+            <w:r w:rsidRPr="00ED75D8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1011 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="390CD339" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+          <w:p w14:paraId="4F910ACA" w14:textId="7C664460" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002348E9">
+            <w:r w:rsidRPr="00ED75D8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>nji@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="189C602D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002348E9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="074E369D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED75D8" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4222672E" wp14:editId="306161DF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E91D36A" wp14:editId="1687928A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3C101224" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002348E9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7A5A1EA4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00ED75D8" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002348E9">
+            <w:r w:rsidRPr="00ED75D8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. JI</w:t>
             </w:r>
-            <w:r w:rsidRPr="002348E9">
+            <w:r w:rsidRPr="00ED75D8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="002348E9">
+            <w:r w:rsidRPr="00ED75D8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">S PRACTICE AREAS INCLUDE BANKRUPTCY AND RESTRUCTURING, COMMERCIAL LITIGATION AND ARBITRATION, CONSTRUCTION AND REAL ESTATE, AND REGULATORY LAW ENFORCEMENT AND CRISIS MANAGEMENT. </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19711682" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="20506C90" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,3581 +472,3581 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA30F65" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002348E9">
+    <w:p w14:paraId="1D9ECFF8" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Ji has been deeply engaged in various practice areas and has been recognized by international rating agencies such as Chambers, the Legal 500 and Asialaw Profiles as Leading Individual, Eminent Practitioner, and Hall of Fame Lawyer in bankruptcy and restructuring, dispute resolution, and construction and real estate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D1B03A" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002348E9">
+    <w:p w14:paraId="315B1D62" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Understanding the importance of combining practice and theory, Mr. Ji is committed to promoting the development of the rule of law in China through comparative legal research. He has participated in a large number of research projects and legislative drafting and consulting work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B05AEE9" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002348E9">
+    <w:p w14:paraId="1E7D6981" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Ji is </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>held in high regard for his expertise in litigation and arbitration, offering advice on construction disputes and insolvency matters</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. One client praised him for his </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>insight into issues and issue-solving approaches</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. A market commentator describes him as </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>no doubt the most experienced lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. --- Chambers Greater China/Asia Pacific Legal Guide</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE1937F" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="6C66144A" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73944295" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002348E9">
+    <w:p w14:paraId="7440514B" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bankruptcy and Restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04269F91" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="4239C305" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as one of the bankruptcy administrators for major bankruptcy cases such as the bankruptcy liquidation of CEFC China and its affiliates, the prepackaged bankruptcy of ZK Engineering (the first prepackaged bankruptcy case in Shanghai), the restructuring of Trendzone Holdings and Bestway Marine &amp; Energy (both A-share listed companies), the restructuring of DSIC Offshore, and the restructuring of Shanghai Yuehe Real Estate, the total debts at issue of which amounted to several hundred billion in RMB; Aso appointed by Shanghai courts at different levels as the administrator or member of the liquidation committee for many other insolvent companies or companies in mandatory liquidation proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4345A783" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="18460E86" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of liquidators and administrators of offshore bankrupt companies including Lehmann Europe in dealing with various issues relating to asset collection, asset and business sales, and related litigation in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37775B51" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="47025B84" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented large banks and syndicated creditors in filing claims, formulating and negotiating restructuring plans, and conducting related litigation in the restructuring proceedings of listed companies home and abroad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F6DD8B" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="749DE5FB" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented COFCO in dealing with various issues in the restructuring of THE CEREAL WAY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77102468" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="242F3AF9" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various large-scale Chinese and foreign commercial banks, assets management companies, foreign investment funds, and investors in handling various issues in the disposal, acquisition, and recovery of non- performing assets in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D671E3F" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="380930A1" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the relevant creditors in the bankruptcy liquidation and restructuring proceedings of various securities companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C6BA5F" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="0955D059" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various syndicate lenders in dealing with issues relating to debt restructuring and in participating in relevant bankruptcy liquidation and restructuring proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C5C5D8" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="0AF33F64" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various multinational corporations in their offshore bankruptcy proceedings in disposing of and operating their assets and businesses in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3487EF67" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="2C1BBADD" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the shareholders, directors, supervisors and senior management personnel of various companies in bankruptcy in dealing with litigations and other related matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE7F0C4" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="4A8EACB6" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the shareholders or members of the liquidation committee of various foreign-invested companies in voluntary or mandatory liquidation proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F87E46" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002348E9">
+    <w:p w14:paraId="3B9347AC" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Litigation and Arbitration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED26CF6" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="4C69848D" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various foreign investment companies and funds in resolving disputes arising out of their mergers, acquisitions, investments and joint ventures in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787687AF" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="75A38F48" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various foreign investment companies and funds in resolving investment disputes such as those over company control issues arising from PE investments and VIE structure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F65DE5F" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="08BE532F" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various Chinese and foreign investment institutions in resolving disputes arising out of mergers and acquisitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4625D27A" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="07217A63" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Chinese and foreign clients in resolving shareholder rights disputes, including disputes over co-investment agreements, confirmation of shareholding, rights of first refusal, access to information, and shareholder derivative actions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AB2460" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="3B8D7687" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Chinese and foreign clients in resolving corporate governance disputes, including disputes over impairment of company interests by shareholders, directors, supervisors or senior management, and disputes over confirmation or revocation of company resolutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9C98C2" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="2EAE4838" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Chinese and foreign banks and other financial institutions in resolving various financial disputes arising from loan agreements, guarantee agreements, financial leasing agreements, ship leasing agreements, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6112E3A3" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="0FA7A9E1" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various Chinese and foreign clients in resolving disputes with securities companies over wealth management contracts and advised on relevant enforcement and bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52260910" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="473EDDA8" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Chinese and foreign clients in dealing with disputes relating to international sale of goods, including disputes over commodities trading</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7729A620" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="7F6B24EF" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Chinese and foreign companies in dealing with all types of commercial contract disputes, including disputes related to sales and purchase contracts, auction contracts, lease contracts, technical service contracts, and advertisement contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B80564A" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="14B8BEAF" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Chinese and foreign clients in resolving professional liability contractual or tort disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A331034" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="2A8E1A34" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Chinese and foreign companies in dealing with civil compensation disputes over various environmental pollution incidents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662C568F" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="42C236D6" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Chinese and foreign clients in the pharmaceutical industry in dealing with personal injury disputes relating to pharmaceutical research and development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA8CD13" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="2A1D7D72" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Chinese and foreign companies in dealing with civil proceedings arising out of unfair competition acts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7349F0CA" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="700B42F5" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Chinese and foreign clients in dealing with various disputes arising out of domestic and international arbitration proceedings, including disputes over the effectiveness of arbitration agreements, the set- aside of arbitration awards, and the domestic recognition and enforcement of foreign and Chinese arbitration awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A65FBFB" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="425B04AF" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Chinese and foreign clients in handling complex court enforcement proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18410AD1" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="675CF2CB" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Chinese and foreign clients in administrative review and administrative litigation cases involving, for example, commercial bribery, environmental pollution, securities regulation and other matters related to their business operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096E97F3" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002348E9">
+    <w:p w14:paraId="5DE50020" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Construction and Real Estate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65886197" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="60AA5FD8" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In the field of construction, represented the owners of dozens of major construction projects including Shanghai World Financial Center Project, providing legal services in bidding, construction engineering and design, negotiation and drafting of various contracts, construction project management, and completion and acceptance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC7E53E" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="3D58E96F" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In the field of construction, represented general contractors in dozens of major construction projects and provided comprehensive legal services covering all major issues of construction and real estate laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2C81FF" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="78937A78" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In the field of real estate development, represented dozens of real estate development companies including Vanke, CMPD, Tian An China, Kerry Properties, SIIC, YOUNGOR Real Estate to deal with issues relating to residential and commercial real estate development projects; represented a number of Fortune 500 companies, state-owned enterprises, private enterprises in issues relating to industrial investment projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1144BB" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="1BBE5AAC" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In the field of real estate acquisition, represented a number of real estate companies and foreign real estate funds in issues relating to their acquisition of real estates (including residential and commercial real estate and infrastructure projects) in China and in related disputes over project transfer, project acquisition or joint ventures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5C9169" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="01F97F01" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In the field of real estate leasing, represented a number of real estate development companies and foreign-invested companies in various issues relating to property rental or leasing and in related litigation and arbitration cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434BFF68" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="080C5A0F" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In the field of hotel management, represented a number of hotel management companies in various issues relating to project development and hotel operation and in disputes arising out of hotel management contracts with owners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5C2949" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="48EE6102" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various foreign and domestic construction companies to deal with various litigation and arbitration cases on disputes arising out of construction contracting agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD4D51D" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="42C3EB0E" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of foreign and foreign-invested design companies to deal with disputes arising out of construction design contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160C6B0E" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="4EB50D94" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of foreign and foreign-invested construction project management companies and construction consulting companies to deal with disputes arising out of project management contracts and construction consulting contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DFB9AE" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="2C6EC65A" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Fortune 500 companies to deal with litigation and arbitration cases on disputes arising out of construction contracts with domestic contractors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3E8324" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="1D3058C6" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of domestic real estate development companies to deal with disputes arising out of the sale of housing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7AB9E0" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="09E66EBB" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of domestic real estate development companies to deal with disputes arising out of real estate brokerage contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF1385B" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="795625DB" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of well-known property management companies to deal with property management contract disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EE2796" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002348E9">
+    <w:p w14:paraId="092CF135" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Law Enforcement and Crisis Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC17888" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="760B514D" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of Chinese and foreign clients to provide legal services in the course of managing public incidents and crisis, including cases arising out of environmental pollution, commercial bribery, foreign anti-corruption investigation, compliance and regulatory investigation, collective negotiation, and cross-border investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F42FB3" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="5C124119" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international accounting firm in an investigation by the China Securities Regulatory Commission (CSRC) and the Ministry of Finance into its alleged failure to exercise due diligence as an intermediary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B00502" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="6CEA2D08" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international accounting firm in a dispute arising from the issuance of a false letter by a bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2237FCC2" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="6A9BEF94" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international hotel group in dealing with a cybersecurity law investigation jointly conducted by multiple Chinese law enforcement authorities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134A35B7" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="33001509" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic subsidiary of a large U.S.-based financial group in dealing with a market manipulation investigation by the CSRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215A212A" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="228EB13C" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a cleaning company in dealing with a criminal investigation arising from mismanagement during the pandemic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4861BB1B" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="322CF54E" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an equipment manufacturing group in dealing with the CSRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation of alleged disclosure misconducts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526F0C1B" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="6A4D5DA3" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a client in dealing with the CSRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation of alleged insider trading</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E2596C" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="547E7472" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F056193" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="13C8428E" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University Law School, LL.B., LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABC5C42" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="131BA6FE" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6A4675" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="5EDBBBF6" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E1C50C" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="5DEBE098" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C325463" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="73F0AE5B" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>From 1992 to 1995, Legal Department, Foreign Trade Department of Beijing Coking Chemical Plant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA79641" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="325402CA" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>From 1998 to 2001, attorney of Shanghai Jianwei Law Firm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041025AD" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="1BEB0AD2" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>From 2001 to 2003, partner of Beijing Tongda Law Firm Shanghai Branch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464EC1D9" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="47ADA616" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>From 2003 to 2005, founding partner, director of Shanghai HHP Attorneys-at-Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B0D2C7" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="5802BA48" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>From 2005 till now, partner of Fangda Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DBEB24" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="5D5FE4D0" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433161FC" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="21F582BC" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B5BC1D" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="0CB276AD" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Involved in various researches entrusted by the legislatures, governments, courts and law societies, including study groups on </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Research on Civil Trial Reform</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Judicial Reform </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research on Judicial Management in Common Law and Civil Law Jurisdictions</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Civil Trial System with Chinese Characteristics</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Government</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Role in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Market Economy</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Perfecting Property Legislation</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Research on Director</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Personal Liabilities under Bankruptcy Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Comparative Law Study on Issues in the Judicial Practice of Financial Institutions</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bankruptcy</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B97544B" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="30B0D7F5" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Drafting Panel of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compulsory Enforcement Law of the People</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Republic of China</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9A3E62" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="3EB950FB" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Involved in the legislative drafting and legislative consultation on the </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Enterprise Bankruptcy Law of the People</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Republic of China</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Stability Law of the People</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Republic of China</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Measures of Shanghai Municipality on Real Estate Mortgage</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anti-unfair Competition Regulation of Shanghai Municipality</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulations of Shanghai Municipality on Optimizing the Business Environment</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulations of Shanghai Municipality on Urban Renewal</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183F890B" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="1EEC338F" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Drafted, with others, the </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Model Clauses for Construction Project</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573FD1E1" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="26F98CD7" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A dozen of publications and multiple honors and awards </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C9B928" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="08CBE2E7" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Hosting lectures for undergraduates and graduate on a regular basis; invited as guest speaker in many international and domestic academic symposiums and forums </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF032E5" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="0B057CB1" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">As Deputy Director of the Editorial and Review Committee, edited </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hot Spotlight: Cross-Border Insolvency and Disposal of Non-performing Assets</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in Insolvency Law Tea House, Law Press, 2020 edition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6A184A" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="4C1A6A8E" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Practical Operation and Suggestions on Certain Important Issues in Cross-Border Bankruptcy</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, published in People</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Judicature, No. 25, 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23198C2C" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="11D8BBF7" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Towards a More Dynamic Reorganization Market: Reflections on China's Recent Development on Corporate Towards a More Dynamic Reorganization Market: Reflections on China's Recent Development on Corporate Reorganization</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in CEE Article (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A57EC2" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="5E18E1AC" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Asia-Pacific Restructuring Review, China Chapter</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in Global Restructuring Review (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3AE1F5" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="7C263F7E" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chambers Global Practice Guides - Insolvency, China Chapter</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in Chambers Insolvency 2019 China (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598D566B" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="753B9239" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Insolvency and Corporate Reorganization Report 2016</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in International Financial Law Review (2016) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D23D45E" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="2BB89AE5" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Environmental Protection Case from the Perspective of Cross-Border Bankruptcy</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in Proceedings of the Fourth Enterprise Bankruptcy Law Practice Forum, 2015 edition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669BDC40" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="1FF80547" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Insolvency Law Test for Accelerated Maturity of Lending Contracts</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in Proceedings of the Fourth Enterprise Bankruptcy Law Practice Forum, 2015 edition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B40BD10" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="572D9810" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Insolvency and Corporate Reorganization Report 2015</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in International Financial Law Review (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421C9FB2" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="0CF4332A" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Enforcement of Judgments and Arbitral Awards: a Global Guide from Practical Law 2nd Edition (China Chapter)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in Thomson Reuters (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F714FD9" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="3839F4E8" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Practical Dilemmas and Solutions to Recognition and Enforcement of Foreign Insolvency Proceedings</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in Proceedings of the Third Forum on Corporate Insolvency Law Practice, 2013 Edition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA15441" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="1F765D6A" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Protection of Web Pages under German Copyright Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in Legal Frontiers of Information Network and High-Tech Law, Law Press, July 2007, 1st edition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7326B500" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="76C39C16" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal Reflections on Disputes over </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Information Network Dissemination Rights</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, published in Legal Frontiers of Information Network and High-Tech Law, National People</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Congress Publication, January 2006, 1st edition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B0DE1A" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="502F7531" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Engineering Consulting Service Contract (Model Text)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in Research on Important Legal Issues in the Transition Period, Law Press, December 2005, 1st edition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0366F264" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="0584EC8E" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Legislative Achievements and Practical Significance of Article 79 of the Construction Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in Compilation of Papers of China Construction Law Practice Forum, 1999 edition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B8219E" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="51A12D9E" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Specific Issues in the Application of Multilateral International Economic and Trade Treaties in the Hong Kong Special Administrative Region</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in Contemporary Legal Studies, No. 2, 1997 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3CCA04" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="5ED26500" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Author of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Revisiting Hong Kong</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Role as an International Trade Center -- Legal Countermeasures and Prospects</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, published in Contemporary Legal Studies, No. 1, 1996 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FC9390" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="180B896B" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C8CF29" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="4608EF7C" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">President of the Shanghai Association of Bankruptcy Administrators </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362346CC" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="3788C6B3" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Delegate to the Shanghai People</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Congress </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C61A4B3" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="2DF144D7" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Member of the Supervision and Judicial Committee of the Shanghai People</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Congress </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F669414" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="553540E9" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Legal Advisor of the Shanghai People</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Government </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467466E2" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="7556FBB7" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Member of the Administrative Review Committee of the Shanghai People</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Government </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D168DAA" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="5CF60EFF" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal Advisor of the United Front Work Department of the Shanghai Municipal Committee of the CPC </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BC6BE2" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="46E43C07" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal Advisor of the State Administration for Market Regulation, Shanghai Branch </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A28B27B" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="07181CAD" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="85"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Deputy Director of the Bankruptcy Law Study Commission of the Shanghai Law Society </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334293CB" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="6848B73E" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="86"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Executive Director of the All China Lawyers Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401C6953" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="19834895" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="87"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Director of the Legal Professional Committee of Bankruptcy Liquidation and Merger, Acquisition and Restructuring of the All China Lawyers Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473AE0EB" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="688B7B5A" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="88"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Deputy Director of the Lawyers Development Strategy Research Committee of the All China Lawyers Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F99FAF" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="547608A8" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="89"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of China International Economic and Trade Arbitration Commission </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB4CFA2" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="17A5EA97" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="90"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of Shanghai International Arbitration Center </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAA7DAB" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="3C4921B0" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="91"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of Shenzhen Court of International Arbitration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402AE4F1" w14:textId="77777777" w:rsidR="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="7E1347CD" w14:textId="77777777" w:rsidR="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="92"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of Shanghai Arbitration Commission </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="67123E33" w:rsidR="00686369" w:rsidRPr="002348E9" w:rsidRDefault="002348E9" w:rsidP="002348E9">
+    <w:p w14:paraId="5567FC3C" w14:textId="2A30E6CC" w:rsidR="00686369" w:rsidRPr="00ED75D8" w:rsidRDefault="00ED75D8" w:rsidP="00ED75D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="93"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002348E9">
+      <w:r w:rsidRPr="00ED75D8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Former President of the Shanghai Bar Association (2019-2023) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="002348E9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00ED75D8" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -4244,2280 +4244,2280 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="017A45FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E43A3650"/>
+    <w:nsid w:val="05775CF0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CFD83234"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="036D29E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDB071D0"/>
+    <w:nsid w:val="05EA1E28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="342AA5EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="037C6875"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C4547A02"/>
+    <w:nsid w:val="06E66107"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3996A9C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07E51D15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FA0E708"/>
+    <w:nsid w:val="07015D85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24D8D2B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="098E3F3E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D280221E"/>
+    <w:nsid w:val="078F36ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9808F5AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A701677"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5AF6040A"/>
+    <w:nsid w:val="0A1D3DEC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E15C4436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A906B27"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26F4E852"/>
+    <w:nsid w:val="0B723D90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70142A4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B6847C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A6C0C70"/>
+    <w:nsid w:val="0C985041"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37DEC82C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C5E2412"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D223A0E"/>
+    <w:nsid w:val="0D6630E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F754E72E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D4E2580"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E8603A00"/>
+    <w:nsid w:val="0D8558F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51ACA3C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E70159E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="45D8DF74"/>
+    <w:nsid w:val="0F2D5AF3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7E406CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EF173BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21EE25F6"/>
+    <w:nsid w:val="0F9627ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9EB88B0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FB54EE5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED242BF0"/>
+    <w:nsid w:val="11301764"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C8AC490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101B09D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90A2153E"/>
+    <w:nsid w:val="123B0C01"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="891442CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="118C60EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BEB817A0"/>
+    <w:nsid w:val="127A75A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="766ECE86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12673AE7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7EACED26"/>
+    <w:nsid w:val="14F52650"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="590A41FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1319658A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60B0CF4E"/>
+    <w:nsid w:val="161E2627"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3802454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14036093"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDD851AE"/>
+    <w:nsid w:val="17F12652"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D01A0624"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="165B5C5A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44DC16EE"/>
+    <w:nsid w:val="183F68A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="380A3C94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179E3D60"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9EA6D6A"/>
+    <w:nsid w:val="18D9628E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCC8F3CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8E3C1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3564AB24"/>
+    <w:nsid w:val="1A735E59"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9272B8C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BE023BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDCE0BE8"/>
+    <w:nsid w:val="1F9E3431"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78B06F1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DF7405B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="976A5CC4"/>
+    <w:nsid w:val="1FAE0A40"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="236C2BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20A17C72"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0ED2FBE2"/>
+    <w:nsid w:val="1FC870B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E328DCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22386BDB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C1E3E66"/>
+    <w:nsid w:val="20790324"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E84E978C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22AE3594"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0BEE15EC"/>
+    <w:nsid w:val="21EB76A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC684AEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="250020B5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="741E055C"/>
+    <w:nsid w:val="226A6428"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A2EEDD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C13770"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A7694FA"/>
+    <w:nsid w:val="22E6153F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="49664AD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="291F466E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9A0C980"/>
+    <w:nsid w:val="22EC7479"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C5E7AD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A192B28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="169010E0"/>
+    <w:nsid w:val="250155E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EEE44912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B191EC6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1C544130"/>
+    <w:nsid w:val="272E483D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F7E5B6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D7E78F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE84BB0A"/>
+    <w:nsid w:val="29387354"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CBCE5E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E110F00"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8EB2DC86"/>
+    <w:nsid w:val="2B703348"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ADE84956"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E8F6B2E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACA8376E"/>
+    <w:nsid w:val="2C34135D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8AF67F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F8E1BCD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C10C44C"/>
+    <w:nsid w:val="2CD34BBD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="613E0A1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30932F33"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6D6EE50"/>
+    <w:nsid w:val="2D4902CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62248010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30CD5F73"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F716D270"/>
+    <w:nsid w:val="2E702C1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3DE5154"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="313921FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B32CE6E"/>
+    <w:nsid w:val="2EE538CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1EDE7BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="331A2F0C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5A61AE6"/>
+    <w:nsid w:val="2F39615E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7307FD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A56BE7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C4EC7C0"/>
+    <w:nsid w:val="2F9E6D68"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C010A6B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="349215EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DAD6D374"/>
+    <w:nsid w:val="2FDB1947"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2185DF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35AF31A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="526671BC"/>
+    <w:nsid w:val="30557562"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F0E2C512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35E31622"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDBAEB66"/>
+    <w:nsid w:val="31AD6DF0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E620F482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="366B721F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E72578A"/>
+    <w:nsid w:val="334B081C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E64FE16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385D7C5D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13B8BE44"/>
+    <w:nsid w:val="338B08EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DA030FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38AA23DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08D06B24"/>
+    <w:nsid w:val="349B67AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C368256"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A7722FB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FEAE273C"/>
+    <w:nsid w:val="36C431E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72C8FE04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E97799F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD4490E8"/>
+    <w:nsid w:val="36CC7D1C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75D884EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41C73044"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF224DD4"/>
+    <w:nsid w:val="37186490"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="87A66706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="444F3DC9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2324608E"/>
+    <w:nsid w:val="3D1A5555"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B334422C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4593672D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62C21FDC"/>
+    <w:nsid w:val="3D203D65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF2CFB84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47FF430A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CFFCA7A8"/>
+    <w:nsid w:val="403B64F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="924E202A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="481A53D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="379EFB88"/>
+    <w:nsid w:val="41040090"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B68A60A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B3E542C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F8EE72C"/>
+    <w:nsid w:val="47793F8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73A044C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B5114BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCCCE7CE"/>
+    <w:nsid w:val="48135777"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC0C7962"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D00509A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73F4E358"/>
+    <w:nsid w:val="49225E4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64BE4148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E6D6E76"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6FFEFAEA"/>
+    <w:nsid w:val="4B7E5507"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17CEB1E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FD60C90"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0468300"/>
+    <w:nsid w:val="4C7D113C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5D270DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51946C84"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC141514"/>
+    <w:nsid w:val="4E247769"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="596CE6C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52C17611"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E458A2D8"/>
+    <w:nsid w:val="4ED22076"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E41A476A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="541856A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDB41E8E"/>
+    <w:nsid w:val="501462C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B241E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55A85A07"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E9EDD5E"/>
+    <w:nsid w:val="533F7063"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9D871AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56722133"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1B920336"/>
+    <w:nsid w:val="55136EDA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C061306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56C45CCA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6ED8C6BE"/>
+    <w:nsid w:val="55A56A23"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC4A1808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57D969E7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="748487CA"/>
+    <w:nsid w:val="56FC38E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD7A3A2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="584E7E7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="341217CA"/>
+    <w:nsid w:val="582F44FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14CAC914"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A0112C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6981D28"/>
+    <w:nsid w:val="5C5E5677"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5EB01254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ABA5D57"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC02B5B8"/>
+    <w:nsid w:val="5CA86B13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92C41690"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B035499"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7EF87C48"/>
+    <w:nsid w:val="5E6A4CB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="54A0EF5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B2316BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61FA3F3E"/>
+    <w:nsid w:val="5F575C1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1DE00D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DAA073D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F4BEB982"/>
+    <w:nsid w:val="61A24EC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DCAF7C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E3D1C15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F7CFD9A"/>
+    <w:nsid w:val="655E1062"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="168AF2D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="608A6C4F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4288E6B2"/>
+    <w:nsid w:val="665A4BE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F12192A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61176FA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="892ABB96"/>
+    <w:nsid w:val="66DE31D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1604FD68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6186269C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="39060626"/>
+    <w:nsid w:val="68EE480A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF80C380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6220202D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84981CF2"/>
+    <w:nsid w:val="6A9B1124"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62248010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63282FE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="538A257C"/>
+    <w:nsid w:val="6AF7641B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CFE4D274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633649D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1B82D80"/>
+    <w:nsid w:val="6B684288"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE729D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66E5345F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA520DB0"/>
+    <w:nsid w:val="6C6F34F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CE2AC72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67061D47"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83D049DC"/>
+    <w:nsid w:val="6E1A30E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="828EF66A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67672CE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F398BF44"/>
+    <w:nsid w:val="71120A5C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C526DD44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CD8774B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C808909C"/>
+    <w:nsid w:val="716153C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A760C00C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D3C75A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C8E4918"/>
+    <w:nsid w:val="73AB2590"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A3613FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DF35512"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5196668C"/>
+    <w:nsid w:val="760D121E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7668BA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72EB7DA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83D049DC"/>
+    <w:nsid w:val="778622AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="531E1056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76782D73"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23780B38"/>
+    <w:nsid w:val="780B13AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1826C9CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77B9573B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9A5425BE"/>
+    <w:nsid w:val="78DF6446"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44AC0C5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="87" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78330545"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DBD29C44"/>
+    <w:nsid w:val="7A487F52"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7EECC27E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="88" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BBF2DE5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F926E3E"/>
+    <w:nsid w:val="7ACF1B61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4284AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C26149A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76BEF01A"/>
+    <w:nsid w:val="7BBD4C6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="098A332E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C7322B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BFB65F8E"/>
+    <w:nsid w:val="7CEF2F8F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B141A6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="91" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DFE5C47"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EFC4F1CA"/>
+    <w:nsid w:val="7DA907FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="570E42E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="92" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FF11214"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="836060A0"/>
+    <w:nsid w:val="7E486E57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E62EF2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="90"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="87"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="84"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="91"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="92"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="86"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="85"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="89"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="64">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="77">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="79">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="81">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="82">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="83">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
-[...224 lines deleted...]
-  <w:num w:numId="81">
+  <w:num w:numId="84">
     <w:abstractNumId w:val="32"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="85">
     <w:abstractNumId w:val="88"/>
   </w:num>
   <w:num w:numId="86">
-    <w:abstractNumId w:val="71"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="87">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="88">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="89">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="90">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="91">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="92">
-    <w:abstractNumId w:val="79"/>
+    <w:abstractNumId w:val="75"/>
   </w:num>
   <w:num w:numId="93">
-    <w:abstractNumId w:val="84"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="93"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -6539,51 +6539,50 @@
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
-    <w:rsid w:val="002348E9"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
@@ -6657,50 +6656,51 @@
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
+    <w:rsid w:val="00ED75D8"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -7752,61 +7752,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002348E9"/>
+    <w:rsid w:val="00ED75D8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002348E9"/>
+    <w:rsid w:val="00ED75D8"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -8090,51 +8090,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{763CA85C-0770-4819-8E1F-69A27C7D6B53}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B64E197-3A1F-40D0-A7DF-14DF479A2B7C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>2566</Words>
   <Characters>14631</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>121</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>17163</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>