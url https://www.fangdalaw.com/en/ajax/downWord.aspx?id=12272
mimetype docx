--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,227 +36,227 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3F33E007" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="47EFCDBA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006F51CB">
+            <w:r w:rsidRPr="00CD18D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>NORMAN ZHONG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="0D2A3AF9" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRPr="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+          <w:p w14:paraId="7B50FB1C" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRPr="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006F51CB">
+            <w:r w:rsidRPr="00CD18D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F51CB">
+            <w:r w:rsidRPr="00CD18D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F51CB">
+            <w:r w:rsidRPr="00CD18D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="28251AA8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+          <w:p w14:paraId="706EB16B" w14:textId="6CBE5FB9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F51CB">
+            <w:r w:rsidRPr="00CD18D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (PRC)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F51CB">
+            <w:r w:rsidRPr="00CD18D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F51CB">
+            <w:r w:rsidRPr="00CD18D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="327C5B5A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+          <w:p w14:paraId="6199424A" w14:textId="5E6B3477" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006F51CB">
+            <w:r w:rsidRPr="00CD18D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1138 / +852 3976 8813 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="67C947A3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+          <w:p w14:paraId="4F910ACA" w14:textId="51C8A799" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006F51CB">
+            <w:r w:rsidRPr="00CD18D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>norman.zhong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2C693E60" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006F51CB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="39820283" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD18D6" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C8AA651" wp14:editId="38EF4194">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BA7217F" wp14:editId="7126F6E6">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,60 +296,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2FCE1E0B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006F51CB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="19D287C7" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CD18D6" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006F51CB">
+            <w:r w:rsidRPr="00CD18D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. NORMAN ZHONG HAS EXTENSIVE EXPERIENCE IN THE AREAS OF MERGERS &amp; ACQUISITIONS, PRIVATE EQUITY, JOINT VENTURES, CAPITAL MARKET, FUND FORMATION AND CORPORATE FINANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -409,51 +409,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB06C22" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="2BFF6888" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -494,2035 +494,2035 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510BD96D" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="5567E227" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D64AF80" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006F51CB">
+    <w:p w14:paraId="4020FCF6" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Economy &amp; Growth Company M&amp;A, Sales &amp; Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A11B0F" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="7348A7C2" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wingtech Technology on its sale of ODM business to Luxshare and other strategic transactions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7B5568" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="7A6B1CD3" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its sale of Intime to Younger Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2ABA0A" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="26B467CF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its sale of Sun Art to DCP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62415DDB" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="64D343C6" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Energy in its wind power joint venture with PIF and Vision Industries in Saudi Arabia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A286F2" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="448D1823" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Energy in its wind farm sector joint venture with Brookfield and GIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70292692" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="3DC93EBF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AESC (previously Envision AESC), a leading battery producer, in its various financings, including its USD1 billion financing led by Envision Energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1A3EBC" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="2254D9A3" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XPENG (NYSE: XPEV, HKEX: 9868) in its strategic cooperation with Volkswagen Group to develop industry-leading E/E Architecture for Volkswagen</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s EV platform for</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D830EB0" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="4DB5AA40" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XPENG in its strategic collaboration of battery electric vehicles development with and its share issuance to Volkswagen Group for USD700 million,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7310C987" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="1F535CEF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XPENG in its strategic partnership with DiDi Global Inc., including the issuance of shares to DiDi and acquisition of certain assets of DiDi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15172B59" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="65E39AAE" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Alibaba in numerous controlled or minority investments, including its investments in Shihui, Zuoyebang and various investments in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>new retail</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49398936" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="59EDC257" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial in various investments, including its investment in Wanda</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s commercial property management business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9439CA" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="3A06C36F" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Univers (previously Envision Digital), a leading digital clean energy company, in all of its major equity financings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEEEFD4" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="3A9078D6" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Moonton Technology in its auction sale and its multibillion US dollar acquisition by ByteDance in one of the largest acquisitions in the gaming industry history</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC8F044" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="602E818D" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Energy in forming its carbo zero investment platform with Sequoia to invest in solar and wind clean energy projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F6810A" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="708F3CBA" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Energy in all of its major equity financings, including the USD600 million investment by Primavera, Sequoia and GIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3C3F9E" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="7AC47408" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Group in its leveraged acquisition of AESC, a joint venture between Nissan Motor Company and NEC and simultaneous acquisition of NECED from NEC, and the resulting joint venture between the buyer and Nissan in a transaction valued at more than USD1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7968CAC5" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="44882996" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wanye (600641) in its USD398 million acquisition of Compart System Pte. Ltd. from Platinum Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4E983D" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="2D9549F4" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in various joint venture initiatives, including in its investment (together with Tencent and Oriza) in China Media Capital; Represented Fliggy, an affiliate of Alibaba, in its joint venture with Marriott</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030C1CB7" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="77322468" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in (i) its RMB28.23 billion (USD4.63 billion) investment for a 19.99% stake in and Suning Commerce Group Limited, (ii) Suning Commerce Group Limited</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s RMB14 billion (USD2.28 billion) investment in Alibaba, (iii) joint venture with Suning; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124B867F" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="62192155" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented PDSTI, a high-tech industry focused investor, in its various acquisitions.   </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other clients include Creative Artists Agency, Pacific Online, Singulato, and Youzu Interactive Co.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BF818E" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006F51CB">
+    <w:p w14:paraId="19C4D4C3" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Strategic Investor M&amp;A, Joint Ventures &amp; Investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B583C8" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="5E474DAF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swire Pacific in its control acquisition of DeltaHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27143124" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="5F3EE60E" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Syensqo in its transactions in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A8D9EA" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="08328173" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chevron in its China related transactions, including acquisitions, licensing and disposals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62826AF1" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="6BB95F4A" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cognex Corporation (NASDAQ: CGNX) on its acquisition of Moritex Corporation, a leading global provider of optics components headquartered in Japan, from CITIC Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB30EB5" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="58048764" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lufthansa in its various joint venture projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BACC263" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="6E7A529C" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Knorr-Bremse in its various investments and joint ventures in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5FD238" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="58C60266" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brookfield in the acquisition of wind farms in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D582CBD" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="2E9DCABD" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Melrose Industries PLC in various business disposals in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E527FE2" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="46C30DBB" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swire Healthcare, a subsidiary of Swire Pacific (HKSE: 00019), in most of its investments in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9B5EBD" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="42B35209" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Aupu Group (HKSE: 00477) in its delisting from the Hong Kong Stock Exchange, subsequent investments by various PE firms and as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel for its listing on the A share stock exchange (603551)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA9380D" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="4A02B837" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Danaher Corporation in its acquisition of majority joint venture interests in Pall-Austar Lifesciences Limited from Austar, its disposal of certain water product line, its acquisition of Tianjin Bonna-Agela Technologies Co., Ltd. and its various other acquisitions and sales in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7B6639" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="34A4777A" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PSA in connection with its various joint-venture auto manufacture business in China, including a potential alliance with a leading PRC auto manufacturer; Represented PSA in connection with the PRC aspects of its global merger with FCA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051586A6" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="6F4B42B3" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SK Innovation in its car battery joint venture with Beijing Automotive Group and Beijing Electronics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56198AB5" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="1CC4C5AF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented D</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ü</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>rrAG in selling 85% of the shares in the D</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ü</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>rr Ecoclean Group to Shenyang Blue Silver Group (300293) in a material asset reorganization of SBS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE61A58" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="7352A85C" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Catalent Pharma Solutions, in Catalent</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s acquisition of Zhejiang JYT Biotechnology Ltd.; the subsequent strategic reorganization; represented Catalent in its sale of JYT to Aland Nutrition Holding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5A783D" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="67550987" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GE Power &amp; Water in (i) the China aspect of its acquisition of Alstom</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s energy business for an estimated USD17 billion, including its mandatory tender offer obligation related to WBC, an B share company listed in the Shenzhen Stock Exchange, (ii) its RMB3,383 million strategic investment in China XD Electric Co., Ltd., one of the first investments in a Chinese listed company by a Fortune 500 company, joint venture with XD and global commercial co-operations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27989BEC" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="575C5AE2" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swire Beverage, a subsidiary of Swire Pacific (HKSE: 00019), in its acquisition of equity interests in the bottling operations from Coca-Cola and COFCO Coca-Cola; Represented Swire in its minority investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A8750F" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="0A9574F4" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Jin Jiang International in acquisitions of Groupe du Louvre from Starwood Capital for more than </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>€</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.2 billion; Represented Jin Jiang in an aborted acquisition in the global hospitality industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A36161F" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="5D6F6B68" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Resources Enterprise in its acquisition of Tesco</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China business and the subsequent USD16.2 billion joint venture with Tesco, the largest Sino-foreign joint venture in the China retail sector at the time</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F7AA22" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="1BBB364D" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Siemens related to its wind power-related joint ventures with Shanghai Electric</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2179AD" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="4C44DBFD" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cargotec in its joint venture with Jiangsu Rainbow Heavy Industries Co., Ltd. in Jiangsu; Cargotec (Hiab unit) in its truck crane joint venture with Sinotruk Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7926B79D" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="0C6D3719" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Export Bank, JPMorgan, Hainan Airlines, Siemens and other sponsors in the formation of the first Sino-foreign joint venture credit guarantee company with a registered capital of approximately RMB5.1 billion; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AB7FC5" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="36DB0579" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Philips (Lighting) in a strategic joint venture project with Shenzhen SED Industry Co Ltd.; Represented Philips (Consumer Lifestyle) in its acquisition of Povos Electric Appliance   </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other industry clients include Ahlstrom, GE Aviation, GE Oil &amp; Gas, Greiner, L</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Oreal, Ningbo Shuanglin, SK Global Chemical, Visa, Inc., and Yili Group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4CA5E8" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006F51CB">
+    <w:p w14:paraId="31EC5239" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Private Equity Acquisitions, Investments &amp; Exits in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC0EE75" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="21D42141" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse Capital in (i) numerous control transactions and bolt-on acquisitions (a medical device group engaging in the manufacture and sale of OK lenses, Lock Lomond, Burton), and (ii) various investments in the education (Gaodun), consumer (Jiangxiaobai), pharmaceutical (Just Biotherapeutics, Elpiscience, DAC Biotech), logistics, e-commerce, office sharing (Mydreamplus) sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDBAA48" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="33065A03" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented NewQuest Capital Partners in various secondary acquisitions in China, including acquisition of portfolio from Blue Ridge Capital, Kidswant and matters related to its portfolio companies (e.g., United Water)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6C0DB0" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="298E33FF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in its investment in Fourth Paradigm Technology, various exits including from Qianhe Condiment and Food (603027), from Kouzi Liquor (603589) and its exits in the healthcare sector, investment in Songhe Liquor, its approximately USD960 million strategic investment in Taikang Life Insurance Company and more than USD1 billion sale of Taikang shares to Allianz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C6A780" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="1187B557" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a consortium of investors led by Standard Chartered Private Equity in (i) the leveraged buyout of Siyanli for more than USD200 million and related acquisition financing, (ii) their aborted trade sale to CHJ Jewelry, an A share listed company; (iii) trade sale to MBK Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681661C8" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="2205FF78" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MBK Partners and Siyanli (one of its a portfolio) with respect to its various acquisition transactions in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4A550D" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="0E2AED17" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor consortium led by China Life Private Equity in Shanghai United Imaging Healthcare; Represented China Life private equity in various funds and downstream direct investments (with a focus in health care sectors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55621537" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="379CE7BF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing LTW Capital in its going private transaction of Qihoo 360 and iKang Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038DC7B3" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="4A04F889" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing FFH in its joint acquisition (with Bank of China) of the village bank portfolio from a major PRC bank, and 15 village banks from China Development Bank; Represented Temasek/FFH in its various joint ventures with Bank of China in the village banking sector, including the formation of BOC Fullerton Community Bank; Represented Temasek in the pre-IPO lead investment (together with Citic PE, Kerry and IDG) in Vancl, the leading Chinese B2C operators, for USD230 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143ECA73" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="7C97F2A6" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the investor consortium including Carlyle, FountainVest and Fosun in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>going private</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and back-door listing transaction of FocusMedia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB2045A" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="16B207A5" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital in its investment in COFCO Meat, a leading integrated pork company and other investments; Represented Boyu Capital and Standard Chartered Private Equity in their investments in and restructuring of Honeymoon Dessert (Manji)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F7F815" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="7021B4B0" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Oriza Capital and its affiliates in a few dozen investments since 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2AAF9E" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="4CA329D0" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng in various investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D09DAC8" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="19FC4D42" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented RongRui Fund, an affiliate of ICBC International, in its RMB7.1 billion investment in Meidi Group; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575EFF4B" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="50094A1F" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the TPG RMB funds in their investment in the financial services sector, its exit from the investment and in its investments in the energy, consumer products (including Daphne International) sectors; Represented TPG and KKR in their purchase of equity interests in CICC, one of China's leading investment banks, from Morgan Stanley.   </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other major financial clients include Abax, AEA, Affirma Capital, Citic PE, CMC, Franklin Templeton Darby, Overlook Partners, PAG, and VKC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FC1E1D" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006F51CB">
+    <w:p w14:paraId="002DB0A0" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fund Formation Practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEC1092" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="480589E4" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Norman also has extensive experience in fund formation practice and was previously the main coordinator for the Shanghai based fund practice. Fund clients include TPG, AMP, Darby Private Equity, Fosun, Golden Brick Capital, Guohe, Guosheng and CLSA, ICBCI, Oriza, VKC, and Yunfeng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045436F6" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="1B7A3CAE" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3369943C" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="2E89A039" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia University School of Law, JD (James Kent Scholar), 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120D10BB" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="4F95FF45" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LLM, 2002 (distinction)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76465340" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="5FDDB8F9" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of International Business &amp; Economics, LLB (highest distinction), 1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7EFD2F" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="33DEC21B" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C39CD02" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="5C0B2D8A" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087D0ACA" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="1C0A18D3" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF76BC0" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="2A024E28" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086A5689" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="79B70143" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="695C34D4" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="719A190D" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Norman worked with the firm</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Shanghai office before furthering study at Columbia.  Before rejoining the firm in Beijing as counsel in 2009, Norman worked in the M&amp;A and Corporate Finance departments of Skadden, Arps, Slate, Meagher &amp; Flom LLP and Sullivan &amp; Cromwell LLP (both in their New York offices).  Norman has been the hiring partner responsible for hiring of the Shanghai and Hong Kong offices from 2012 to 2018.  Norman has been the head of the firm</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s General Industries Group (with more than 100 attorneys) since the formation of the group in 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF43E69" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="08DBAB2A" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E33B96" w14:textId="77777777" w:rsidR="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="75373174" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="1001CDFE" w:rsidR="00686369" w:rsidRPr="006F51CB" w:rsidRDefault="006F51CB" w:rsidP="006F51CB">
+    <w:p w14:paraId="5567FC3C" w14:textId="7A699585" w:rsidR="00686369" w:rsidRPr="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Norman has been recognized as Band 1 M&amp;A lawyer by Chambers Global and Chambers Greater China Region, as one of the most renowned Leading Mergers &amp; Acquisitions Lawyer in China by the Legal 500 (under the </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hall of Fame Lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> category in recent years), by IFLR1000 </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Guide to the World</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F51CB">
+      <w:r w:rsidRPr="00CD18D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Leading Financial Law Firms (for every year since 2011). </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="006F51CB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CD18D6" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2720,1632 +2720,1632 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013E556C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9CB43B54"/>
+    <w:nsid w:val="0080597F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="485C3E34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01DE3E51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="608EBA2A"/>
+    <w:nsid w:val="013570C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="517A4E22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C72412"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF38CCD4"/>
+    <w:nsid w:val="03784C2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="525C1FBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07C01194"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="096851D6"/>
+    <w:nsid w:val="04403FAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9228B194"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09553031"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6024E4A"/>
+    <w:nsid w:val="09CA4591"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CA8853A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C6835D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5EA0779A"/>
+    <w:nsid w:val="0D582AFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28AE1D6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DF65898"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CCA69682"/>
+    <w:nsid w:val="1312417B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8034D2D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="105A7718"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B636CC08"/>
+    <w:nsid w:val="14332233"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60762830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11BA34B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE5A74A4"/>
+    <w:nsid w:val="14A2460D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2EAA276"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14E42AC1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD6C0FDE"/>
+    <w:nsid w:val="176109D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C02D5A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="155C2741"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E668B8AA"/>
+    <w:nsid w:val="179A2362"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9A0290A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="164B6657"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D2695AC"/>
+    <w:nsid w:val="18E82501"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E30BB7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19396052"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2366CAA"/>
+    <w:nsid w:val="1BCB6B3D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F5E5AB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E111E0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="22DA5D68"/>
+    <w:nsid w:val="1D3E7E95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37845492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="216F482A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5E67BE6"/>
+    <w:nsid w:val="21F61F48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE5C03AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21796319"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CEB0EC24"/>
+    <w:nsid w:val="24477DE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2CBCA472"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2329059D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD7C3632"/>
+    <w:nsid w:val="29097E8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75C8F4EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="270225C3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8BE20874"/>
+    <w:nsid w:val="2B440B22"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8724822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A692F5B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67CC6C96"/>
+    <w:nsid w:val="2B867B57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11147A46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A98545F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96E44FB0"/>
+    <w:nsid w:val="2DD91D90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46B4BEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C1968C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D80255CE"/>
+    <w:nsid w:val="2F645CA0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43A2EE92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E1E77B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46C21310"/>
+    <w:nsid w:val="2FCA27DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0816ADD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="309B73E8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B942CB72"/>
+    <w:nsid w:val="31176AAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7AB02174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="309E6979"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCE86A14"/>
+    <w:nsid w:val="325E025B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0D04A1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30CD75DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="47807EAE"/>
+    <w:nsid w:val="34F979EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5CAFE46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32AA61CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="608EBA2A"/>
+    <w:nsid w:val="37980B1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C64498B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="343A65F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43382ED8"/>
+    <w:nsid w:val="3E5E64AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="132A82C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="346D081E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D5C8F86"/>
+    <w:nsid w:val="3F184FC2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2354A11C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="346E2E11"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D79865F2"/>
+    <w:nsid w:val="3FE74398"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7960530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3488160A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63006AF0"/>
+    <w:nsid w:val="415178B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4343B8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="382A6842"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E2E4664"/>
+    <w:nsid w:val="426724DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D1C540A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38AA1FA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54E8ACD2"/>
+    <w:nsid w:val="437B7E51"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75687370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ADF3ABA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1B840546"/>
+    <w:nsid w:val="454F250B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43404EC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D867232"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55B45B26"/>
+    <w:nsid w:val="45D95E4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83F024FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E091904"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDCCCB5A"/>
+    <w:nsid w:val="46090C57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D07495B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40390878"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D21C2BA4"/>
+    <w:nsid w:val="475A0D28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F322264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41C56F24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="384C31E0"/>
+    <w:nsid w:val="4A52634B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC323AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42EB6CCD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0A0026A"/>
+    <w:nsid w:val="4A58658F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A942D704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44860AEF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="469E9398"/>
+    <w:nsid w:val="53372BAF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EC4D870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="483C79E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0608C7E"/>
+    <w:nsid w:val="54CD7C63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B8C88C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="495763E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5BCE7270"/>
+    <w:nsid w:val="590E4915"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BFAA542E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49CC4DFC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="660C4408"/>
+    <w:nsid w:val="59153DA7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0178D978"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A072B35"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74BEF7A0"/>
+    <w:nsid w:val="5A3871ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="607E3A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B054A03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACFCDD7C"/>
+    <w:nsid w:val="5A9011A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="128620FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CD2551E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA463BD6"/>
+    <w:nsid w:val="5B121415"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12024E8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50854BB2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D94D7C4"/>
+    <w:nsid w:val="5C544355"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A66C1B24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51D7672B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="614AD202"/>
+    <w:nsid w:val="5E8A1BDE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="355697A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DEB4775"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1FC8941A"/>
+    <w:nsid w:val="60C079A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CAC1F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="614C7EF7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="974E0996"/>
+    <w:nsid w:val="65E430C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE48A2FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="624B1F7B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E622E1A"/>
+    <w:nsid w:val="6617530B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="013EF836"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62CC7999"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB2A1E40"/>
+    <w:nsid w:val="69B340BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="538C79D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62FF1114"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7E2A998"/>
+    <w:nsid w:val="6A2C75BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD2A8F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="641B1B72"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E82810C"/>
+    <w:nsid w:val="6A3132ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C046EFB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65302EA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D9DEA092"/>
+    <w:nsid w:val="6C3B63A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F70403A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="678E069A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2244FA04"/>
+    <w:nsid w:val="70055055"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F322264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BFE451E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F26A6FB0"/>
+    <w:nsid w:val="735B3B34"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D476416E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D6F7767"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08DE6FB8"/>
+    <w:nsid w:val="753F3517"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD642778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FC23080"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EBB2A3D0"/>
+    <w:nsid w:val="76C961D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D67CFCBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="709A08CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D9E5424"/>
+    <w:nsid w:val="791F721E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2738D6E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71F8792F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D7654F2"/>
+    <w:nsid w:val="7C8B2600"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED3CC6D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74D841D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8AB82B32"/>
+    <w:nsid w:val="7E974331"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E7C981E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77570F7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34AC2C5C"/>
+    <w:nsid w:val="7EF54861"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE9CEB36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77762D53"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7818B8AE"/>
+    <w:nsid w:val="7F2C0746"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A502BBA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BB52AB2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7756B5DA"/>
+    <w:nsid w:val="7F872B3D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0974265A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D521825"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C5409C6"/>
+    <w:nsid w:val="7FA36325"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="997CAA22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EA014AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2BE8D4F6"/>
+    <w:nsid w:val="7FF93717"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3B875E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15">
-[...2 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="17">
-[...8 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="21">
-[...50 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="39">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="50">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="51">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="58">
     <w:abstractNumId w:val="60"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="59">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="60">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="61">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="62">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="63">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="64">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="65">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="66">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="66"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4415,101 +4415,101 @@
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
-    <w:rsid w:val="006F51CB"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
+    <w:rsid w:val="00CD18D6"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
@@ -5580,61 +5580,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F51CB"/>
+    <w:rsid w:val="00CD18D6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006F51CB"/>
+    <w:rsid w:val="00CD18D6"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5918,51 +5918,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{031C0233-DCB2-429B-8E51-4A1BF5BD2692}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C20216B5-9DCD-43BB-AC2A-AC300FE84239}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1863</Words>
   <Characters>10624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>88</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>