--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,227 +36,227 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="47EFCDBA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="583612E6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CD18D6">
+            <w:r w:rsidRPr="003D7F67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>NORMAN ZHONG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="7B50FB1C" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRPr="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+          <w:p w14:paraId="1E91C90A" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRPr="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CD18D6">
+            <w:r w:rsidRPr="003D7F67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD18D6">
+            <w:r w:rsidRPr="003D7F67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD18D6">
+            <w:r w:rsidRPr="003D7F67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6CBE5FB9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+          <w:p w14:paraId="706EB16B" w14:textId="59DA45D2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD18D6">
+            <w:r w:rsidRPr="003D7F67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (PRC)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD18D6">
+            <w:r w:rsidRPr="003D7F67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD18D6">
+            <w:r w:rsidRPr="003D7F67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5E6B3477" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+          <w:p w14:paraId="6199424A" w14:textId="25B5642E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CD18D6">
+            <w:r w:rsidRPr="003D7F67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1138 / +852 3976 8813 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="51C8A799" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+          <w:p w14:paraId="4F910ACA" w14:textId="3AD0F8DA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CD18D6">
+            <w:r w:rsidRPr="003D7F67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>norman.zhong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="39820283" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD18D6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4DB84AF4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D7F67" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BA7217F" wp14:editId="7126F6E6">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32205EFD" wp14:editId="500AD668">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,60 +296,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="19D287C7" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CD18D6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7DE78940" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="003D7F67" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CD18D6">
+            <w:r w:rsidRPr="003D7F67">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. NORMAN ZHONG HAS EXTENSIVE EXPERIENCE IN THE AREAS OF MERGERS &amp; ACQUISITIONS, PRIVATE EQUITY, JOINT VENTURES, CAPITAL MARKET, FUND FORMATION AND CORPORATE FINANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -409,51 +409,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFF6888" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="32475DD8" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -494,2035 +494,2035 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567E227" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="6858877E" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4020FCF6" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD18D6">
+    <w:p w14:paraId="65063512" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Economy &amp; Growth Company M&amp;A, Sales &amp; Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7348A7C2" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="18C29B5D" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wingtech Technology on its sale of ODM business to Luxshare and other strategic transactions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6B1CD3" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="6BB55B38" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its sale of Intime to Younger Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B467CF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="55FD2CE6" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its sale of Sun Art to DCP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D343C6" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="32FA5677" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Energy in its wind power joint venture with PIF and Vision Industries in Saudi Arabia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448D1823" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="64BD7508" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Energy in its wind farm sector joint venture with Brookfield and GIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC93EBF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="61C6EB3C" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AESC (previously Envision AESC), a leading battery producer, in its various financings, including its USD1 billion financing led by Envision Energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2254D9A3" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="0C937BF8" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XPENG (NYSE: XPEV, HKEX: 9868) in its strategic cooperation with Volkswagen Group to develop industry-leading E/E Architecture for Volkswagen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s EV platform for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB5AA40" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="2A7CD05D" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XPENG in its strategic collaboration of battery electric vehicles development with and its share issuance to Volkswagen Group for USD700 million,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F535CEF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="550F2CC2" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XPENG in its strategic partnership with DiDi Global Inc., including the issuance of shares to DiDi and acquisition of certain assets of DiDi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E39AAE" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="725DA7AA" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Alibaba in numerous controlled or minority investments, including its investments in Shihui, Zuoyebang and various investments in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>new retail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EDC257" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="59AE0755" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial in various investments, including its investment in Wanda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s commercial property management business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A06C36F" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="3713EE66" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Univers (previously Envision Digital), a leading digital clean energy company, in all of its major equity financings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9078D6" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="27618D19" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Moonton Technology in its auction sale and its multibillion US dollar acquisition by ByteDance in one of the largest acquisitions in the gaming industry history</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602E818D" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="2AD3D149" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Energy in forming its carbo zero investment platform with Sequoia to invest in solar and wind clean energy projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708F3CBA" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="7E5C9D1B" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Energy in all of its major equity financings, including the USD600 million investment by Primavera, Sequoia and GIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC47408" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="019A13CE" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Group in its leveraged acquisition of AESC, a joint venture between Nissan Motor Company and NEC and simultaneous acquisition of NECED from NEC, and the resulting joint venture between the buyer and Nissan in a transaction valued at more than USD1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44882996" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="1BA7FB28" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wanye (600641) in its USD398 million acquisition of Compart System Pte. Ltd. from Platinum Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9549F4" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="259CB4BD" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in various joint venture initiatives, including in its investment (together with Tencent and Oriza) in China Media Capital; Represented Fliggy, an affiliate of Alibaba, in its joint venture with Marriott</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77322468" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="09353E22" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in (i) its RMB28.23 billion (USD4.63 billion) investment for a 19.99% stake in and Suning Commerce Group Limited, (ii) Suning Commerce Group Limited</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s RMB14 billion (USD2.28 billion) investment in Alibaba, (iii) joint venture with Suning; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62192155" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="32A616C9" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented PDSTI, a high-tech industry focused investor, in its various acquisitions.   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other clients include Creative Artists Agency, Pacific Online, Singulato, and Youzu Interactive Co.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C4D4C3" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD18D6">
+    <w:p w14:paraId="31373903" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Strategic Investor M&amp;A, Joint Ventures &amp; Investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E474DAF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="397ACD4A" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swire Pacific in its control acquisition of DeltaHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3EE60E" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="4D7947B5" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Syensqo in its transactions in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08328173" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="3530007F" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chevron in its China related transactions, including acquisitions, licensing and disposals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB95F4A" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="04EF299A" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cognex Corporation (NASDAQ: CGNX) on its acquisition of Moritex Corporation, a leading global provider of optics components headquartered in Japan, from CITIC Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58048764" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="3EF33ED2" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lufthansa in its various joint venture projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7A529C" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="4BC36946" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Knorr-Bremse in its various investments and joint ventures in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C60266" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="4B58A26E" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brookfield in the acquisition of wind farms in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9DCABD" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="0C944BEA" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Melrose Industries PLC in various business disposals in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C30DBB" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="1904CD63" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swire Healthcare, a subsidiary of Swire Pacific (HKSE: 00019), in most of its investments in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B35209" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="4851A5C2" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Aupu Group (HKSE: 00477) in its delisting from the Hong Kong Stock Exchange, subsequent investments by various PE firms and as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel for its listing on the A share stock exchange (603551)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A02B837" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="0951DDBC" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Danaher Corporation in its acquisition of majority joint venture interests in Pall-Austar Lifesciences Limited from Austar, its disposal of certain water product line, its acquisition of Tianjin Bonna-Agela Technologies Co., Ltd. and its various other acquisitions and sales in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A4777A" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="2C3DA2B5" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PSA in connection with its various joint-venture auto manufacture business in China, including a potential alliance with a leading PRC auto manufacturer; Represented PSA in connection with the PRC aspects of its global merger with FCA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4B42B3" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="6A69B328" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SK Innovation in its car battery joint venture with Beijing Automotive Group and Beijing Electronics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC4C5AF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="34758FA1" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ü</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>rrAG in selling 85% of the shares in the D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ü</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>rr Ecoclean Group to Shenyang Blue Silver Group (300293) in a material asset reorganization of SBS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7352A85C" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="6AC8A185" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Catalent Pharma Solutions, in Catalent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s acquisition of Zhejiang JYT Biotechnology Ltd.; the subsequent strategic reorganization; represented Catalent in its sale of JYT to Aland Nutrition Holding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67550987" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="4C4ECA71" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GE Power &amp; Water in (i) the China aspect of its acquisition of Alstom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s energy business for an estimated USD17 billion, including its mandatory tender offer obligation related to WBC, an B share company listed in the Shenzhen Stock Exchange, (ii) its RMB3,383 million strategic investment in China XD Electric Co., Ltd., one of the first investments in a Chinese listed company by a Fortune 500 company, joint venture with XD and global commercial co-operations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575C5AE2" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="51D59F06" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swire Beverage, a subsidiary of Swire Pacific (HKSE: 00019), in its acquisition of equity interests in the bottling operations from Coca-Cola and COFCO Coca-Cola; Represented Swire in its minority investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9574F4" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="060312B1" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Jin Jiang International in acquisitions of Groupe du Louvre from Starwood Capital for more than </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>€</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.2 billion; Represented Jin Jiang in an aborted acquisition in the global hospitality industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6F6B68" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="769270EF" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Resources Enterprise in its acquisition of Tesco</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China business and the subsequent USD16.2 billion joint venture with Tesco, the largest Sino-foreign joint venture in the China retail sector at the time</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBB364D" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="51793242" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Siemens related to its wind power-related joint ventures with Shanghai Electric</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C44DBFD" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="5A1C255C" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cargotec in its joint venture with Jiangsu Rainbow Heavy Industries Co., Ltd. in Jiangsu; Cargotec (Hiab unit) in its truck crane joint venture with Sinotruk Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6D3719" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="5D074DB7" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Export Bank, JPMorgan, Hainan Airlines, Siemens and other sponsors in the formation of the first Sino-foreign joint venture credit guarantee company with a registered capital of approximately RMB5.1 billion; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DB0579" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="005755C2" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Philips (Lighting) in a strategic joint venture project with Shenzhen SED Industry Co Ltd.; Represented Philips (Consumer Lifestyle) in its acquisition of Povos Electric Appliance   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other industry clients include Ahlstrom, GE Aviation, GE Oil &amp; Gas, Greiner, L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Oreal, Ningbo Shuanglin, SK Global Chemical, Visa, Inc., and Yili Group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EC5239" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD18D6">
+    <w:p w14:paraId="236E8F07" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Private Equity Acquisitions, Investments &amp; Exits in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D42141" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="7ED3C61F" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse Capital in (i) numerous control transactions and bolt-on acquisitions (a medical device group engaging in the manufacture and sale of OK lenses, Lock Lomond, Burton), and (ii) various investments in the education (Gaodun), consumer (Jiangxiaobai), pharmaceutical (Just Biotherapeutics, Elpiscience, DAC Biotech), logistics, e-commerce, office sharing (Mydreamplus) sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33065A03" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="52BBE033" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented NewQuest Capital Partners in various secondary acquisitions in China, including acquisition of portfolio from Blue Ridge Capital, Kidswant and matters related to its portfolio companies (e.g., United Water)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298E33FF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="0638A482" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in its investment in Fourth Paradigm Technology, various exits including from Qianhe Condiment and Food (603027), from Kouzi Liquor (603589) and its exits in the healthcare sector, investment in Songhe Liquor, its approximately USD960 million strategic investment in Taikang Life Insurance Company and more than USD1 billion sale of Taikang shares to Allianz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1187B557" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="36ED50F2" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a consortium of investors led by Standard Chartered Private Equity in (i) the leveraged buyout of Siyanli for more than USD200 million and related acquisition financing, (ii) their aborted trade sale to CHJ Jewelry, an A share listed company; (iii) trade sale to MBK Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2205FF78" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="2FF3C057" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MBK Partners and Siyanli (one of its a portfolio) with respect to its various acquisition transactions in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2AED17" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="2F4584A3" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor consortium led by China Life Private Equity in Shanghai United Imaging Healthcare; Represented China Life private equity in various funds and downstream direct investments (with a focus in health care sectors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379CE7BF" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="20DAB79C" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing LTW Capital in its going private transaction of Qihoo 360 and iKang Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A04F889" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="008CAE46" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing FFH in its joint acquisition (with Bank of China) of the village bank portfolio from a major PRC bank, and 15 village banks from China Development Bank; Represented Temasek/FFH in its various joint ventures with Bank of China in the village banking sector, including the formation of BOC Fullerton Community Bank; Represented Temasek in the pre-IPO lead investment (together with Citic PE, Kerry and IDG) in Vancl, the leading Chinese B2C operators, for USD230 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C97F2A6" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="17D9757D" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the investor consortium including Carlyle, FountainVest and Fosun in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>going private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and back-door listing transaction of FocusMedia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B207A5" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="724A5D7B" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital in its investment in COFCO Meat, a leading integrated pork company and other investments; Represented Boyu Capital and Standard Chartered Private Equity in their investments in and restructuring of Honeymoon Dessert (Manji)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7021B4B0" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="57FEF502" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Oriza Capital and its affiliates in a few dozen investments since 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA329D0" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="062B303A" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng in various investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FC4D42" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="28BFD75B" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented RongRui Fund, an affiliate of ICBC International, in its RMB7.1 billion investment in Meidi Group; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50094A1F" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="3E222390" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the TPG RMB funds in their investment in the financial services sector, its exit from the investment and in its investments in the energy, consumer products (including Daphne International) sectors; Represented TPG and KKR in their purchase of equity interests in CICC, one of China's leading investment banks, from Morgan Stanley.   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other major financial clients include Abax, AEA, Affirma Capital, Citic PE, CMC, Franklin Templeton Darby, Overlook Partners, PAG, and VKC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002DB0A0" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD18D6">
+    <w:p w14:paraId="214DB348" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fund Formation Practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480589E4" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="4F5E2C0E" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Norman also has extensive experience in fund formation practice and was previously the main coordinator for the Shanghai based fund practice. Fund clients include TPG, AMP, Darby Private Equity, Fosun, Golden Brick Capital, Guohe, Guosheng and CLSA, ICBCI, Oriza, VKC, and Yunfeng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7A3CAE" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="455ABC5B" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E89A039" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="10D6D7DB" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia University School of Law, JD (James Kent Scholar), 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F95FF45" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="22BD429C" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LLM, 2002 (distinction)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDDB8F9" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="326E958B" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of International Business &amp; Economics, LLB (highest distinction), 1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DEC21B" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="617FB4E2" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0B2D8A" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="1F6A701F" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0A18D3" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="0BF692D5" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A024E28" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="5C32F515" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B70143" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="6E57DB79" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719A190D" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="5FC6D8ED" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Norman worked with the firm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Shanghai office before furthering study at Columbia.  Before rejoining the firm in Beijing as counsel in 2009, Norman worked in the M&amp;A and Corporate Finance departments of Skadden, Arps, Slate, Meagher &amp; Flom LLP and Sullivan &amp; Cromwell LLP (both in their New York offices).  Norman has been the hiring partner responsible for hiring of the Shanghai and Hong Kong offices from 2012 to 2018.  Norman has been the head of the firm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s General Industries Group (with more than 100 attorneys) since the formation of the group in 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DBAB2A" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="51B1C55E" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75373174" w14:textId="77777777" w:rsidR="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="02363AB8" w14:textId="77777777" w:rsidR="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7A699585" w:rsidR="00686369" w:rsidRPr="00CD18D6" w:rsidRDefault="00CD18D6" w:rsidP="00CD18D6">
+    <w:p w14:paraId="5567FC3C" w14:textId="1A31F027" w:rsidR="00686369" w:rsidRPr="003D7F67" w:rsidRDefault="003D7F67" w:rsidP="003D7F67">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Norman has been recognized as Band 1 M&amp;A lawyer by Chambers Global and Chambers Greater China Region, as one of the most renowned Leading Mergers &amp; Acquisitions Lawyer in China by the Legal 500 (under the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hall of Fame Lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> category in recent years), by IFLR1000 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Guide to the World</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD18D6">
+      <w:r w:rsidRPr="003D7F67">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Leading Financial Law Firms (for every year since 2011). </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CD18D6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="003D7F67" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2720,1632 +2720,1632 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0080597F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="485C3E34"/>
+    <w:nsid w:val="033B2339"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="092C3180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013570C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="517A4E22"/>
+    <w:nsid w:val="06093596"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A242A40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03784C2D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="525C1FBC"/>
+    <w:nsid w:val="096C3445"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A1654DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04403FAB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9228B194"/>
+    <w:nsid w:val="0A3E1CEE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D79E6E8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09CA4591"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CA8853A"/>
+    <w:nsid w:val="0B864CD7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF087768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D582AFE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="28AE1D6C"/>
+    <w:nsid w:val="0C0A1DA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70804C76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1312417B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8034D2D2"/>
+    <w:nsid w:val="119524CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F0F46566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14332233"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60762830"/>
+    <w:nsid w:val="15261729"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85408BB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14A2460D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F2EAA276"/>
+    <w:nsid w:val="157022B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="528E9AD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="176109D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C02D5A4"/>
+    <w:nsid w:val="16283867"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA3AF186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179A2362"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9A0290A"/>
+    <w:nsid w:val="17E43579"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C1ADA9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18E82501"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E30BB7C"/>
+    <w:nsid w:val="18552F85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DF2B2D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BCB6B3D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F5E5AB0"/>
+    <w:nsid w:val="18DE2167"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0130D916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3E7E95"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="37845492"/>
+    <w:nsid w:val="194D49BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E621E62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21F61F48"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE5C03AE"/>
+    <w:nsid w:val="1B0A74F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B2EC6E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24477DE2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2CBCA472"/>
+    <w:nsid w:val="1E485614"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1026F89E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29097E8A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="75C8F4EE"/>
+    <w:nsid w:val="22106C72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D4C6EB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B440B22"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8724822"/>
+    <w:nsid w:val="2337345E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="53A8D334"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B867B57"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11147A46"/>
+    <w:nsid w:val="2495119F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98BC0AFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DD91D90"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46B4BEC8"/>
+    <w:nsid w:val="28807734"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3228BD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F645CA0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43A2EE92"/>
+    <w:nsid w:val="28934E77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EF66146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FCA27DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0816ADD6"/>
+    <w:nsid w:val="28C95F7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="608660CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31176AAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7AB02174"/>
+    <w:nsid w:val="2A5D6770"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21228FAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="325E025B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0D04A1A"/>
+    <w:nsid w:val="2D054E99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1747830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34F979EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F5CAFE46"/>
+    <w:nsid w:val="2D583DD3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="527A94E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37980B1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C64498B6"/>
+    <w:nsid w:val="31624985"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8B03832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E5E64AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="132A82C4"/>
+    <w:nsid w:val="349A3925"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="417A7258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F184FC2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2354A11C"/>
+    <w:nsid w:val="375C04F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D278F30E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FE74398"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7960530"/>
+    <w:nsid w:val="388461D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58564198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="415178B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4343B8C"/>
+    <w:nsid w:val="395532C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43522478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="426724DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D1C540A"/>
+    <w:nsid w:val="3C9E2B57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="992EE632"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="437B7E51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="75687370"/>
+    <w:nsid w:val="3EB614F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A72A7F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="454F250B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43404EC8"/>
+    <w:nsid w:val="3EE80F45"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9452B320"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45D95E4D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83F024FA"/>
+    <w:nsid w:val="3FE87159"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E2209C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46090C57"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D07495B8"/>
+    <w:nsid w:val="43A72047"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11AC6740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475A0D28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F322264"/>
+    <w:nsid w:val="458B1997"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09E4DF98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A52634B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BC323AFE"/>
+    <w:nsid w:val="46A1481A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11AC6740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A58658F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A942D704"/>
+    <w:nsid w:val="4B7333A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01101980"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53372BAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0EC4D870"/>
+    <w:nsid w:val="4C673DAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFD62856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54CD7C63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B8C88C4"/>
+    <w:nsid w:val="500C2292"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="502AC1D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="590E4915"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BFAA542E"/>
+    <w:nsid w:val="503E13CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C562C918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59153DA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0178D978"/>
+    <w:nsid w:val="50DD7EBA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BEFEAF7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A3871ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="607E3A5C"/>
+    <w:nsid w:val="51FA2363"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48FC6102"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A9011A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="128620FE"/>
+    <w:nsid w:val="533D0BAE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5422172A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B121415"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="12024E8A"/>
+    <w:nsid w:val="57A407C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F47E4720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C544355"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A66C1B24"/>
+    <w:nsid w:val="57D67F3E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47F05700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E8A1BDE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="355697A0"/>
+    <w:nsid w:val="5BC13F88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="133EAEB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60C079A7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9CAC1F7A"/>
+    <w:nsid w:val="5C365903"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5978E930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65E430C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE48A2FA"/>
+    <w:nsid w:val="5E4709CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6508808A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6617530B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="013EF836"/>
+    <w:nsid w:val="62023445"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91308620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69B340BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="538C79D6"/>
+    <w:nsid w:val="62B80672"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1408B7D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A2C75BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD2A8F52"/>
+    <w:nsid w:val="637E2DE5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="931AC6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A3132ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C046EFB8"/>
+    <w:nsid w:val="6441686E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04A20748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C3B63A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F70403A4"/>
+    <w:nsid w:val="66F46D01"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="774C08C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70055055"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F322264"/>
+    <w:nsid w:val="69257809"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="683C5078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="735B3B34"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D476416E"/>
+    <w:nsid w:val="69907493"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C4C0AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="753F3517"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD642778"/>
+    <w:nsid w:val="6FFB32D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD6E7EBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76C961D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D67CFCBA"/>
+    <w:nsid w:val="74D554C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A32A0CD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="791F721E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2738D6E0"/>
+    <w:nsid w:val="758B225E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05E6A3D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C8B2600"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED3CC6D4"/>
+    <w:nsid w:val="75BA26BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2B47DD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E974331"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E7C981E"/>
+    <w:nsid w:val="785407F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30FCB73A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EF54861"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE9CEB36"/>
+    <w:nsid w:val="7BC933C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98021D98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F2C0746"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A502BBA2"/>
+    <w:nsid w:val="7E642237"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1320208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F872B3D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0974265A"/>
+    <w:nsid w:val="7E7177BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97262CA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FA36325"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="997CAA22"/>
+    <w:nsid w:val="7EAB3B43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C156999C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FF93717"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3B875E8"/>
+    <w:nsid w:val="7F3279CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22A0988A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="6">
-[...8 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="10">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="24">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="45"/>
-  </w:num>
-[...97 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="58">
     <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="59">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="60">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="61">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="66">
     <w:abstractNumId w:val="36"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="66"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4386,50 +4386,51 @@
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
+    <w:rsid w:val="003D7F67"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
@@ -4465,51 +4466,50 @@
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
-    <w:rsid w:val="00CD18D6"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
@@ -5580,61 +5580,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD18D6"/>
+    <w:rsid w:val="003D7F67"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD18D6"/>
+    <w:rsid w:val="003D7F67"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5918,51 +5918,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C20216B5-9DCD-43BB-AC2A-AC300FE84239}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6278CF69-2495-41E2-9E08-9D62ED624D01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1863</Words>
   <Characters>10624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>88</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>