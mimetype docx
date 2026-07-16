--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="074A3AAC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+          <w:p w14:paraId="2C4F11E8" w14:textId="677D89D5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00AA37F8">
+            <w:r w:rsidRPr="00A824FE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MENGJIE WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="45B9921B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+          <w:p w14:paraId="706EB16B" w14:textId="561DA857" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00AA37F8">
+            <w:r w:rsidRPr="00A824FE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA37F8">
+            <w:r w:rsidRPr="00A824FE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA37F8">
+            <w:r w:rsidRPr="00A824FE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7B26E36E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+          <w:p w14:paraId="6199424A" w14:textId="4ACFE407" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00AA37F8">
+            <w:r w:rsidRPr="00A824FE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5973 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1DEFFA0F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+          <w:p w14:paraId="4F910ACA" w14:textId="246BB2E4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00AA37F8">
+            <w:r w:rsidRPr="00A824FE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mengjie.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="632707F7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AA37F8" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="22DB1B3D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A824FE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B697023" wp14:editId="0FBF857A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AB0C5CE" wp14:editId="7A2B4E9E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1A58D81C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00AA37F8" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="52BAA035" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A824FE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00AA37F8">
+            <w:r w:rsidRPr="00A824FE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN CAPITAL MARKETS, IPO, M&amp;A, CORPORATE FINANCE, PRIVATE EQUITY INVESTMENT, AND GENERAL COMMERCIAL MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1101DB" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7EC9878D" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,831 +456,831 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715B9F57" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="3D499A60" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E0513D" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="5746589F" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16056F0D" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="679552E0" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group Holding in its investment in Meinian Onehealth Healthcare Holdings (002044.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6A283D" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="12AC8759" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guiyang Big Data Group in its bail-out deal Xunyou.com (300467.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F58D0C" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="7FAA7EBF" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented as independent financial advisor the Kaisa Group in its acquisition of a majority shareholding in Jiayun Technology (300242.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B033B2" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="52DFBE1F" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as independent financial advisor for the reorganization and A-share IPO of ArcSoft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AB59A0" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="2E4361ED" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as independent financial advisor for the red-chip and VIE structure collapse, pre-IPO financing and shareholding reform of Fanli.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC1BCB2" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="391B98D6" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as independent financial advisor for the back door listing of SF Express</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E198B1" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="1688E8FB" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as independent financial advisor for the cross-border acquisition of the controlling stake of Global Switch (IDC assets) which constituted a major asset restructuring for Sha Steel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667BF48B" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="03E6EF9C" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group Holding in its cross-shareholding deal with Suning (002024.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD91920" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="5A36EBD2" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital and other investors in Wuxi App</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s privatization and reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54769E5A" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="347C57F5" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for 99 bills in its red-chip and VIE structure collapse and reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB11377" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="443CD36E" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the red-chip and VIE structure collapse and reorganization of Focus Media, completed over 13 billion in pre-IPO financing and its back door listing in A-share market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F15D578" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="1D6CC676" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in the Hong Kong IPO of H-Grace (1347.HK), a large red-chip company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54548B5B" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="5F881AB2" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DBS in the Singapore IPO of First Sponsor Group Limited (FSGL), a property company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FF79AE" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="25FA578A" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BOC International (China) Co., Ltd in CTS International Logistics Corporation Limited</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (603128.SH) A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B0B244" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="75FAF741" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for China New Town Development (1278.HK) in its Hong Kong dual listing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C5B2BE" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="173AC596" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Deutsche Bank in the bond issue and listing on the Singapore Exchange of Texhong (02678.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B804897" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="14D01DE1" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baosteel Stainless in purchasing up to 10% shares in DMSSC (01090.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A328018" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="6D45A2F8" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Zhuzhou Times New Material Technology Co., Ltd (600458.SHA) in its acquisition of auto parts assets from ZF Friedrichshafen AG, which acquisition constituted a major asset restructuring for Zhuzhou Times</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE9778F" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="2A261352" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented FountainVest in its foreign strategic investment in KHB (002022.SHE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342341CC" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="29D157CF" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented More Fun Tek in ZQ Game</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (300052.SHE) acquisition, which constituted a major asset restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D91A9F" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="48D1AF8B" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital in BesTV</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (600637.SH) merger and acquisition and major assets restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CF48CA" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="7E0709F4" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhongxi Pharmaceutical and Shanghai Industrial Pharmaceutical in their merger with Shanghai Pharmaceutical constituent major asset restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CFB151" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="05FA82C4" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ECCOM Network System in its reverse acquisition with East China Computer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574AF537" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="5CDED321" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qingdao Haier Investment Development in its acquisition with New York Insurance of 50% shares in Haier New York Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DCCDFF" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="201605E1" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Motel in its merger with HomeInn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FE8B03" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="61FC9E8F" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaojia Solar in its merger with GCL-Poly (3800. HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7A3F01" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="4A4EF2BE" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E01158" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="71AA369E" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Politic Science and Law, LL.B, 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE049D3" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="0C1C3038" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F0AA7B" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="7FBD5D7F" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B9B60E" w14:textId="77777777" w:rsidR="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="0992D043" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="19515878" w:rsidR="00686369" w:rsidRPr="00AA37F8" w:rsidRDefault="00AA37F8" w:rsidP="00AA37F8">
+    <w:p w14:paraId="5567FC3C" w14:textId="69AB6419" w:rsidR="00686369" w:rsidRPr="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA37F8">
+      <w:r w:rsidRPr="00A824FE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang has worked in capital markets since 2006. Ms. Wang rejoined Fangda as a partner in 2018. Before rejoining the firm as a partner, she practiced in Jingtian &amp; Gongcheng Law Firm, Fangda Partners, and IBD of Huatai United Securities, serving as the Director of TMT Industry. Ms. Wang has led and participated in a number of A-share market deals as a lawyer or a financial advisor.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00AA37F8" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A824FE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1478,344 +1478,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0358790C"/>
+    <w:nsid w:val="02720E20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E606FA0"/>
+    <w:tmpl w:val="86EEE30E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="074B6D28"/>
+    <w:nsid w:val="07F57A6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E0C7C90"/>
+    <w:tmpl w:val="D5B05B0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0781073E"/>
+    <w:nsid w:val="0C705B9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E62EFBD4"/>
+    <w:tmpl w:val="DE5608DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BD65347"/>
+    <w:nsid w:val="0D34422E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA2ABAEE"/>
+    <w:tmpl w:val="F40AA6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DF05F7B"/>
+    <w:nsid w:val="11B7600C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F86CA10"/>
+    <w:tmpl w:val="3626D51E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F0C763C"/>
+    <w:nsid w:val="1A9629B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA9432AC"/>
+    <w:tmpl w:val="1960E850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15202580"/>
+    <w:nsid w:val="1BCF19A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="777088A8"/>
+    <w:tmpl w:val="6C4AB2B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15A51C49"/>
+    <w:nsid w:val="20261BE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C48603A2"/>
+    <w:tmpl w:val="9FA63CBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="174C6CE1"/>
+    <w:nsid w:val="217E0BDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1743534"/>
+    <w:tmpl w:val="61A0A54E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19E7735E"/>
+    <w:nsid w:val="252358B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69F8B150"/>
+    <w:tmpl w:val="952A050A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CAF2710"/>
+    <w:nsid w:val="276C1160"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA360CA4"/>
+    <w:tmpl w:val="86168E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DE10599"/>
+    <w:nsid w:val="2AD55E6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FD03A1E"/>
+    <w:tmpl w:val="1A547F34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21E751B5"/>
+    <w:nsid w:val="2BB442E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F7A1276"/>
+    <w:tmpl w:val="9A86A368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B186066"/>
+    <w:nsid w:val="2C1D1B0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A0EEB22"/>
+    <w:tmpl w:val="DE5608DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CD53340"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4162CD34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E786547"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C3073D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1884,114 +1926,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="315248D7"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359265B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BAC1814"/>
+    <w:tmpl w:val="02B07E02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33AA46CA"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3868233A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C3A2C4C"/>
+    <w:tmpl w:val="B22A844C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A3E0BB3"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39233289"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1743534"/>
+    <w:tmpl w:val="6DFCDE20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2063,418 +2105,376 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F584DF8"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40152198"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EA237C8"/>
+    <w:tmpl w:val="7B640BCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="436B332C"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="434F66E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78826F34"/>
+    <w:tmpl w:val="06D69040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D1E30A2"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43F670BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85324DC8"/>
+    <w:tmpl w:val="838E7650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D8537A8"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FA40BB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD6084E2"/>
+    <w:tmpl w:val="85441B78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="538274EF"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="583831EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4710C3FC"/>
+    <w:tmpl w:val="672C8B6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53830A17"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A217A2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF48C8B4"/>
+    <w:tmpl w:val="052E1402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57E362BE"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D8B7146"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="284C638A"/>
+    <w:tmpl w:val="1736EBC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A4852A1"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E84430D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DF8F51E"/>
+    <w:tmpl w:val="2BD27BAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="629C4ED4"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CA66E46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C70A5728"/>
+    <w:tmpl w:val="E18C62F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="648C198D"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76AD15DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF1C47E4"/>
+    <w:tmpl w:val="019AED0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="666B66F1"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BDF670D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AE44432"/>
+    <w:tmpl w:val="2E5C0AB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="9">
-[...29 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2582,51 +2582,51 @@
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00AA37F8"/>
+    <w:rsid w:val="00A824FE"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
@@ -3708,61 +3708,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA37F8"/>
+    <w:rsid w:val="00A824FE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA37F8"/>
+    <w:rsid w:val="00A824FE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4046,51 +4046,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E9EDCD-3783-4710-8168-3F37EB50B19A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02B4140C-53E2-47C9-AD16-229520145002}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>541</Words>
   <Characters>3088</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3622</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>