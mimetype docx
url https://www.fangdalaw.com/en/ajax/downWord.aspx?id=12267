--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="677D89D5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="37942E21" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F36499" w:rsidP="00F36499">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A824FE">
+            <w:r w:rsidRPr="00F36499">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MENGJIE WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="561DA857" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+          <w:p w14:paraId="706EB16B" w14:textId="4ABA7D2E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F36499" w:rsidP="00F36499">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A824FE">
+            <w:r w:rsidRPr="00F36499">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A824FE">
+            <w:r w:rsidRPr="00F36499">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A824FE">
+            <w:r w:rsidRPr="00F36499">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4ACFE407" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+          <w:p w14:paraId="6199424A" w14:textId="6F613BB4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F36499" w:rsidP="00F36499">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A824FE">
+            <w:r w:rsidRPr="00F36499">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5973 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="246BB2E4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+          <w:p w14:paraId="4F910ACA" w14:textId="003C5B1C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F36499" w:rsidP="00F36499">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A824FE">
+            <w:r w:rsidRPr="00F36499">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mengjie.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="22DB1B3D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A824FE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7AF81A58" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F36499" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AB0C5CE" wp14:editId="7A2B4E9E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B17A3BF" wp14:editId="63546C15">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="52BAA035" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A824FE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="267FF83F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F36499" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A824FE">
+            <w:r w:rsidRPr="00F36499">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN CAPITAL MARKETS, IPO, M&amp;A, CORPORATE FINANCE, PRIVATE EQUITY INVESTMENT, AND GENERAL COMMERCIAL MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC9878D" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3515276B" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,831 +456,831 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D499A60" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="0E9652D3" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5746589F" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="2E4648DD" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="679552E0" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="49DFD1A8" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group Holding in its investment in Meinian Onehealth Healthcare Holdings (002044.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AC8759" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="7E90BB68" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guiyang Big Data Group in its bail-out deal Xunyou.com (300467.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FAA7EBF" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="41FA6A6A" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented as independent financial advisor the Kaisa Group in its acquisition of a majority shareholding in Jiayun Technology (300242.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DFBE1F" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="7D50C87B" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as independent financial advisor for the reorganization and A-share IPO of ArcSoft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4361ED" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="6AAB4BBC" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as independent financial advisor for the red-chip and VIE structure collapse, pre-IPO financing and shareholding reform of Fanli.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391B98D6" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="54C8310A" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as independent financial advisor for the back door listing of SF Express</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1688E8FB" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="519184D5" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as independent financial advisor for the cross-border acquisition of the controlling stake of Global Switch (IDC assets) which constituted a major asset restructuring for Sha Steel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E6EF9C" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="13119120" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group Holding in its cross-shareholding deal with Suning (002024.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A36EBD2" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="49F44AB6" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital and other investors in Wuxi App</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s privatization and reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347C57F5" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="2270ADAE" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for 99 bills in its red-chip and VIE structure collapse and reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443CD36E" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="6265CC80" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the red-chip and VIE structure collapse and reorganization of Focus Media, completed over 13 billion in pre-IPO financing and its back door listing in A-share market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6CC676" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="76540D55" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in the Hong Kong IPO of H-Grace (1347.HK), a large red-chip company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F881AB2" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="449D8EBB" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DBS in the Singapore IPO of First Sponsor Group Limited (FSGL), a property company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FA578A" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="62C1D1C5" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BOC International (China) Co., Ltd in CTS International Logistics Corporation Limited</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (603128.SH) A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FAF741" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="3F812EA0" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for China New Town Development (1278.HK) in its Hong Kong dual listing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173AC596" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="3FF2758A" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Deutsche Bank in the bond issue and listing on the Singapore Exchange of Texhong (02678.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D01DE1" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="6F2F5EC0" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baosteel Stainless in purchasing up to 10% shares in DMSSC (01090.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D45A2F8" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="5EBFF765" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Zhuzhou Times New Material Technology Co., Ltd (600458.SHA) in its acquisition of auto parts assets from ZF Friedrichshafen AG, which acquisition constituted a major asset restructuring for Zhuzhou Times</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A261352" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="611CB2ED" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented FountainVest in its foreign strategic investment in KHB (002022.SHE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D157CF" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="3BD670F9" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented More Fun Tek in ZQ Game</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (300052.SHE) acquisition, which constituted a major asset restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D1AF8B" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="769FC0EE" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital in BesTV</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (600637.SH) merger and acquisition and major assets restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0709F4" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="3D61390E" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhongxi Pharmaceutical and Shanghai Industrial Pharmaceutical in their merger with Shanghai Pharmaceutical constituent major asset restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FA82C4" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="3AA44290" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ECCOM Network System in its reverse acquisition with East China Computer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDED321" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="187FB3DE" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qingdao Haier Investment Development in its acquisition with New York Insurance of 50% shares in Haier New York Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201605E1" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="64916EB5" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Motel in its merger with HomeInn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FC9E8F" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="0948F3A7" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaojia Solar in its merger with GCL-Poly (3800. HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4EF2BE" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="16565303" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71AA369E" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="1C11DDC6" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Politic Science and Law, LL.B, 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1C3038" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="3F68F87F" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBD5D7F" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="71081220" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0992D043" w14:textId="77777777" w:rsidR="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="64BD4955" w14:textId="77777777" w:rsidR="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="69AB6419" w:rsidR="00686369" w:rsidRPr="00A824FE" w:rsidRDefault="00A824FE" w:rsidP="00A824FE">
+    <w:p w14:paraId="5567FC3C" w14:textId="0FDEE0A3" w:rsidR="00686369" w:rsidRPr="00F36499" w:rsidRDefault="00F36499" w:rsidP="00F36499">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A824FE">
+      <w:r w:rsidRPr="00F36499">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang has worked in capital markets since 2006. Ms. Wang rejoined Fangda as a partner in 2018. Before rejoining the firm as a partner, she practiced in Jingtian &amp; Gongcheng Law Firm, Fangda Partners, and IBD of Huatai United Securities, serving as the Director of TMT Industry. Ms. Wang has led and participated in a number of A-share market deals as a lawyer or a financial advisor.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A824FE" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F36499" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1478,1003 +1478,1003 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02720E20"/>
+    <w:nsid w:val="02604530"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86EEE30E"/>
+    <w:tmpl w:val="3A32F478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F57A6B"/>
+    <w:nsid w:val="03E22604"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5B05B0C"/>
+    <w:tmpl w:val="E8B63B04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C705B9D"/>
+    <w:nsid w:val="06F52797"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE5608DC"/>
+    <w:tmpl w:val="552009D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D34422E"/>
+    <w:nsid w:val="0B7C32B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F40AA6AC"/>
+    <w:tmpl w:val="9510EBD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11B7600C"/>
+    <w:nsid w:val="0CA547C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3626D51E"/>
+    <w:tmpl w:val="F9FA7A1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A9629B1"/>
+    <w:nsid w:val="0E7E335B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1960E850"/>
+    <w:tmpl w:val="0EA09118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BCF19A3"/>
+    <w:nsid w:val="10E30622"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C4AB2B4"/>
+    <w:tmpl w:val="A914DCF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20261BE7"/>
+    <w:nsid w:val="13B254A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FA63CBC"/>
+    <w:tmpl w:val="BCBAB6CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="217E0BDD"/>
+    <w:nsid w:val="1883040F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61A0A54E"/>
+    <w:tmpl w:val="289C4240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="252358B1"/>
+    <w:nsid w:val="1DF75079"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="952A050A"/>
+    <w:tmpl w:val="021680AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276C1160"/>
+    <w:nsid w:val="29026FBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86168E88"/>
+    <w:tmpl w:val="1414C122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AD55E6E"/>
+    <w:nsid w:val="296F40EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A547F34"/>
+    <w:tmpl w:val="E8B63B04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB442E5"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F395489"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A86A368"/>
+    <w:tmpl w:val="21F2A576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C1D1B0D"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3050348E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE5608DC"/>
+    <w:tmpl w:val="DDB89BD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CD53340"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32716525"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4162CD34"/>
+    <w:tmpl w:val="FDA8A5DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E786547"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="354B3C75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C3073D6"/>
+    <w:tmpl w:val="57A0F784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="359265B0"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C8C770C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02B07E02"/>
+    <w:tmpl w:val="48B49CF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3868233A"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DCD1BFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B22A844C"/>
+    <w:tmpl w:val="F92806D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39233289"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40C2029F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DFCDE20"/>
+    <w:tmpl w:val="7FA45208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40152198"/>
+    <w:nsid w:val="448A345F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B640BCE"/>
+    <w:tmpl w:val="94D2E850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="434F66E6"/>
+    <w:nsid w:val="45F33A6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06D69040"/>
+    <w:tmpl w:val="2DA8EF98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43F670BE"/>
+    <w:nsid w:val="57175C63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="838E7650"/>
+    <w:tmpl w:val="DC34474A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FA40BB5"/>
+    <w:nsid w:val="5E367692"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85441B78"/>
+    <w:tmpl w:val="B9407D96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="583831EA"/>
+    <w:nsid w:val="634B06C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="672C8B6E"/>
+    <w:tmpl w:val="DE82C160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A217A2E"/>
+    <w:nsid w:val="64E621E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="052E1402"/>
+    <w:tmpl w:val="0EBA661E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D8B7146"/>
+    <w:nsid w:val="6AA222B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1736EBC4"/>
+    <w:tmpl w:val="D1FEA3CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E84430D"/>
+    <w:nsid w:val="6F6016CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BD27BAA"/>
+    <w:tmpl w:val="199E0AB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CA66E46"/>
+    <w:nsid w:val="725D389A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E18C62F8"/>
+    <w:tmpl w:val="B378815E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76AD15DB"/>
+    <w:nsid w:val="786A4C5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="019AED0E"/>
+    <w:tmpl w:val="9CD63924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BDF670D"/>
+    <w:nsid w:val="7D7551F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E5C0AB4"/>
+    <w:tmpl w:val="484CDECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4">
-[...5 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2582,83 +2582,83 @@
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00A824FE"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
+    <w:rsid w:val="00F36499"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3708,61 +3708,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A824FE"/>
+    <w:rsid w:val="00F36499"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A824FE"/>
+    <w:rsid w:val="00F36499"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4046,51 +4046,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02B4140C-53E2-47C9-AD16-229520145002}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6957E4C0-E5C1-4A92-A995-864A2BBEEC40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>541</Words>
   <Characters>3088</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3622</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>