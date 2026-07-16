--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3170056E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00620124" w:rsidP="00620124">
+          <w:p w14:paraId="2C4F11E8" w14:textId="41918AF7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00041545" w:rsidP="00041545">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00620124">
+            <w:r w:rsidRPr="00041545">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MARK LEHMKUHLER</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="318D0AA1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00620124" w:rsidP="00620124">
+          <w:p w14:paraId="706EB16B" w14:textId="078D021F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00041545" w:rsidP="00041545">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00620124">
+            <w:r w:rsidRPr="00041545">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00620124">
+            <w:r w:rsidRPr="00041545">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00620124">
+            <w:r w:rsidRPr="00041545">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0ADD88C6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00620124" w:rsidP="00620124">
+          <w:p w14:paraId="6199424A" w14:textId="47971150" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00041545" w:rsidP="00041545">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00620124">
+            <w:r w:rsidRPr="00041545">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6FD4D5F0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00620124" w:rsidP="00620124">
+          <w:p w14:paraId="4F910ACA" w14:textId="098010CB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00041545" w:rsidP="00041545">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00620124">
+            <w:r w:rsidRPr="00041545">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mark.lehmkuhler@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7BAB27F7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00620124" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4B64A9FD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00041545" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70292830" wp14:editId="792DAA29">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FDA22C1" wp14:editId="1BC2A561">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5320595D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00620124" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1110F059" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00041545" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00620124">
+            <w:r w:rsidRPr="00041545">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LEHMKUHLER IS A PARTNER IN FANGDA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00620124">
+            <w:r w:rsidRPr="00041545">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00620124">
+            <w:r w:rsidRPr="00041545">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> S HONG KONG OFFICE. HIS PRACTICE FOCUSES ON M&amp;A AND PRIVATE EQUITY TRANSACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7783D6FC" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1C84F588" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1621 +472,1621 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A5382A" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00620124">
+    <w:p w14:paraId="4E799F19" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler has practiced in Asia for over two decades, specializing in M&amp;A and private equity transactions with a particular focus on technology, financial services, energy, healthcare, life sciences and infrastructure. He has deep experience across a broad range of transactions, including private equity portfolio investments and exits, leveraged buyouts, tender offers, privatizations, joint ventures and strategic alliances, as well as private equity fund formation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A792DD8" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00620124">
+    <w:p w14:paraId="0344FAB8" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler was formerly a partner at Davis Polk and, more recently, a partner at Orrick in Hong Kong. Over the course of his career, he has represented a broad array of clients on cross-border deals, including large, complex M&amp;A and private equity transactions for leading Chinese corporate clients such as ICBC, CNOOC, Kuok Group, China Resources and Shanda, private equity firms such as CITIC Capital, and global financial institutions such as Morgan Stanley, Citigroup and Credit Suisse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53383D34" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00620124">
+    <w:p w14:paraId="12B5EE8B" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler is admitted to practice in New York and Hong Kong. He received his undergraduate and law degrees from the University of Virginia, where he was an Echols Scholar, an editor of the Virginia Law Review, and a member of the Order of the Coif academic honor society. Over the course of his career, he has been consistently recognized as a leading practitioner by prestigious legal publications such as Chambers Asia:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470D9910" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00620124">
+    <w:p w14:paraId="292F1367" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a high sense of integrity, creative and easy to work with, and provides advice that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s really actionable,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> report impressed clients.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D12362D" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00620124">
+    <w:p w14:paraId="2EAD4345" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>among the smartest lawyers I have ever worked with,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> comments one interviewee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>especially well regarded for his experience representing Asia-focused private equity funds making investments into Chinese market.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1263D539" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00620124">
+    <w:p w14:paraId="216FF0E3" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>very effective in head-to-head negotiations with other firms and principals, and finds very creative solutions to the difficult aspects of deals.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4653A7" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00620124">
+    <w:p w14:paraId="29328407" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>held in high esteem by market sources</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>commercial and hands-on when it comes to managing transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D72B36D" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00620124">
+    <w:p w14:paraId="16909EDF" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a fine balance between Wall Street and Asia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> client-friendly and very effective.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179F1CC0" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00620124">
+    <w:p w14:paraId="767594D3" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a very detail-oriented and focused lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> admired for his experience in cross-border M&amp;A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323F355A" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="1A0D32CF" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01753FC5" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
-[...9 lines deleted...]
-    <w:p w14:paraId="056430D3" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="77261DF3" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25669EB9" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A buyer consortium in connection with the going-private acquisition of BEST Inc., a NYSE-listed leading integrated smart supply chain and logistics solutions provider. The buyer consortium includes the founder and CEO of BEST Inc. as well as its CTO, and affiliates of Alibaba Group Holding Limited and Cainiao Smart Logistics Network Limited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD85E46" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="30CB5884" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EF Education First on the acquisition by Permira of a majority stake in the EF Kids and Teens Business, headquarters in Switzerland with 288 schools across 62 cities in China and 79 schools in Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E0C050" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="03199D8B" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CITIC Capital in its US$890 million going-private acquisition of Nasdaq-listed AsiaInfo-Linkage, a leading provider of software and IT services to the Chinese telecom industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745DCF82" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="33E3A372" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CITIC Capital in its US$3.7 billion going-private acquisition of Nasdaq-listed Focus Media, China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s largest interactive digital media network</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133F914D" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="6E1B6EE7" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Abax Global Capital as the private equity sponsor of the US$750 million going- private acquisition of Nasdaq-listed Harbin Electric, Inc., a leading developer and manufacturer of electric motors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767D27B8" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="4E2B63B0" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanda Interactive Entertainment, a leading Nasdaq-listed Chinese interactive media company, in its US$2.3 billion going-private transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D89BA3" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="48F0F21A" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trax, a unicorn in the artificial intelligence/computer vision field backed by Warburg Pincus and Boyu Capital, in connection with its acquisition of Lenztech, a leading Chinese retail AI and Big Data service platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFF2D5A" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="588CCBFC" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PCCW Limited in its US$250 million going-private acquisition of the businesses and assets of Nasdaq-listed SUNDAY Communications, a leading provider of 2G and 3G wireless communications and data services in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD920CC" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="726E01B0" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CNOOC Limited in its US$18.5 billion proposed acquisition of Unocal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B83891C" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="3CC82DC2" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICBC in its strategic sale of a 10% stake for US$3.8 billion to Goldman Sachs, Allianz and American Express</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1430BD4B" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="6D0C0D66" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Resources in connection with various investments including in the semiconductor and healthcare sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305CA597" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="4D5B0D19" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advanced Semiconductor Engineering (ASE), the world</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s largest independent semiconductor packaging and testing company, in its US$780 million going- private acquisition of its Nasdaq-listed Singapore subsidiary ASE Test, and its US$127 million acquisition of NXP Semiconductor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s 40% stake in Suzhou ASEN Semiconductors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA1B100" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="54E3D7BD" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JD.com in its US$115 million strategic investment in HKSE-listed China Logistics Property, one of the largest logistics companies in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267FB1DD" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="31BDD738" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Affinity Equity Partners in its investment in a Chinese dairy joint venture with Beijing Capital Agribusiness Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64751532" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="2CE86D90" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Samena Capital and Cenova Capital in their US$83 million investment in Virtus Medical Holdings, a premium healthcare platform in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41ADAD41" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="29FDC117" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The special committee of NYSE-listed China Hydroelectric Corporation in connection with its going-private acquisition by NewQuest Capital Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207E64F0" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="67DF0494" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yinlong Energy in its US$50 million acquisition of a majority interest in Nasdaq- listed Altair Nanotechnologies, a US developer and manufacturer of advanced nano lithium titanate batteries and energy storage systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BBD50D" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="27A690E8" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Foundation Asset Management AB, the manager for the Wallenberg family foundations, in connection with its investment in Boston-Power, a leading manufacturer of next-generation lithium-ion battery systems, including Boston- Power</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s greenfield manufacturing and R&amp;D joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02711FE0" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="3AF0AB87" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OptAsia Healthcare, a Hong Kong-based healthcare technology firm, in its joint venture with Nasdaq-listed Soleno Therapeutics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D851C3" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="16F68254" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Management of the luxury brand Shanghai Tang in connection with its acquisition by Chinese buyout firm Lunar Capital from Italian entrepreneur Alessandro Bastagli and private equity firm Cassia Investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D50D23C" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="7115021C" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Credit Suisse in its investment in China Renaissance Capital Investment, a leading PRC-focused private equity firm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCCE378" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="7CF1A57E" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs in its investments in a series of private equity funds managed by HONY Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A45024C" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="4B3706CD" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Infrastructure Partners in several private equity investments in China and India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31495083" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="1E689F2E" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike in its acquisition of Umbro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China distribution business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14465A6F" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="6A7AB395" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kerry Group in its US$950 million sale of the QGX Mongolian coal mine to Mongolian Mining Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB0B2AB" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="4990A67E" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DLF, the largest commercial real estate developer in India, in its US$300 million sale of the luxury hotel group Amanresorts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348A877E" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="6EB187F5" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mongolian Mining Corporation in connection with its joint venture with Shenhua Group, the largest coal-producing company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B2AB67" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="3E35BA9E" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BearingPoint in the sale of its China development centers to PwC in Section 363 bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E897E1A" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="4372BD71" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Polo Ralph Lauren in its reacquisition of its PRC, Hong Kong, Macau and Taiwan businesses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F71914E" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="0364CB67" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Philippine Long Distance Telephone Company (PLDT) in the sale of its business processing outsourcing (BPO) operations to CVC Capital Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260F056F" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="3489F0DB" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Artisan du Luxe, the owner of the Bali-based John Hardy jewelry and luxury goods brand and its controlling shareholder in the restructuring of its MBO with private equity sponsor 3i and the sale of the company to L Catterton</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DF052D" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="1D59FD58" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aozora Bank in a proposed merger of equals with Shinsei Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321121EB" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="24D237D1" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nikko Asset Management in its sale by Citigroup to Sumitomo Trust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034238B7" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="4AE34EF8" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NCR Corporation in its formation of an R&amp;D joint venture with Fujitsu to develop next-generation ATM machines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378A76DF" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="0A1C525A" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BancTec (a Welsh, Carson portfolio company) in the MBO and sale of its Japanese business to JAFCO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FE037D" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="0981F6ED" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ajinomoto in the US$381 million sale to Unilever of its interests in a series of joint ventures covering Hong Kong, Malaysia, Philippines, Singapore, Taiwan and Thailand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4029FFC6" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="3FB904C5" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nikko Cordial Securities, formerly Japan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s third largest brokerage, in connection with its Nikko Salomon Smith Barney securities and investment banking joint venture with Citigroup (later renamed Nikko Citigroup)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7878B1" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="74E69CD3" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Quadrangle Capital Partners in a US$300 million investment in Tower Vision, the second-largest telecom tower management company in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09510A0C" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="6C000075" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Indian government in its US$2.5 billion sale of a 20% stake in Oil and Natural Gas Corporation, at the time the largest Indian privatization in history</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E141BBB" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="080E1783" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Emerging Markets Partnership and Telecom Venture Group in their US$100 million private equity investment in BPL Mobile, a leading mobile telecommunications operator in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6907F7EF" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="61C90594" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Tata Group in connection with its acquisition of a controlling interest in NYSE-listed VSNL, the primary provider of international long-distance telecommunications services in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F93C25" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="7913D93D" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley and JP Morgan in connection with their investment banking joint ventures in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3A7F7C" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="7C75A398" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley, Citigroup, Barclays Capital, Lazard, Houlihan Lokey, China Renaissance and other investment banks as financial advisors to buyers and sellers on various cross-border M&amp;A transactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D484190" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="676DCA77" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Include matters completed prior to joining Fangda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C29DD0C" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="31FC67ED" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3AA6EA" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="6EB61C64" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Virginia, J.D.,1995, Order of the Coif</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482EBB5B" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="73750F49" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Virginia, B.A., 1986, Echols Scholar, Rodman Scholar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7196197B" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="723B5E68" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AB1F13" w14:textId="77777777" w:rsidR="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="6969E04D" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="03D3DF6B" w:rsidR="00686369" w:rsidRPr="00620124" w:rsidRDefault="00620124" w:rsidP="00620124">
+    <w:p w14:paraId="5567FC3C" w14:textId="1DCED3D9" w:rsidR="00686369" w:rsidRPr="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620124">
+      <w:r w:rsidRPr="00041545">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00620124" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00041545" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2284,1243 +2284,1244 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="009F70DA"/>
+    <w:nsid w:val="01A54FB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49EAEF90"/>
+    <w:tmpl w:val="3174ABD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00E74431"/>
+    <w:nsid w:val="01C92ECE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AF6249A"/>
+    <w:tmpl w:val="8F064D7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03B31847"/>
+    <w:nsid w:val="05391CBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3E412DC"/>
+    <w:tmpl w:val="1FF8F48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07DC2925"/>
+    <w:nsid w:val="075D3275"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1444CE02"/>
+    <w:tmpl w:val="2BD054B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B196B15"/>
+    <w:nsid w:val="082A6F6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19F89F54"/>
+    <w:tmpl w:val="B192A99C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DA074BD"/>
+    <w:nsid w:val="099B1F2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B324E440"/>
+    <w:tmpl w:val="3886C804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E5E60C3"/>
+    <w:nsid w:val="09F53F34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E45A08F0"/>
+    <w:tmpl w:val="999CA41C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10941FE6"/>
+    <w:nsid w:val="0F7B1D40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8065828"/>
+    <w:tmpl w:val="23560A36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="126C6DB1"/>
+    <w:nsid w:val="12D7656F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4ADA17AC"/>
+    <w:tmpl w:val="DF9033EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="151C0CD3"/>
+    <w:nsid w:val="16944F3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71B6D916"/>
+    <w:tmpl w:val="CF6AD4D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BBB7BE7"/>
+    <w:nsid w:val="17C34A7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE268A26"/>
+    <w:tmpl w:val="D55CA216"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E1137C7"/>
+    <w:nsid w:val="1A1555ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E45A08F0"/>
+    <w:tmpl w:val="FFDA0A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20093593"/>
+    <w:nsid w:val="1B751226"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C7251E4"/>
+    <w:tmpl w:val="1D42CE80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="210B6AFC"/>
+    <w:nsid w:val="1C580657"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7F8BB16"/>
+    <w:tmpl w:val="724C2CA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A676D04"/>
+    <w:nsid w:val="22B944BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="740C4AE4"/>
+    <w:tmpl w:val="35320F06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="302E2296"/>
+    <w:nsid w:val="22DC0193"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3E0BA72"/>
+    <w:tmpl w:val="B97A1FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="305563BF"/>
+    <w:nsid w:val="28354065"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4785694"/>
+    <w:tmpl w:val="CDA831C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38F43A34"/>
+    <w:nsid w:val="2A802E8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F5A638A"/>
+    <w:tmpl w:val="44CA5994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39A80E67"/>
+    <w:nsid w:val="2DA852A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A26CB77E"/>
+    <w:tmpl w:val="B72464F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B6C6DF9"/>
+    <w:nsid w:val="2DF01DCC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66A661EA"/>
+    <w:tmpl w:val="A372B3DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BE156B3"/>
+    <w:nsid w:val="33B73113"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5A2C4BE"/>
+    <w:tmpl w:val="867A8DB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="434D1DFC"/>
+    <w:nsid w:val="36731116"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EBEF8AC"/>
+    <w:tmpl w:val="BBDEC6CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47D02FE3"/>
+    <w:nsid w:val="3B0B460D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0C4D090"/>
+    <w:tmpl w:val="45427590"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C4653AE"/>
+    <w:nsid w:val="3C9275DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88BAAE14"/>
+    <w:tmpl w:val="4DF669DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DDF3589"/>
+    <w:nsid w:val="3CF96C5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E10C224"/>
+    <w:tmpl w:val="0AEA23B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F441AFC"/>
+    <w:nsid w:val="4404152F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE701CE6"/>
+    <w:tmpl w:val="783C2F42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F554428"/>
+    <w:nsid w:val="47DC072F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22BA7FB8"/>
+    <w:tmpl w:val="4290ECAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53437BF1"/>
+    <w:nsid w:val="4BF8205E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA9A2D44"/>
+    <w:tmpl w:val="E3C6E202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="535A7A84"/>
+    <w:nsid w:val="50936FC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7FCE434"/>
+    <w:tmpl w:val="55365330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54800D1B"/>
+    <w:nsid w:val="54367285"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8390A958"/>
+    <w:tmpl w:val="696EFA22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="559F7DA6"/>
+    <w:nsid w:val="575E6732"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="401E44E2"/>
+    <w:tmpl w:val="FB9E9F4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ACD21D8"/>
+    <w:nsid w:val="59C804F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2D27706"/>
+    <w:tmpl w:val="4EF8ECE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64C400A2"/>
+    <w:nsid w:val="5A6B135E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF98CDE6"/>
+    <w:tmpl w:val="45427590"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="662736D4"/>
+    <w:nsid w:val="5C690448"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC3810CE"/>
+    <w:tmpl w:val="3A68323C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66895D14"/>
+    <w:nsid w:val="673C37C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCBAA5DA"/>
+    <w:tmpl w:val="188892F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="682944ED"/>
+    <w:nsid w:val="686F3DB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D6298DE"/>
+    <w:tmpl w:val="3276432C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B3E09F6"/>
+    <w:nsid w:val="691521A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEC268A4"/>
+    <w:tmpl w:val="597AF1DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71644F2C"/>
+    <w:nsid w:val="6AD67099"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="567C5836"/>
+    <w:tmpl w:val="9B883248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71BF710B"/>
+    <w:nsid w:val="6AE93004"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="587E4BC6"/>
+    <w:tmpl w:val="50D6A1B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="732E0ABE"/>
+    <w:nsid w:val="6C2229CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E16C6B62"/>
+    <w:tmpl w:val="B2E47694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73F01E16"/>
+    <w:nsid w:val="6EE87E6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B867AA6"/>
+    <w:tmpl w:val="C9B6F296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74E265B4"/>
+    <w:nsid w:val="6F920663"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41BE9C4E"/>
+    <w:tmpl w:val="7758CAEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76F42E40"/>
+    <w:nsid w:val="75A05307"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC4212F4"/>
+    <w:tmpl w:val="8D347950"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7768103E"/>
+    <w:nsid w:val="79B0239A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F98B374"/>
+    <w:tmpl w:val="2A789874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B9841AA"/>
+    <w:nsid w:val="7A281544"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44CCABD6"/>
+    <w:tmpl w:val="C3A2D7A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C4E1297"/>
+    <w:nsid w:val="7C773982"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7A4386A"/>
+    <w:tmpl w:val="2502499C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CE358B4"/>
+    <w:nsid w:val="7DDF2492"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F401BCA"/>
+    <w:tmpl w:val="41C6B640"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E9E3EFE"/>
+    <w:nsid w:val="7E026CE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1145E6E"/>
+    <w:tmpl w:val="1572F356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="5">
-[...47 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="22">
-[...23 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="31">
-[...14 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="37">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="48"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
+    <w:rsid w:val="00041545"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
@@ -3537,51 +3538,50 @@
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
-    <w:rsid w:val="00620124"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
@@ -4712,61 +4712,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00620124"/>
+    <w:rsid w:val="00041545"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00620124"/>
+    <w:rsid w:val="00041545"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5050,51 +5050,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{293A92F7-5F79-42F6-9D8B-0933607E392D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8E769E3-B732-4B0B-8998-61258600401B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1387</Words>
   <Characters>7906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9275</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>