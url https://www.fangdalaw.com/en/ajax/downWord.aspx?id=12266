--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="41918AF7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00041545" w:rsidP="00041545">
+          <w:p w14:paraId="2C4F11E8" w14:textId="044CF3C9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00041545">
+            <w:r w:rsidRPr="009A4F08">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MARK LEHMKUHLER</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="078D021F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00041545" w:rsidP="00041545">
+          <w:p w14:paraId="706EB16B" w14:textId="17311FDE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00041545">
+            <w:r w:rsidRPr="009A4F08">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00041545">
+            <w:r w:rsidRPr="009A4F08">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00041545">
+            <w:r w:rsidRPr="009A4F08">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="47971150" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00041545" w:rsidP="00041545">
+          <w:p w14:paraId="6199424A" w14:textId="52A043D1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00041545">
+            <w:r w:rsidRPr="009A4F08">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="098010CB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00041545" w:rsidP="00041545">
+          <w:p w14:paraId="4F910ACA" w14:textId="69567D4B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00041545">
+            <w:r w:rsidRPr="009A4F08">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mark.lehmkuhler@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4B64A9FD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00041545" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="01D00AA1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009A4F08" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FDA22C1" wp14:editId="1BC2A561">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="253482C7" wp14:editId="34DCDE10">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1110F059" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00041545" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="36119451" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009A4F08" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00041545">
+            <w:r w:rsidRPr="009A4F08">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LEHMKUHLER IS A PARTNER IN FANGDA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00041545">
+            <w:r w:rsidRPr="009A4F08">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00041545">
+            <w:r w:rsidRPr="009A4F08">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> S HONG KONG OFFICE. HIS PRACTICE FOCUSES ON M&amp;A AND PRIVATE EQUITY TRANSACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C84F588" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="63604B9C" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1621 +472,1621 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E799F19" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00041545">
+    <w:p w14:paraId="49D100CA" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler has practiced in Asia for over two decades, specializing in M&amp;A and private equity transactions with a particular focus on technology, financial services, energy, healthcare, life sciences and infrastructure. He has deep experience across a broad range of transactions, including private equity portfolio investments and exits, leveraged buyouts, tender offers, privatizations, joint ventures and strategic alliances, as well as private equity fund formation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0344FAB8" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00041545">
+    <w:p w14:paraId="1D80CC4A" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler was formerly a partner at Davis Polk and, more recently, a partner at Orrick in Hong Kong. Over the course of his career, he has represented a broad array of clients on cross-border deals, including large, complex M&amp;A and private equity transactions for leading Chinese corporate clients such as ICBC, CNOOC, Kuok Group, China Resources and Shanda, private equity firms such as CITIC Capital, and global financial institutions such as Morgan Stanley, Citigroup and Credit Suisse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B5EE8B" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00041545">
+    <w:p w14:paraId="12D93564" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lehmkuhler is admitted to practice in New York and Hong Kong. He received his undergraduate and law degrees from the University of Virginia, where he was an Echols Scholar, an editor of the Virginia Law Review, and a member of the Order of the Coif academic honor society. Over the course of his career, he has been consistently recognized as a leading practitioner by prestigious legal publications such as Chambers Asia:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292F1367" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00041545">
+    <w:p w14:paraId="35410AA1" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a high sense of integrity, creative and easy to work with, and provides advice that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s really actionable,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> report impressed clients.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAD4345" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00041545">
+    <w:p w14:paraId="629A10ED" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>among the smartest lawyers I have ever worked with,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> comments one interviewee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>especially well regarded for his experience representing Asia-focused private equity funds making investments into Chinese market.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216FF0E3" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00041545">
+    <w:p w14:paraId="6E0D3A72" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>very effective in head-to-head negotiations with other firms and principals, and finds very creative solutions to the difficult aspects of deals.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29328407" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00041545">
+    <w:p w14:paraId="5C43F543" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>held in high esteem by market sources</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>commercial and hands-on when it comes to managing transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16909EDF" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00041545">
+    <w:p w14:paraId="2D6F02C1" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a fine balance between Wall Street and Asia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> client-friendly and very effective.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767594D3" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00041545">
+    <w:p w14:paraId="590487E1" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>a very detail-oriented and focused lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> admired for his experience in cross-border M&amp;A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0D32CF" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="640B6C0B" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77261DF3" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
-[...9 lines deleted...]
-    <w:p w14:paraId="25669EB9" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="270D0642" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451436E2" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A buyer consortium in connection with the going-private acquisition of BEST Inc., a NYSE-listed leading integrated smart supply chain and logistics solutions provider. The buyer consortium includes the founder and CEO of BEST Inc. as well as its CTO, and affiliates of Alibaba Group Holding Limited and Cainiao Smart Logistics Network Limited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CB5884" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="0C6BFECB" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EF Education First on the acquisition by Permira of a majority stake in the EF Kids and Teens Business, headquarters in Switzerland with 288 schools across 62 cities in China and 79 schools in Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03199D8B" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="6D5D4A41" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CITIC Capital in its US$890 million going-private acquisition of Nasdaq-listed AsiaInfo-Linkage, a leading provider of software and IT services to the Chinese telecom industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E3A372" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="03139A9E" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CITIC Capital in its US$3.7 billion going-private acquisition of Nasdaq-listed Focus Media, China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s largest interactive digital media network</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1B6EE7" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="561659E7" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Abax Global Capital as the private equity sponsor of the US$750 million going- private acquisition of Nasdaq-listed Harbin Electric, Inc., a leading developer and manufacturer of electric motors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2B63B0" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="4FFF9CD3" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanda Interactive Entertainment, a leading Nasdaq-listed Chinese interactive media company, in its US$2.3 billion going-private transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F0F21A" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="071E3051" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trax, a unicorn in the artificial intelligence/computer vision field backed by Warburg Pincus and Boyu Capital, in connection with its acquisition of Lenztech, a leading Chinese retail AI and Big Data service platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588CCBFC" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="13C8759C" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PCCW Limited in its US$250 million going-private acquisition of the businesses and assets of Nasdaq-listed SUNDAY Communications, a leading provider of 2G and 3G wireless communications and data services in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726E01B0" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="54EC9560" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CNOOC Limited in its US$18.5 billion proposed acquisition of Unocal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC82DC2" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="424C7F8E" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICBC in its strategic sale of a 10% stake for US$3.8 billion to Goldman Sachs, Allianz and American Express</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0C0D66" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="503D999E" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Resources in connection with various investments including in the semiconductor and healthcare sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5B0D19" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="7410D89D" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advanced Semiconductor Engineering (ASE), the world</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s largest independent semiconductor packaging and testing company, in its US$780 million going- private acquisition of its Nasdaq-listed Singapore subsidiary ASE Test, and its US$127 million acquisition of NXP Semiconductor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s 40% stake in Suzhou ASEN Semiconductors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E3D7BD" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="375387A7" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JD.com in its US$115 million strategic investment in HKSE-listed China Logistics Property, one of the largest logistics companies in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BDD738" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="0B35BC8B" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Affinity Equity Partners in its investment in a Chinese dairy joint venture with Beijing Capital Agribusiness Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE86D90" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="3E90DE75" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Samena Capital and Cenova Capital in their US$83 million investment in Virtus Medical Holdings, a premium healthcare platform in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FDC117" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="7CC9516B" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The special committee of NYSE-listed China Hydroelectric Corporation in connection with its going-private acquisition by NewQuest Capital Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DF0494" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="3A3B25CB" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yinlong Energy in its US$50 million acquisition of a majority interest in Nasdaq- listed Altair Nanotechnologies, a US developer and manufacturer of advanced nano lithium titanate batteries and energy storage systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A690E8" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="24C06CD4" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Foundation Asset Management AB, the manager for the Wallenberg family foundations, in connection with its investment in Boston-Power, a leading manufacturer of next-generation lithium-ion battery systems, including Boston- Power</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s greenfield manufacturing and R&amp;D joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF0AB87" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="3E5A7161" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OptAsia Healthcare, a Hong Kong-based healthcare technology firm, in its joint venture with Nasdaq-listed Soleno Therapeutics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F68254" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="333144B4" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Management of the luxury brand Shanghai Tang in connection with its acquisition by Chinese buyout firm Lunar Capital from Italian entrepreneur Alessandro Bastagli and private equity firm Cassia Investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7115021C" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="67F62471" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Credit Suisse in its investment in China Renaissance Capital Investment, a leading PRC-focused private equity firm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF1A57E" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="45E7BFF3" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs in its investments in a series of private equity funds managed by HONY Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3706CD" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="752AF5B2" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Infrastructure Partners in several private equity investments in China and India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E689F2E" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="74EF16AA" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike in its acquisition of Umbro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China distribution business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7AB395" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="7A2D474C" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kerry Group in its US$950 million sale of the QGX Mongolian coal mine to Mongolian Mining Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4990A67E" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="2D433571" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DLF, the largest commercial real estate developer in India, in its US$300 million sale of the luxury hotel group Amanresorts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB187F5" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="4586FCFE" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mongolian Mining Corporation in connection with its joint venture with Shenhua Group, the largest coal-producing company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E35BA9E" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="772F23B8" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BearingPoint in the sale of its China development centers to PwC in Section 363 bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4372BD71" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="4ACF3C61" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Polo Ralph Lauren in its reacquisition of its PRC, Hong Kong, Macau and Taiwan businesses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0364CB67" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="089AF597" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Philippine Long Distance Telephone Company (PLDT) in the sale of its business processing outsourcing (BPO) operations to CVC Capital Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3489F0DB" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="63B34353" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Artisan du Luxe, the owner of the Bali-based John Hardy jewelry and luxury goods brand and its controlling shareholder in the restructuring of its MBO with private equity sponsor 3i and the sale of the company to L Catterton</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D59FD58" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="49C0AC7B" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aozora Bank in a proposed merger of equals with Shinsei Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D237D1" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="415B9FFC" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nikko Asset Management in its sale by Citigroup to Sumitomo Trust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE34EF8" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="4D923798" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NCR Corporation in its formation of an R&amp;D joint venture with Fujitsu to develop next-generation ATM machines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1C525A" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="75EC0123" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BancTec (a Welsh, Carson portfolio company) in the MBO and sale of its Japanese business to JAFCO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0981F6ED" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="349DC731" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ajinomoto in the US$381 million sale to Unilever of its interests in a series of joint ventures covering Hong Kong, Malaysia, Philippines, Singapore, Taiwan and Thailand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB904C5" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="1D810A3B" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nikko Cordial Securities, formerly Japan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s third largest brokerage, in connection with its Nikko Salomon Smith Barney securities and investment banking joint venture with Citigroup (later renamed Nikko Citigroup)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E69CD3" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="00042CA3" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Quadrangle Capital Partners in a US$300 million investment in Tower Vision, the second-largest telecom tower management company in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C000075" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="31808024" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Indian government in its US$2.5 billion sale of a 20% stake in Oil and Natural Gas Corporation, at the time the largest Indian privatization in history</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080E1783" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="13D49F33" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Emerging Markets Partnership and Telecom Venture Group in their US$100 million private equity investment in BPL Mobile, a leading mobile telecommunications operator in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C90594" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="7B5D5DEB" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Tata Group in connection with its acquisition of a controlling interest in NYSE-listed VSNL, the primary provider of international long-distance telecommunications services in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7913D93D" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="1D81190A" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley and JP Morgan in connection with their investment banking joint ventures in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C75A398" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="682B33E3" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley, Citigroup, Barclays Capital, Lazard, Houlihan Lokey, China Renaissance and other investment banks as financial advisors to buyers and sellers on various cross-border M&amp;A transactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676DCA77" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="46822240" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Include matters completed prior to joining Fangda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FC67ED" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="19F5AB78" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB61C64" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="22A605B4" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Virginia, J.D.,1995, Order of the Coif</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73750F49" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="417C83C3" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Virginia, B.A., 1986, Echols Scholar, Rodman Scholar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723B5E68" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="0A98A9E6" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6969E04D" w14:textId="77777777" w:rsidR="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="434ECDC0" w14:textId="77777777" w:rsidR="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="1DCED3D9" w:rsidR="00686369" w:rsidRPr="00041545" w:rsidRDefault="00041545" w:rsidP="00041545">
+    <w:p w14:paraId="5567FC3C" w14:textId="413826AD" w:rsidR="00686369" w:rsidRPr="009A4F08" w:rsidRDefault="009A4F08" w:rsidP="009A4F08">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041545">
+      <w:r w:rsidRPr="009A4F08">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00041545" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="009A4F08" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2284,1244 +2284,1243 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01A54FB5"/>
+    <w:nsid w:val="029C435B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3174ABD8"/>
+    <w:tmpl w:val="4BF67CA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01C92ECE"/>
+    <w:nsid w:val="044737E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F064D7A"/>
+    <w:tmpl w:val="550E68EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05391CBA"/>
+    <w:nsid w:val="06372C35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FF8F48C"/>
+    <w:tmpl w:val="6834F984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="075D3275"/>
+    <w:nsid w:val="0E8255FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BD054B6"/>
+    <w:tmpl w:val="0C64A742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="082A6F6B"/>
+    <w:nsid w:val="14110961"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B192A99C"/>
+    <w:tmpl w:val="4A46B828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="099B1F2B"/>
+    <w:nsid w:val="146A5B08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3886C804"/>
+    <w:tmpl w:val="C8C6EA9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09F53F34"/>
+    <w:nsid w:val="148573A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="999CA41C"/>
+    <w:tmpl w:val="C5143D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F7B1D40"/>
+    <w:nsid w:val="178F0D0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23560A36"/>
+    <w:tmpl w:val="8C4CD852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D7656F"/>
+    <w:nsid w:val="1A4D375F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF9033EA"/>
+    <w:tmpl w:val="09AEB3AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16944F3A"/>
+    <w:nsid w:val="1C36762F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF6AD4D8"/>
+    <w:tmpl w:val="BA68B88C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17C34A7D"/>
+    <w:nsid w:val="1D115B7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D55CA216"/>
+    <w:tmpl w:val="BCC66CBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A1555ED"/>
+    <w:nsid w:val="1DAB63C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFDA0A5C"/>
+    <w:tmpl w:val="9A6C8D98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B751226"/>
+    <w:nsid w:val="1DEC160F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D42CE80"/>
+    <w:tmpl w:val="271CD196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C580657"/>
+    <w:nsid w:val="203413C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="724C2CA8"/>
+    <w:tmpl w:val="58E85846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B944BB"/>
+    <w:nsid w:val="239E2CD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35320F06"/>
+    <w:tmpl w:val="6EEA898A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22DC0193"/>
+    <w:nsid w:val="282C487C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B97A1FD6"/>
+    <w:tmpl w:val="597C7D46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28354065"/>
+    <w:nsid w:val="2B4B26CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDA831C6"/>
+    <w:tmpl w:val="D2443742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A802E8A"/>
+    <w:nsid w:val="2E1C1728"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44CA5994"/>
+    <w:tmpl w:val="9AEE1576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA852A6"/>
+    <w:nsid w:val="33FB5582"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B72464F0"/>
+    <w:tmpl w:val="446078CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DF01DCC"/>
+    <w:nsid w:val="34722EA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A372B3DA"/>
+    <w:tmpl w:val="48C4DC7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33B73113"/>
+    <w:nsid w:val="364B11DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="867A8DB0"/>
+    <w:tmpl w:val="1D8874B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36731116"/>
+    <w:nsid w:val="378701A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBDEC6CC"/>
+    <w:tmpl w:val="BD90E6A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0B460D"/>
+    <w:nsid w:val="387B024C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45427590"/>
+    <w:tmpl w:val="B6D248A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C9275DC"/>
+    <w:nsid w:val="3D8444BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DF669DC"/>
+    <w:tmpl w:val="0824B6B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CF96C5C"/>
+    <w:nsid w:val="3F987C5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AEA23B4"/>
+    <w:tmpl w:val="4B6A851C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4404152F"/>
+    <w:nsid w:val="435C6DE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="783C2F42"/>
+    <w:tmpl w:val="4DE6DDAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47DC072F"/>
+    <w:nsid w:val="45EB1C31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4290ECAC"/>
+    <w:tmpl w:val="A486160A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BF8205E"/>
+    <w:nsid w:val="46DB140D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3C6E202"/>
+    <w:tmpl w:val="9AEA7F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50936FC9"/>
+    <w:nsid w:val="470B410B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55365330"/>
+    <w:tmpl w:val="3106185C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54367285"/>
+    <w:nsid w:val="512C56B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="696EFA22"/>
+    <w:tmpl w:val="446078CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575E6732"/>
+    <w:nsid w:val="51712240"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB9E9F4E"/>
+    <w:tmpl w:val="F258B1CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59C804F2"/>
+    <w:nsid w:val="56641550"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4EF8ECE6"/>
+    <w:tmpl w:val="5A3C0106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A6B135E"/>
+    <w:nsid w:val="573C660F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45427590"/>
+    <w:tmpl w:val="02AAB6BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C690448"/>
+    <w:nsid w:val="59AF4C69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A68323C"/>
+    <w:tmpl w:val="D074703C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="673C37C4"/>
+    <w:nsid w:val="5C336C2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="188892F2"/>
+    <w:tmpl w:val="A888E782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="686F3DB3"/>
+    <w:nsid w:val="5D0554DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3276432C"/>
+    <w:tmpl w:val="30C42B12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="691521A4"/>
+    <w:nsid w:val="5D316225"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="597AF1DE"/>
+    <w:tmpl w:val="29B6917C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AD67099"/>
+    <w:nsid w:val="64C46F44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B883248"/>
+    <w:tmpl w:val="CB02C1E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AE93004"/>
+    <w:nsid w:val="64F14172"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50D6A1B6"/>
+    <w:tmpl w:val="134EF97C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C2229CC"/>
+    <w:nsid w:val="6CE9705B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2E47694"/>
+    <w:tmpl w:val="291EE4CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EE87E6C"/>
+    <w:nsid w:val="7000067F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9B6F296"/>
+    <w:tmpl w:val="D278EDD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F920663"/>
+    <w:nsid w:val="766A0C60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7758CAEC"/>
+    <w:tmpl w:val="9F40EC90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75A05307"/>
+    <w:nsid w:val="79C71B38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D347950"/>
+    <w:tmpl w:val="B4C21A3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79B0239A"/>
+    <w:nsid w:val="7ACB7EEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A789874"/>
+    <w:tmpl w:val="8F66A1E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A281544"/>
+    <w:nsid w:val="7C1B7AC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3A2D7A6"/>
+    <w:tmpl w:val="3198E6BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C773982"/>
+    <w:nsid w:val="7DEE5A93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2502499C"/>
+    <w:tmpl w:val="977CF1F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DDF2492"/>
+    <w:nsid w:val="7EC10A11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41C6B640"/>
+    <w:tmpl w:val="5E3EE670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E026CE3"/>
+    <w:nsid w:val="7FDD10C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1572F356"/>
+    <w:tmpl w:val="1DCEE84C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="5">
-[...26 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="15">
-[...89 lines deleted...]
-  <w:num w:numId="45">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="18"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="48"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
-    <w:rsid w:val="00041545"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
@@ -3577,50 +3576,51 @@
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
+    <w:rsid w:val="009A4F08"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
@@ -4712,61 +4712,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00041545"/>
+    <w:rsid w:val="009A4F08"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00041545"/>
+    <w:rsid w:val="009A4F08"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5050,51 +5050,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8E769E3-B732-4B0B-8998-61258600401B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFD4D61A-9167-401B-BF58-015F5E887D8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1387</Words>
   <Characters>7906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9275</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>