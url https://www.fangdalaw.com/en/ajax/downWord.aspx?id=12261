--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="53C5B61A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+          <w:p w14:paraId="2C4F11E8" w14:textId="14EF2617" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0092458B" w:rsidP="0092458B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00282ECF">
+            <w:r w:rsidRPr="0092458B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LAURENCE YUAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="62E7F675" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+          <w:p w14:paraId="706EB16B" w14:textId="3594EAD7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0092458B" w:rsidP="0092458B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00282ECF">
+            <w:r w:rsidRPr="0092458B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00282ECF">
+            <w:r w:rsidRPr="0092458B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00282ECF">
+            <w:r w:rsidRPr="0092458B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="77E6DFBC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+          <w:p w14:paraId="6199424A" w14:textId="2D021392" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0092458B" w:rsidP="0092458B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00282ECF">
+            <w:r w:rsidRPr="0092458B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6F222B73" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+          <w:p w14:paraId="4F910ACA" w14:textId="43B59D3C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0092458B" w:rsidP="0092458B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00282ECF">
+            <w:r w:rsidRPr="0092458B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>laurence.yuan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="19A487EA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00282ECF" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3B28C06C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0092458B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57FEE25E" wp14:editId="62CB2E4C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="256AD583" wp14:editId="5D808885">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0CE9DA3C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00282ECF" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="295DCE6E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0092458B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00282ECF">
+            <w:r w:rsidRPr="0092458B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. YUAN WORKS AT FANGDA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00282ECF">
+            <w:r w:rsidRPr="0092458B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00282ECF">
+            <w:r w:rsidRPr="0092458B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S HONG KONG OFFICE. HE SPECIALIZES IN ACQUISITION FINANCE, FUND FINANCE, PROJECT FINANCE, TRADE FINANCE, BANK COMPLIANCE AND DISTRIBUTED LEDGER TECHNOLOGY (BLOCKCHAIN).</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704F1642" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1DF4F28E" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1029 +472,1029 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D06D4A" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="5746B09C" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E40C85" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="5E8F32AC" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="570BD7A3" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="3E762C17" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a consortium led by Agricultural Bank of China in connection with its RMB 26 billion project finance for the Universal Theme Park in Beijing (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Project Finance of the Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Asian Legal Business</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> for 2019，the PRC law)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2927D3E3" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="020359C7" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a consortium led by JP Morgan Chase and the Export-Import Bank of the United States in connection with a USD 850 million export finance facility to a Mexican petrochemical company (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Deal of the Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trade Finance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> for 2013, New York law)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D96ADCC" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="0110CBD5" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Led the second amendment of the standard banking documentation of China Banking Association</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30293954" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="138BA3DE" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DBS in an offshore/onshore loan to the offshore entities of the COFCO Group with credit enhancement based on COFCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s PRC entities and projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3610DD1D" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="164E291C" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DBS and Citic Bank in an offshore/onshore loan to the offshore entities of the COFCO Group with credit enhancement based on COFCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s PRC entities and projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D2B095" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="08AA850C" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented offshore entities of a large scale state owned group in the petrochemical industry in the PRC in connection with their offshore bank loans from/ private notes issued to various international banks or consortiums supported by cross border guarantees or keep well letters from the PRC entities of the group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F8D797" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="28F1BDCE" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jinxin medical in connection with its offshore bank loans from/private notes issued to various PRC/international bank or consortium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB43C47" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="5BE85819" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Motor Coach Industries International, Inc., a portfolio company invested by KPS Special Situations Fund, in connection with a USD 250 million acquisition facility (term loans and an asset-backed loan) from a consortium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253BEC6E" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="42A1D504" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prince Mineral Holdings Corp. in connection with a USD 370 million acquisition facility (term loans and an asset-backed loan) from a consortium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A392E57" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="7EA34E74" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented KTG Holdings LLC, a portfolio company invested by Kohlberg &amp; Company, in connection with a USD 100 million acquisition facility (a first lien term loan and a second lien term loan) from a consortium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403F3914" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="43A5E870" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apollo Global Management in connection with a USD 100 million tax credit finance facility to an Alaska oil company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04102F90" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="40D8BE88" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JP Morgan, Black Diamond and Third Avenue in connection to their USD 130 million bankruptcy finance facility (US and international bonds), with bankruptcy asset purchase and additional mortgage arrangement, to Reichhold, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AC9495" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="32C979E5" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Served as outside counsel for a leading blockchain technology company in Asia, providing all legal services, including corporate governance and other internal system setups and cooperation and external cooperation and investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E67DB3" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="26C6046F" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various investors in their investments in cryptocurrency or blockchain</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFD5D0D" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="66880C29" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DD9B50" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="3A71FBE5" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia Law School, US, J.D. 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEEDEC0" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="569A847C" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia Law School, US, LL.M. 2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5B98BB" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="206425E0" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Groningen University, the Netherlands, Ph.D. 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A71C0A8" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="24E03936" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Groningen University, the Netherlands, LL.M. 2002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F13469A" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="08051EFB" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LL.B. 2001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22310026" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="450D8ED3" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Beijing Language and Culture University, B.A. 1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521E347F" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="4F102955" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305CE624" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="7E9E098A" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A36112" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="6C17F90D" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF4A1A8" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="12709116" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D312DC" w14:textId="77777777" w:rsidR="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="439BF0D8" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="00C65F2B" w:rsidR="00686369" w:rsidRPr="00282ECF" w:rsidRDefault="00282ECF" w:rsidP="00282ECF">
+    <w:p w14:paraId="5567FC3C" w14:textId="37FB5DA5" w:rsidR="00686369" w:rsidRPr="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Yuan joined Fangda in 2018 as a partner. Prior to joining the firm, he had worked with elite PRC, US and UK firms for over ten years. The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Universal Theme Park Financing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> project (PRC law) led by Mr. Yuan was awarded the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Project Finance of the Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Asian Legal Business</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2019 and nominated for the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Deal of the Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in banking and finance sector by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Law &amp; Practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2018. Mr. Yuan was recommended by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Legal 500</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">in the PRC banking law sector for 2017 and 2019. In addition, Mr. Yuan worked on an USD 850 million export finance facility (New York law) from Export-Import Bank of the United States and a consortium led by JP Morgan Chase to a Mexican petrochemical company, which was selected as the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Deal of the Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the year 2013 by </w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trade Finance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282ECF">
+      <w:r w:rsidRPr="0092458B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00282ECF" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0092458B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1692,323 +1692,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F70387"/>
+    <w:nsid w:val="001C6A23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86F84074"/>
+    <w:tmpl w:val="95D6E0CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03F459B0"/>
+    <w:nsid w:val="09327439"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79F8836C"/>
+    <w:tmpl w:val="BAB8BF7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F8D4E92"/>
+    <w:nsid w:val="09B934D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA78730A"/>
+    <w:tmpl w:val="4D320188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17804659"/>
+    <w:nsid w:val="0A4B0F6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="719861A4"/>
+    <w:tmpl w:val="266A310C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18D26E72"/>
+    <w:nsid w:val="0BE03D3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9796CF96"/>
+    <w:tmpl w:val="987A1EEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A804EAF"/>
+    <w:nsid w:val="11830AA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04E2CB06"/>
+    <w:tmpl w:val="1CBA5C70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="242E342F"/>
+    <w:nsid w:val="14535B3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8990DE94"/>
+    <w:tmpl w:val="894CCDF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="281B58B9"/>
+    <w:nsid w:val="1AE62DF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE4EC258"/>
+    <w:tmpl w:val="EAC08C98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="281F5652"/>
+    <w:nsid w:val="1D782BD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E74A28E"/>
+    <w:tmpl w:val="4B9E84FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28712CA6"/>
+    <w:nsid w:val="23F51FC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3C89CC6"/>
+    <w:tmpl w:val="61C66908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AEC49DD"/>
+    <w:nsid w:val="26594D16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="966067F0"/>
+    <w:tmpl w:val="7DB40A50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF232A2"/>
+    <w:nsid w:val="2B243E7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32B80486"/>
+    <w:tmpl w:val="58A2C122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D3057F5"/>
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2077,114 +2056,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...62 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2256,316 +2172,400 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41D66B4E"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40BF0DDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D8E19A2"/>
+    <w:tmpl w:val="B7CA4784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B1707F4"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="465E3F64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99D2BD08"/>
+    <w:tmpl w:val="D618DE94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8F71CF"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A1A04A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBC624E4"/>
+    <w:tmpl w:val="FCEC72C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59AC534E"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AE278BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3580F756"/>
+    <w:tmpl w:val="2FE61824"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F7F4461"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52EB4034"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C2EFE56"/>
+    <w:tmpl w:val="8A567A16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64613C54"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57B92747"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A23AF2D4"/>
+    <w:tmpl w:val="8286E858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67B85039"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57E66CB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE169046"/>
+    <w:tmpl w:val="A62C8142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D040A4F"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E866C7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA78730A"/>
+    <w:tmpl w:val="5B7AAFDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="712B4372"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72F865E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CFC8E64"/>
+    <w:tmpl w:val="0AEAF14C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73A67B44"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="142E9B6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8A51EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4A8268C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B6E04F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8286E858"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D0C1094"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7690DD02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
-[...17 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="10">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="23">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -2591,51 +2591,50 @@
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
-    <w:rsid w:val="00282ECF"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
@@ -2660,50 +2659,51 @@
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
+    <w:rsid w:val="0092458B"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
@@ -3802,61 +3802,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00282ECF"/>
+    <w:rsid w:val="0092458B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00282ECF"/>
+    <w:rsid w:val="0092458B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4140,51 +4140,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD2633FE-85AA-4406-8E3B-E24D0C1FA925}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A075A4-428B-46AD-A3C2-DF14D937F4E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>622</Words>
   <Characters>3550</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4164</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>