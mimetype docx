--- v1 (2026-07-16)
+++ v2 (2026-09-22)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="14EF2617" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="61412FBD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0092458B">
+            <w:r w:rsidRPr="006E7DAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LAURENCE YUAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3594EAD7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+          <w:p w14:paraId="706EB16B" w14:textId="1CD161D2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0092458B">
+            <w:r w:rsidRPr="006E7DAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0092458B">
+            <w:r w:rsidRPr="006E7DAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0092458B">
+            <w:r w:rsidRPr="006E7DAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2D021392" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+          <w:p w14:paraId="6199424A" w14:textId="27A267F1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0092458B">
+            <w:r w:rsidRPr="006E7DAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="43B59D3C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+          <w:p w14:paraId="4F910ACA" w14:textId="1C7A5A4D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0092458B">
+            <w:r w:rsidRPr="006E7DAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>laurence.yuan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3B28C06C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0092458B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="65A971A7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E7DAE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="256AD583" wp14:editId="5D808885">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="307A027D" wp14:editId="13F3E510">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="295DCE6E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0092458B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1CE6F5F8" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006E7DAE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0092458B">
+            <w:r w:rsidRPr="006E7DAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. YUAN WORKS AT FANGDA</w:t>
             </w:r>
-            <w:r w:rsidRPr="0092458B">
+            <w:r w:rsidRPr="006E7DAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="0092458B">
+            <w:r w:rsidRPr="006E7DAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S HONG KONG OFFICE. HE SPECIALIZES IN ACQUISITION FINANCE, FUND FINANCE, PROJECT FINANCE, TRADE FINANCE, BANK COMPLIANCE AND DISTRIBUTED LEDGER TECHNOLOGY (BLOCKCHAIN).</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF4F28E" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="44387AC7" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1029 +472,1197 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5746B09C" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="6CB25E20" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8F32AC" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="3EDAFC51" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E762C17" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="1B487746" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a consortium led by Agricultural Bank of China in connection with its RMB 26 billion project finance for the Universal Theme Park in Beijing (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Project Finance of the Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Asian Legal Business</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> for 2019，the PRC law)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020359C7" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="2D9054D7" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a consortium led by JP Morgan Chase and the Export-Import Bank of the United States in connection with a USD 850 million export finance facility to a Mexican petrochemical company (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Deal of the Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trade Finance</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> for 2013, New York law)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0110CBD5" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="57A108EB" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Led the second amendment of the standard banking documentation of China Banking Association</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138BA3DE" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="0F88EFD9" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DBS in an offshore/onshore loan to the offshore entities of the COFCO Group with credit enhancement based on COFCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s PRC entities and projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164E291C" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="31797808" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented DBS and Citic Bank in an offshore/onshore loan to the offshore entities of the COFCO Group with credit enhancement based on COFCO</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s PRC entities and projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AA850C" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="6AEBA2AF" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented offshore entities of a large scale state owned group in the petrochemical industry in the PRC in connection with their offshore bank loans from/ private notes issued to various international banks or consortiums supported by cross border guarantees or keep well letters from the PRC entities of the group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F1BDCE" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="62DB124F" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jinxin medical in connection with its offshore bank loans from/private notes issued to various PRC/international bank or consortium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE85819" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="69539EA4" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Motor Coach Industries International, Inc., a portfolio company invested by KPS Special Situations Fund, in connection with a USD 250 million acquisition facility (term loans and an asset-backed loan) from a consortium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A1D504" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="6B37F758" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prince Mineral Holdings Corp. in connection with a USD 370 million acquisition facility (term loans and an asset-backed loan) from a consortium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA34E74" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="43EE5337" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented KTG Holdings LLC, a portfolio company invested by Kohlberg &amp; Company, in connection with a USD 100 million acquisition facility (a first lien term loan and a second lien term loan) from a consortium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A5E870" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="537B2A51" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apollo Global Management in connection with a USD 100 million tax credit finance facility to an Alaska oil company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D8BE88" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="3A65239F" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JP Morgan, Black Diamond and Third Avenue in connection to their USD 130 million bankruptcy finance facility (US and international bonds), with bankruptcy asset purchase and additional mortgage arrangement, to Reichhold, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C979E5" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="4D51F51B" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Served as outside counsel for a leading blockchain technology company in Asia, providing all legal services, including corporate governance and other internal system setups and cooperation and external cooperation and investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C6046F" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="1F63E051" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various investors in their investments in cryptocurrency or blockchain</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66880C29" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="42B645C3" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A71FBE5" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="73C8913D" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia Law School, US, J.D. 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569A847C" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="0E6AC2A3" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia Law School, US, LL.M. 2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206425E0" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="7989BD06" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Groningen University, the Netherlands, Ph.D. 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E03936" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="7D91722E" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Groningen University, the Netherlands, LL.M. 2002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08051EFB" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="390970BE" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LL.B. 2001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450D8ED3" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="73C38D09" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Beijing Language and Culture University, B.A. 1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F102955" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="307F81AC" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9E098A" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="2C957AAA" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C17F90D" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="691E6D10" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12709116" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="27C8C666" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439BF0D8" w14:textId="77777777" w:rsidR="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="2314F6B2" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="37FB5DA5" w:rsidR="00686369" w:rsidRPr="0092458B" w:rsidRDefault="0092458B" w:rsidP="0092458B">
+    <w:p w14:paraId="76CB2C49" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092458B">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mr. Yuan joined Fangda in 2018 as a partner. Prior to joining the firm, he had worked with elite PRC, US and UK firms for over ten years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A446D18" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>OTHER INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627DEC1C" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Honors and Awards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2367CDCA" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As Hong Kong lawyer, Mr. Yuan is rated as a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Highly Regarded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lawyer in the Hong Kong banking sector by IFLR (International Financial Law) for 2025-2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C20C27" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Universal Theme Park Financing</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project (PRC law) led by Mr. Yuan as PRC lawyer was awarded the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Project Finance of the Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Asian Legal Business</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2019 and nominated for the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Deal of the Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in banking and finance sector by </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Law &amp; Practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2018.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D818776" w14:textId="77777777" w:rsidR="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As PRC lawyer, Mr. Yuan was recommended by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Legal 500</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the PRC banking law sector in 2017 and 2019. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5567FC3C" w14:textId="15FA8D85" w:rsidR="00686369" w:rsidRPr="006E7DAE" w:rsidRDefault="006E7DAE" w:rsidP="006E7DAE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As New York lawyer, Mr. Yuan worked on an USD 850 million export finance facility (New York law) from Export-Import Bank of the United States and a consortium led by JP Morgan Chase to a Mexican petrochemical company, which was selected as the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Deal of the Year</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the year 2013 by </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trade Finance</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
+      <w:r w:rsidRPr="006E7DAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092458B">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="006E7DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0092458B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="006E7DAE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1692,411 +1860,411 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="001C6A23"/>
+    <w:nsid w:val="0D2C1192"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95D6E0CA"/>
+    <w:tmpl w:val="EB8A9528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09327439"/>
+    <w:nsid w:val="0DA93559"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAB8BF7E"/>
+    <w:tmpl w:val="D4B83C8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09B934D9"/>
+    <w:nsid w:val="16527CF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D320188"/>
+    <w:tmpl w:val="0EDEB476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A4B0F6E"/>
+    <w:nsid w:val="1E7514CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="266A310C"/>
+    <w:tmpl w:val="316451B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE03D3B"/>
+    <w:nsid w:val="20E80C13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="987A1EEE"/>
+    <w:tmpl w:val="C436E9DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11830AA0"/>
+    <w:nsid w:val="211B3BFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CBA5C70"/>
+    <w:tmpl w:val="D05ABF90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14535B3F"/>
+    <w:nsid w:val="21201397"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="894CCDF4"/>
+    <w:tmpl w:val="9026788E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AE62DF9"/>
+    <w:nsid w:val="23536864"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAC08C98"/>
+    <w:tmpl w:val="AD3AF8B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D782BD7"/>
+    <w:nsid w:val="23DE38F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B9E84FA"/>
+    <w:tmpl w:val="AC8C1A50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23F51FC9"/>
+    <w:nsid w:val="2DBE0E19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61C66908"/>
+    <w:tmpl w:val="399209CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26594D16"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31EE2356"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DB40A50"/>
+    <w:tmpl w:val="8952975C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B243E7E"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37C23D5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58A2C122"/>
+    <w:tmpl w:val="4CF6D0E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
-      </w:rPr>
-[...111 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2173,402 +2341,498 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40BF0DDD"/>
+    <w:nsid w:val="3E6F5782"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7CA4784"/>
+    <w:tmpl w:val="9EFA8880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="465E3F64"/>
+    <w:nsid w:val="4A4C1041"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D618DE94"/>
+    <w:tmpl w:val="B83C8932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A1A04A8"/>
+    <w:nsid w:val="4BBD6903"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCEC72C6"/>
+    <w:tmpl w:val="104C950E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AE278BE"/>
+    <w:nsid w:val="4EE85515"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FE61824"/>
+    <w:tmpl w:val="478C4C36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52EB4034"/>
+    <w:nsid w:val="4F2916FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A567A16"/>
+    <w:tmpl w:val="13C4BDD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57B92747"/>
+    <w:nsid w:val="4FFF3973"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8286E858"/>
+    <w:tmpl w:val="8AAC81A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57E66CB3"/>
+    <w:nsid w:val="50FF05A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A62C8142"/>
+    <w:tmpl w:val="D340E938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E866C7C"/>
+    <w:nsid w:val="52195578"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B7AAFDC"/>
+    <w:tmpl w:val="8E9206CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72F865E2"/>
+    <w:nsid w:val="52EF6155"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AEAF14C"/>
+    <w:tmpl w:val="CF8CA39A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73A67B44"/>
+    <w:nsid w:val="56A52F08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="142E9B6C"/>
+    <w:tmpl w:val="F3BAE92C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A8A51EC"/>
+    <w:nsid w:val="58E91AEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4A8268C"/>
+    <w:tmpl w:val="CADE4BDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B6E04F6"/>
+    <w:nsid w:val="5FB8700B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8286E858"/>
+    <w:tmpl w:val="40789D48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D0C1094"/>
+    <w:nsid w:val="66010D97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7690DD02"/>
+    <w:tmpl w:val="1E306FBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="699261E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7FEEB0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DFB0AB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9026788E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E2D106D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13E20E04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71DC4D70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="53C2943C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2636,74 +2900,74 @@
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
+    <w:rsid w:val="006E7DAE"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
-    <w:rsid w:val="0092458B"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
@@ -3802,61 +4066,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0092458B"/>
+    <w:rsid w:val="006E7DAE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0092458B"/>
+    <w:rsid w:val="006E7DAE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4140,66 +4404,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A075A4-428B-46AD-A3C2-DF14D937F4E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53901482-0678-4B5A-ABCB-43D6D0925BE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>622</Words>
-  <Characters>3550</Characters>
+  <Words>657</Words>
+  <Characters>3746</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4164</CharactersWithSpaces>
+  <CharactersWithSpaces>4395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>