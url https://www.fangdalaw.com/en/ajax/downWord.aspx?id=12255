--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="652629B2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0508F672" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C84712" w:rsidP="00C84712">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005D611E">
+            <w:r w:rsidRPr="00C84712">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JOYCE ZHOU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="041A8069" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+          <w:p w14:paraId="706EB16B" w14:textId="43E32863" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C84712" w:rsidP="00C84712">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005D611E">
+            <w:r w:rsidRPr="00C84712">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D611E">
+            <w:r w:rsidRPr="00C84712">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D611E">
+            <w:r w:rsidRPr="00C84712">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="07BD0175" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+          <w:p w14:paraId="6199424A" w14:textId="7C9147E9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C84712" w:rsidP="00C84712">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005D611E">
+            <w:r w:rsidRPr="00C84712">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="78ED99A7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+          <w:p w14:paraId="4F910ACA" w14:textId="6C80AFB3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C84712" w:rsidP="00C84712">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005D611E">
+            <w:r w:rsidRPr="00C84712">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joyce.zhou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="41A92CD4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D611E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5040D1B1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C84712" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="122993BD" wp14:editId="0AC8C8F6">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61B96437" wp14:editId="1E440056">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1D11B20B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005D611E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="24807E2A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00C84712" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005D611E">
+            <w:r w:rsidRPr="00C84712">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. ZHOU SPECIALIZES IN BANKING AND DEBT FINANCE, INCLUDING ACQUISITION FINANCE, PROJECT FINANCE, REAL ESTATE DEVELOPMENT FINANCE, COMMERCIAL AND INDUSTRIAL PROPERTY FINANCE, ASSETS FINANCE, TRADE FINANCE, STRUCTURED PRODUCTS AND FINANCE AND REGULATORY MATTERS OF FINANCIAL INSTITUTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4587A95C" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="39F321CC" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,998 +456,998 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145BD8DE" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="00C53B47" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E618C18" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="63CE438B" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisition Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786965FD" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="6F2A113C" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group of syndicated banks arranged by China Merchants Bank in a US$800,000,000 acquisition loan to an SPV sponsored by Primavera for the acquisition of Meadow China assets and relevant business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665F23C3" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="3225AF2D" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group of syndicated banks arranged by China Merchants Bank in a HK$4,700,000,000 acquisition loan to an SPV of Shenzhen Expressway Corporation Limited for the acquisition of Shenzhen Investment International Capital Holdings Infrastructure Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DE8082" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="6EBB3FF7" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in its HK$1,700,000,000 loan to Longway Services Group Limited (being a wholly owned subsidiary of 珠海九洲控股集团有限公司) for the privatization of a Hong Kong listed company Zhuhai Holdings Investment Group Limited (珠海控股投資集團有限公司)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194D9E03" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="7C13BEB5" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd., Hong Kong Branch as the lender in its loan financing to Zhuhai Port (Hong Kong) Co., Limited, an indirect wholly-owned subsidiary of Zhuhai branch of the State-owned Assets Supervision and Administration Commission of the State Council, for the privatization of Xinghua Port Holdings Ltd. (SEHK: 01990) by way of a voluntary conditional general cash offer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF78FF8" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="7E1D71A7" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd., Hong Kong Branch as the lender in its loan financing to Optical Alpha Limited and Optical Beta Limited for the privatization of O-Net Technologies (Group) Limited (SEHK: 00877) by way of a scheme of arrangement under the Companies Law of the Cayman Islands</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EE95C2" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="763AD09E" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd. as the lender in its loan financing to Zhejiang Zheneng Electric Power Investment (Hong Kong) Limited (a wholly-owned subsidiary of Zhejiang Zheneng Electric Power Co., Ltd.), for the privatization of Zheneng Jinjiang Environment Holding Company Limited (listed on SGX-ST)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD5FBEA" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="3534EDAD" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in term loan facilities arranged by it with an aggregate amount of up to HK$27,000,000,000 for acquisition of all the H-shares of Dalian Wanda Commercial Properties Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3935E1BC" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="1CEFCB6E" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in a HK$2,500,000,000 loan to an offshore SPV of Xu</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Family for privatization of the Hong Kong listed shares of Peak Sport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE799D1" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="481B44A2" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the syndicated banks led by The Bank of China in a US$4,300,000,000 loan to the subsidiary of COSCO for acquisition of Orient Overseas Container Lines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41308E75" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="0DAF59C6" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Bank of China Macau Branch in a term loan facility granted to CDH Giant Health (HK) Limited for its acquisition of Fujian Nanping Nanfu Battery Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768FA8E3" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="733F0A63" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the buyer group led by Mr. Zhou Hongyi in an RMB equivalent of US$3,000,000,000 syndicated loan facility arranged by China Merchants Bank Co., Ltd., Shenzhen Branch for the privatization of Qihoo 360 Technology Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A28360" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="75B3FF84" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented for the buyer group consisted of Boyu Capital, Ally Bridge, Temasek, Yunfeng Capital, Sequoia and Hillhouse in a US$800,000,000 syndicate loan facility granted by Ping An Bank Co., Ltd. and Shanghai Pudong Development Bank Co., Ltd. for privatization of WuXi PharmaTech (Cayman) Inc., which was listed on the New York Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769FF689" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="24FEFE9D" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in a USD450,000,000 term loan facility arranged and pre-funded by it which was granted to Biostime Healthy Australia Investment Pty Ltd. for refinancing a bridge acquisition loan facility the group borrowed in 2015 for acquisition of the majority ownership of Swiss Wellness Group Pty Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5436AC0C" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="19B47942" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CVC Asia Pacific Limited and its affiliates for the US Dollar facilities arranged by JPMorgan Chase Bank, N.A., acting through its Hong Kong Branch for acquisition of an international education group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415754C1" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="6DBACB73" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the onshore and offshore lenders in onshore and offshore US Dollar loans for the acquisition by La Dolce Vita Fine Dining Company Limited (a SPV sponsored by CVC Capital) over the shares in South Beauty Investment Company Limited which is the ultimate shareholder of South Beauty restaurant franchise in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E312F9" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="2E18FB0A" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate Development Finance, Commercial and Industrial Property Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B44A875" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="131A06C5" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a syndicate of banks led by China Merchants Bank in an acquisition loan of RMB11,940,000,000 to a subsidiary of Guangzhou R&amp;F Properties Co., Ltd., for its acquisition of 77 hotels from Dalian Wanda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A9ADAC" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="13C06E97" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wing Lung Bank and Standard Chartered Bank in a syndicated loan to project companies under Zhejiang New Century Group for its refinancing of previous developments loans for 7 hotels in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C11D4C0" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="0FD742DD" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Bank of China and the Agricultural Bank of China to lend a syndicated loan in the amount of RMB2,680,000,000 to Shanghai Municipal Land Reserve Centre for its land reserve of three plots in Huangpu District</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2314DF4E" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="7ED4C368" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gazeley (Wuxi) Warehousing Development Co., Ltd. as invested by Brookfield for its onshore and offshore joint borrowings from Standard Chartered Bank for development of the property in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B2C0C1" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="2996BB80" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>offshore acquisition loan from China CITIC for acquisition of a warehouse property located in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457BA038" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="204BE237" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prologis in offshore and onshore US Dollar and RMB syndicate loan facility transactions with ING, BNPP and CR</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DIT- AGRICOLE with all loan proceeds are used for development and construction of onshore warehouse properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70193989" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="775DDFC1" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prologis in a series of onshore loan facility transactions with HSBC, CMB and Postal Saving Bank of China for the financing of a number of logistics warehousing projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7A6417" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="148A9B02" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B956C7" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="0BE0EF68" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Construction Bank in its loan to JuneYao Air for the purchase of an Airbus aircraft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3EA9C0" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="43B6636D" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Construction Bank in its loans to China Eastern Airline for the purchase of two Airbus aircrafts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDBAE7B" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="3F891D7E" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented J.P. Morgan in its loans to China International Airline for advance payment of aircraft purchase price</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38162691" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="0F3BA558" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Development Bank and CEXIM in several shipping finance deals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F53C7A1" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="7EA136DC" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in the issuance of a US$400,000,000 senior note and a US$200,000,000 senior note in June 2016 and January 2017 respectively by Biostime International Holding Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5E5E8A" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="60BF4E40" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Platinum in the issuance of a US$175,000,000 senior secured note by an offshore SPV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C2E38D" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="4D17D823" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sinopec Green Energy Geothermal Development Co., Ltd. and its subsidiaries in a US$200,000,000 lending from Asian Development Bank for investments in geothermy projects satisfying requirements of ADB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBAE40F" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="5888D45F" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8FAFB6" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="24ED3705" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National University of Singapore, Faculty of Law, LLM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D016C7C" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="1DE56A8C" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Politics and Law, International Law School, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03834A62" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="4388762D" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581352DB" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="7C45D340" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C02789" w14:textId="77777777" w:rsidR="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="5C470ADE" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Selected to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Foreign Affairs Lawyers Pool by The Ministry of Justice</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="23B9AC4E" w:rsidR="00686369" w:rsidRPr="005D611E" w:rsidRDefault="005D611E" w:rsidP="005D611E">
+    <w:p w14:paraId="5567FC3C" w14:textId="2C78CD3A" w:rsidR="00686369" w:rsidRPr="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IFLR 1000 Awards 2021 </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Rising Star of the Year </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Shanghai) Banking and Finance</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D611E">
+      <w:r w:rsidRPr="00C84712">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="005D611E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00C84712" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1645,281 +1645,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04D63B4D"/>
+    <w:nsid w:val="06163D22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6842CD0"/>
+    <w:tmpl w:val="1FD48812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07086026"/>
+    <w:nsid w:val="06576861"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBB4DCAC"/>
+    <w:tmpl w:val="AF5E3968"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AB456B6"/>
+    <w:nsid w:val="077D7B3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D047DA6"/>
+    <w:tmpl w:val="B9DE16C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C5179DE"/>
+    <w:nsid w:val="0DB634C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A261420"/>
+    <w:tmpl w:val="AF420A80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D487B31"/>
+    <w:nsid w:val="0E8C3B70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A063F5E"/>
+    <w:tmpl w:val="58A4E732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E6A6E1E"/>
+    <w:nsid w:val="10B34FBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AB0D15C"/>
+    <w:tmpl w:val="570496F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EC518F2"/>
+    <w:nsid w:val="13AC6F46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD664F0C"/>
+    <w:tmpl w:val="3820A1B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2137752C"/>
+    <w:nsid w:val="1B7C10F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8070B7D2"/>
+    <w:tmpl w:val="B1F6A7A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="265367A5"/>
+    <w:nsid w:val="1C576D45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A261420"/>
+    <w:tmpl w:val="04A45C10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27D53DA4"/>
+    <w:nsid w:val="1EF84C23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DB892FA"/>
+    <w:tmpl w:val="C3E4AC8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27E81D10"/>
+    <w:nsid w:val="20D53C38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D212A12E"/>
+    <w:tmpl w:val="C940341C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A996DB5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36F26456"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1988,780 +2009,759 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32302956"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30A2695B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18B8AE40"/>
+    <w:tmpl w:val="0C1846E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="327B5B83"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368F37AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94EE05F0"/>
+    <w:tmpl w:val="3300EE96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34030D6C"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B3060B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C202753A"/>
+    <w:tmpl w:val="5E5671AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34FA08C8"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE77619"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2408B82C"/>
+    <w:tmpl w:val="D602AFCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="374E69D6"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9E7149"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76A646A6"/>
+    <w:tmpl w:val="62CA5F88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385C4EE9"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="428F2015"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="315C1C76"/>
+    <w:tmpl w:val="CE7AB904"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3918182F"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="473D4385"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="482C0F5E"/>
+    <w:tmpl w:val="02EEDCF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="426016CD"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D16471"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0728F32"/>
+    <w:tmpl w:val="C1324858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44EA7B0E"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D61B00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCB26DEA"/>
+    <w:tmpl w:val="B76E728C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DF86A12"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48837FA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4558913E"/>
+    <w:tmpl w:val="59B86BC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51352C1C"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CD42A0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BC40A36"/>
+    <w:tmpl w:val="F2067748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57220214"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50A04C71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27B6C8A0"/>
+    <w:tmpl w:val="62CA5F88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BC272C3"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51F31C8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6518CA7C"/>
+    <w:tmpl w:val="C2C8E392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="654428EC"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54417F84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A34C3E7C"/>
+    <w:tmpl w:val="4F34E926"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66982B80"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54AD3264"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="495A4FFE"/>
+    <w:tmpl w:val="E6C47B70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BEF6EA5"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="586742B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E402A7A4"/>
+    <w:tmpl w:val="F0D6E8CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FBB2085"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59C47CC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6220BF0"/>
+    <w:tmpl w:val="F272C16C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="705F4293"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CC9456A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DECA7DA4"/>
+    <w:tmpl w:val="E7F2ED98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="778E437F"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="628B40D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC4AFEA8"/>
+    <w:tmpl w:val="BB403D76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="796D2035"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64D87FBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCF09C56"/>
+    <w:tmpl w:val="F2E82E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AA97634"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C181E1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="388E2DE0"/>
+    <w:tmpl w:val="B3206ADE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B3C02BD"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DBC22DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB1E1506"/>
+    <w:tmpl w:val="E1DAEA50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C9652AF"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="788B2F8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47480A42"/>
+    <w:tmpl w:val="5CDCEE18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-[...29 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="17">
-[...58 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2818,51 +2818,50 @@
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
-    <w:rsid w:val="005D611E"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
@@ -2880,50 +2879,51 @@
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
+    <w:rsid w:val="00C84712"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -3995,61 +3995,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D611E"/>
+    <w:rsid w:val="00C84712"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005D611E"/>
+    <w:rsid w:val="00C84712"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4333,51 +4333,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09CFE445-DB26-461B-8E0C-2CFC11923120}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E77DD03-29B8-4053-9D6A-F0D34F40DA03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1049</Words>
   <Characters>5980</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>