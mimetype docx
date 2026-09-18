--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0508F672" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3843F8D5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C84712">
+            <w:r w:rsidRPr="00A62F2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JOYCE ZHOU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="43E32863" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+          <w:p w14:paraId="706EB16B" w14:textId="22ADCAB6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C84712">
+            <w:r w:rsidRPr="00A62F2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C84712">
+            <w:r w:rsidRPr="00A62F2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C84712">
+            <w:r w:rsidRPr="00A62F2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7C9147E9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+          <w:p w14:paraId="6199424A" w14:textId="00467EF7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C84712">
+            <w:r w:rsidRPr="00A62F2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6C80AFB3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+          <w:p w14:paraId="4F910ACA" w14:textId="2B816ADA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C84712">
+            <w:r w:rsidRPr="00A62F2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joyce.zhou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5040D1B1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C84712" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="546D2792" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A62F2F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61B96437" wp14:editId="1E440056">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A9400ED" wp14:editId="1FD6FA38">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="24807E2A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00C84712" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0217B3AA" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A62F2F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C84712">
+            <w:r w:rsidRPr="00A62F2F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. ZHOU SPECIALIZES IN BANKING AND DEBT FINANCE, INCLUDING ACQUISITION FINANCE, PROJECT FINANCE, REAL ESTATE DEVELOPMENT FINANCE, COMMERCIAL AND INDUSTRIAL PROPERTY FINANCE, ASSETS FINANCE, TRADE FINANCE, STRUCTURED PRODUCTS AND FINANCE AND REGULATORY MATTERS OF FINANCIAL INSTITUTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F321CC" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="529E4C4D" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,998 +456,998 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C53B47" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="0261280A" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CE438B" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="0B037B52" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisition Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2A113C" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="465A9B88" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group of syndicated banks arranged by China Merchants Bank in a US$800,000,000 acquisition loan to an SPV sponsored by Primavera for the acquisition of Meadow China assets and relevant business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3225AF2D" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="7FE09F15" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group of syndicated banks arranged by China Merchants Bank in a HK$4,700,000,000 acquisition loan to an SPV of Shenzhen Expressway Corporation Limited for the acquisition of Shenzhen Investment International Capital Holdings Infrastructure Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBB3FF7" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="4AE6A231" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in its HK$1,700,000,000 loan to Longway Services Group Limited (being a wholly owned subsidiary of 珠海九洲控股集团有限公司) for the privatization of a Hong Kong listed company Zhuhai Holdings Investment Group Limited (珠海控股投資集團有限公司)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C13BEB5" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="3C774E7C" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd., Hong Kong Branch as the lender in its loan financing to Zhuhai Port (Hong Kong) Co., Limited, an indirect wholly-owned subsidiary of Zhuhai branch of the State-owned Assets Supervision and Administration Commission of the State Council, for the privatization of Xinghua Port Holdings Ltd. (SEHK: 01990) by way of a voluntary conditional general cash offer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1D71A7" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="3270D2F7" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd., Hong Kong Branch as the lender in its loan financing to Optical Alpha Limited and Optical Beta Limited for the privatization of O-Net Technologies (Group) Limited (SEHK: 00877) by way of a scheme of arrangement under the Companies Law of the Cayman Islands</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763AD09E" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="4CC3BA75" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd. as the lender in its loan financing to Zhejiang Zheneng Electric Power Investment (Hong Kong) Limited (a wholly-owned subsidiary of Zhejiang Zheneng Electric Power Co., Ltd.), for the privatization of Zheneng Jinjiang Environment Holding Company Limited (listed on SGX-ST)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3534EDAD" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="2737EF09" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in term loan facilities arranged by it with an aggregate amount of up to HK$27,000,000,000 for acquisition of all the H-shares of Dalian Wanda Commercial Properties Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEFCB6E" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="5EFFC89B" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in a HK$2,500,000,000 loan to an offshore SPV of Xu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Family for privatization of the Hong Kong listed shares of Peak Sport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481B44A2" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="29BA27EA" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the syndicated banks led by The Bank of China in a US$4,300,000,000 loan to the subsidiary of COSCO for acquisition of Orient Overseas Container Lines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAF59C6" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="056A76E2" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Bank of China Macau Branch in a term loan facility granted to CDH Giant Health (HK) Limited for its acquisition of Fujian Nanping Nanfu Battery Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733F0A63" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="2AA980C6" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the buyer group led by Mr. Zhou Hongyi in an RMB equivalent of US$3,000,000,000 syndicated loan facility arranged by China Merchants Bank Co., Ltd., Shenzhen Branch for the privatization of Qihoo 360 Technology Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B3FF84" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="1DE5CAAA" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented for the buyer group consisted of Boyu Capital, Ally Bridge, Temasek, Yunfeng Capital, Sequoia and Hillhouse in a US$800,000,000 syndicate loan facility granted by Ping An Bank Co., Ltd. and Shanghai Pudong Development Bank Co., Ltd. for privatization of WuXi PharmaTech (Cayman) Inc., which was listed on the New York Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FEFE9D" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="21808DD5" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in a USD450,000,000 term loan facility arranged and pre-funded by it which was granted to Biostime Healthy Australia Investment Pty Ltd. for refinancing a bridge acquisition loan facility the group borrowed in 2015 for acquisition of the majority ownership of Swiss Wellness Group Pty Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B47942" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="18720EA1" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CVC Asia Pacific Limited and its affiliates for the US Dollar facilities arranged by JPMorgan Chase Bank, N.A., acting through its Hong Kong Branch for acquisition of an international education group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBACB73" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="63F1C671" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the onshore and offshore lenders in onshore and offshore US Dollar loans for the acquisition by La Dolce Vita Fine Dining Company Limited (a SPV sponsored by CVC Capital) over the shares in South Beauty Investment Company Limited which is the ultimate shareholder of South Beauty restaurant franchise in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E18FB0A" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="50BF8333" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate Development Finance, Commercial and Industrial Property Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131A06C5" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="78D1D630" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a syndicate of banks led by China Merchants Bank in an acquisition loan of RMB11,940,000,000 to a subsidiary of Guangzhou R&amp;F Properties Co., Ltd., for its acquisition of 77 hotels from Dalian Wanda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C06E97" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="54D251B4" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wing Lung Bank and Standard Chartered Bank in a syndicated loan to project companies under Zhejiang New Century Group for its refinancing of previous developments loans for 7 hotels in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD742DD" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="24FEC343" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Bank of China and the Agricultural Bank of China to lend a syndicated loan in the amount of RMB2,680,000,000 to Shanghai Municipal Land Reserve Centre for its land reserve of three plots in Huangpu District</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED4C368" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="1944F114" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gazeley (Wuxi) Warehousing Development Co., Ltd. as invested by Brookfield for its onshore and offshore joint borrowings from Standard Chartered Bank for development of the property in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2996BB80" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="6143BC5D" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>offshore acquisition loan from China CITIC for acquisition of a warehouse property located in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204BE237" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="13DFF833" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prologis in offshore and onshore US Dollar and RMB syndicate loan facility transactions with ING, BNPP and CR</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DIT- AGRICOLE with all loan proceeds are used for development and construction of onshore warehouse properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775DDFC1" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="1FE538AD" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prologis in a series of onshore loan facility transactions with HSBC, CMB and Postal Saving Bank of China for the financing of a number of logistics warehousing projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148A9B02" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="769553FB" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE0EF68" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="2D62C121" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Construction Bank in its loan to JuneYao Air for the purchase of an Airbus aircraft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B6636D" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="4DC4DCC9" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Construction Bank in its loans to China Eastern Airline for the purchase of two Airbus aircrafts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F891D7E" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="38E1A6A1" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented J.P. Morgan in its loans to China International Airline for advance payment of aircraft purchase price</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3BA558" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="680B126C" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Development Bank and CEXIM in several shipping finance deals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA136DC" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="38FA9157" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in the issuance of a US$400,000,000 senior note and a US$200,000,000 senior note in June 2016 and January 2017 respectively by Biostime International Holding Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BF4E40" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="4963CF79" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Platinum in the issuance of a US$175,000,000 senior secured note by an offshore SPV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D17D823" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="5D6F0CBA" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sinopec Green Energy Geothermal Development Co., Ltd. and its subsidiaries in a US$200,000,000 lending from Asian Development Bank for investments in geothermy projects satisfying requirements of ADB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5888D45F" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="783ED0EC" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24ED3705" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="52D4D6F2" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National University of Singapore, Faculty of Law, LLM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE56A8C" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="66408D2D" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Politics and Law, International Law School, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4388762D" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="0BFCB807" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C45D340" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="70FC81D0" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C470ADE" w14:textId="77777777" w:rsidR="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="4232E240" w14:textId="77777777" w:rsidR="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Selected to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Foreign Affairs Lawyers Pool by The Ministry of Justice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2C78CD3A" w:rsidR="00686369" w:rsidRPr="00C84712" w:rsidRDefault="00C84712" w:rsidP="00C84712">
+    <w:p w14:paraId="5567FC3C" w14:textId="351E7C42" w:rsidR="00686369" w:rsidRPr="00A62F2F" w:rsidRDefault="00A62F2F" w:rsidP="00A62F2F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IFLR 1000 Awards 2021 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Rising Star of the Year </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Shanghai) Banking and Finance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C84712">
+      <w:r w:rsidRPr="00A62F2F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00C84712" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A62F2F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1645,302 +1645,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06163D22"/>
+    <w:nsid w:val="05C34C3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FD48812"/>
+    <w:tmpl w:val="068C7036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06576861"/>
+    <w:nsid w:val="0D941EC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF5E3968"/>
+    <w:tmpl w:val="08D89878"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077D7B3A"/>
+    <w:nsid w:val="10826F5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9DE16C0"/>
+    <w:tmpl w:val="679C57D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DB634C7"/>
+    <w:nsid w:val="113F57AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF420A80"/>
+    <w:tmpl w:val="2DE88578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E8C3B70"/>
+    <w:nsid w:val="11F47275"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58A4E732"/>
+    <w:tmpl w:val="93522AC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B34FBB"/>
+    <w:nsid w:val="161144B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="570496F8"/>
+    <w:tmpl w:val="09FC7830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13AC6F46"/>
+    <w:nsid w:val="17072E0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3820A1B6"/>
+    <w:tmpl w:val="665A2A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B7C10F6"/>
+    <w:nsid w:val="175F3F07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1F6A7A0"/>
+    <w:tmpl w:val="79506BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C576D45"/>
+    <w:nsid w:val="18FD4C37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04A45C10"/>
+    <w:tmpl w:val="0D56E63C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EF84C23"/>
+    <w:nsid w:val="19B85DF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3E4AC8A"/>
+    <w:tmpl w:val="D1265AD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20D53C38"/>
+    <w:nsid w:val="1D5E65C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C940341C"/>
+    <w:tmpl w:val="BFDA8E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A996DB5"/>
+    <w:nsid w:val="1D9A4F5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36F26456"/>
+    <w:tmpl w:val="029436F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22B2522B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DD2EDB6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="234F3577"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4E8855A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25AC6440"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A488A59E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25CF32BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB20134A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28CA16A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DDA8D6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2009,759 +2114,654 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30A2695B"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="336731B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C1846E6"/>
+    <w:tmpl w:val="D938B3F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="368F37AD"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39A35268"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3300EE96"/>
+    <w:tmpl w:val="C5FE227A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B3060B0"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43857CB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E5671AE"/>
+    <w:tmpl w:val="87985F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3DE77619"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43DC7FE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D602AFCA"/>
+    <w:tmpl w:val="2676C5BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E9E7149"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47084841"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62CA5F88"/>
+    <w:tmpl w:val="E5E40236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="428F2015"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E6E23F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE7AB904"/>
+    <w:tmpl w:val="DF5AFD3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="473D4385"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BC85722"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02EEDCF8"/>
+    <w:tmpl w:val="8F2CF4EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47D16471"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60F56251"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1324858"/>
+    <w:tmpl w:val="DB20134A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47D61B00"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67445D69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B76E728C"/>
+    <w:tmpl w:val="33CEF1AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48837FA7"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A7C5D16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59B86BC8"/>
+    <w:tmpl w:val="9BC8CBFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CD42A0B"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C4D13D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2067748"/>
+    <w:tmpl w:val="EB8E53B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50A04C71"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="724506DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62CA5F88"/>
+    <w:tmpl w:val="D04EF93E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51F31C8B"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72671A6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2C8E392"/>
+    <w:tmpl w:val="F18C0B5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54417F84"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7838426C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F34E926"/>
+    <w:tmpl w:val="605E5D9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AD3264"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E152F09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6C47B70"/>
+    <w:tmpl w:val="269A6E18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="586742B1"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EB4200A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0D6E8CE"/>
+    <w:tmpl w:val="3C6C4FBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59C47CC5"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F566520"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F272C16C"/>
+    <w:tmpl w:val="F8A68586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CC9456A"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F786A2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7F2ED98"/>
+    <w:tmpl w:val="410000C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
-[...17 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="21">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="22">
-[...40 lines deleted...]
-  </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2867,63 +2867,63 @@
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
+    <w:rsid w:val="00A62F2F"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
-    <w:rsid w:val="00C84712"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -3995,61 +3995,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C84712"/>
+    <w:rsid w:val="00A62F2F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C84712"/>
+    <w:rsid w:val="00A62F2F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4333,51 +4333,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E77DD03-29B8-4053-9D6A-F0D34F40DA03}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{779CFFCD-381A-409A-B38E-9BD7885682E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1049</Words>
   <Characters>5980</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>