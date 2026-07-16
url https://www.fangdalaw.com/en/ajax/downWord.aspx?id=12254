--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="69576599" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+          <w:p w14:paraId="2C4F11E8" w14:textId="27C22952" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A7099" w:rsidP="002A7099">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004E3D16">
+            <w:r w:rsidRPr="002A7099">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JOSH SHIN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="58E18801" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+          <w:p w14:paraId="706EB16B" w14:textId="5EB7E4E3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A7099" w:rsidP="002A7099">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004E3D16">
+            <w:r w:rsidRPr="002A7099">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="004E3D16">
+            <w:r w:rsidRPr="002A7099">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="004E3D16">
+            <w:r w:rsidRPr="002A7099">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5F2B7E01" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+          <w:p w14:paraId="6199424A" w14:textId="4FD4B7D9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A7099" w:rsidP="002A7099">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004E3D16">
+            <w:r w:rsidRPr="002A7099">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1109 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="228DDEEE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+          <w:p w14:paraId="4F910ACA" w14:textId="2E9DE270" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A7099" w:rsidP="002A7099">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004E3D16">
+            <w:r w:rsidRPr="002A7099">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jshin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="53061D87" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004E3D16" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0BF583D6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A7099" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CA7AAEC" wp14:editId="7EFDAE30">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64CF6608" wp14:editId="03B6DDF4">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="37AE1FE3" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="004E3D16" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7A04BE06" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002A7099" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004E3D16">
+            <w:r w:rsidRPr="002A7099">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">MR. JOSH SHIN SPECIALIZES IN CORPORATE AND COMMERCIAL LAW MATTERS, WITH EXTENSIVE EXPERIENCES IN VARIOUS INDUSTRY SECTORS SUCH AS PHARMA, LIFE SCIENCES, PRIVATE EDUCATION AND GENERAL INDUSTRIES SECTORS. </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4161F088" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="19449B29" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1774 +456,1774 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3694C6B0" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E3D16">
+    <w:p w14:paraId="77A57383" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Shin maintains a balanced practice between transactional and regulatory advisory matters. Leading the life sciences practice within the firm</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s corporate group, Josh is well-versed in advising clients on a wide range of legal matters. He is considered as one of the most active and influential Chinese lawyers in various types of transactions in relevant industries sectors, such as licensing and collaboration and M&amp;A deals. In these transactional works, his "good business sense" and keen understanding of client needs have earned him praise from those he has worked with. Additionally, Mr. Shin has a proven track record in advising clients on regulatory-related issues covering a variety of cutting-edge legal issues. Josh</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s clientele commended him that </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Finding someone who always has sight of the bigger picture while diving into the smallest details to ensure the quality of work product is not easy. Josh has distinguished himself for his professionalism, enthusiasm to the career and sensitivity of industry.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173494D8" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="4CDDCCAA" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44507D71" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E3D16">
+    <w:p w14:paraId="50269C59" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A/Corporate Transactions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CC8E0D" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="1068F21E" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Excalipoint (a Cayman Newco) in securing US$41 million Series A financing (co-led by Hongshan Capital, YuanBio Capital and Apricot Capital), and obtaining the global exclusive license for two T-cell engager pipelines from Lepu Biopharma covering development, production and commercialization rights.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEBCCAB" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="714BA7B9" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca Global Ventures in its equity investments in several China headquartered biotech companies, including FuseBio and SyneronBio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE89ADC" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="506F68CE" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AnHeart Therapeutics on its full acquisition by Nuvation Bio, a US biopharmaceutical company listed on NYSE (NYSE: NUVB), in an all-stock transaction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312D7B84" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="3B2398A2" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AnHeart Therapeutics in its cross-border restructuring and Series A+/A-2/B/C equity financing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7EA0C3" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="07634C31" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing E-Shang Redwood in its series acquisitions/disposals of 30+ logistic assets in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C63E076" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="675F9D50" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca in its investment of new manufacturing facilities in Qingdao, Taizhou and Wuxi for a total value of RMB10billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E90A864" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="06CCDB9F" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Redwood China Logistics Fund and other sellers in the sale of top tier logistics assets in PRC mainland to the entity established by ESR and Manulife Financial Group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013D2141" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="3B987B3C" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing multiple life sciences start-ups, such as Cascade, EddingPharm and MitrAssist, in their various rounds of equity financing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A17B88" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="23F4F08C" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Eddingpharm on its acquisition from Eli Lilly of the rights for two legacy antibiotic medicines in China: Ceclor and Vancocin, as well as a manufacturing facility in Suzhou.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262DFC17" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="71A5B1CB" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Bayer Healthcare China in selling its TCM products and manufacturing plant to a leading China pharmaceutical company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BC2A41" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="3038EF1B" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Education Index Management (the owner of Dulwich College International) in its various rounds private equity financing and restructuring of its China businss.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F51AECC" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="2DE2F814" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Everbright Holdings in its investment in Shenzhen Lifetech (01302.HK), the leading supplier of minimally invasive interventional medical devices to treat cardiovascular diseases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E8279D" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="4C55C7A5" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Ping</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>An, ARA, LOGOS, and Sun Jade Capital in its series acquisitions of logistic assets in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7E7B92" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="10537F1F" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Bayer HealthCare China in reorganization its corporate structure for integration with the onshore part of Merck OTC Business, following Bayer</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of Merck OTC department.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D8C172" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="0D278675" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Bayer AG in its acquisition of 100% interest in Dihon Pharmaceutical Group, a leading OTC and traditional Chinese medicine company in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D932F6" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="65280D5A" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Wuxi AppTec in forming a joint venture with Mayo Clinics regarding advanced medical examination technologies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262E6D7F" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="01EE78BD" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing World Strides, the largest educational travel company in the world, in acquiring summer camping business in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BD575A" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="390389BE" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Parkway Health, a leading healthcare services provider in Asia in its investment into several private hospitals and clinics in various provinces in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2648F952" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E3D16">
+    <w:p w14:paraId="4472168D" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Product License/Collaboration:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52096D18" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="01938457" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Kyowa Kirin in its Asia-Pacific business restructuring, which involved transferring entire interest of Kyowa Kirin China to WinHealth Pharma through a series of transactions, while granting WinHealth: Commercialization and production rights in China for five commercial-stage originator brand pharmaceuticals, and China commercialization rights for two global products.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F473560" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="5AA2D085" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in multiple combo study projects with certain biopharma companies including Ascentage Pharma, Wuxi BioCity, Shanghai JMT and Genhouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40856CE4" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="08999BD1" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Duality Bio (9606.HK) in granting commercialization rights to 3SBio</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s subsidiary Shenyang 3SBio for multiple indications of the DB-1303 product (a HER2 antibody-drug conjugate) in mainland China, Hong Kong, and Macau.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677FD467" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="0FC91A6D" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TJ Bio to enter into a strategic collaboration with Sanofi for developing, manufacturing and commercializing the globally innovative asset CD73 monoclonal antibody (Uliledlimab) in Greater China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F453C6C" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="725E4698" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Henlius (2696.HK) in licensing E-602 from Palleon Pharmaceuticals for the Greater China region and in reaching a global collaboration on combo therapy with Palleon Pharmaceuticals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB7F342" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="7350D992" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSPC</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s wholly-owned subsidiary Shanghai JMT-BIO to enter into an exclusive license agreement with Jiangsu Alphamab for developing and commercializing JSKN003 (a biparatopic HER2-targeting antibody-drug conjugate/ADC) in Mainland China, with upfront payment plus near-term development milestones amounting to approx. US$100 million.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531E5A8A" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="3BC8C9F9" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Kanghua in granting HilleVax the exclusive rights to develop, manufacture and commercialize Kanghua</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s hexavalent virus-like particle (VLP) vaccine candidate for norovirus in the ex-Greater China territory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A951E9" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="280D7517" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hengrui Pharmaceuticals in its out-licensing partnership with Aiolos Bio with respect to Hengrui's innovative anti-TSLP monoclonal antibody (SHR-1905) in ex-Greater China territory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471D48AA" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="571D727E" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in out-licensing of exclusive development, registration, manufacturing and commercialization right related to anti-PD-1 monoclonal antibody (nofazinlimab) in mainland China to 3SBio Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21613EBB" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="430FC1CC" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing multiple MNCs in exclusive promotion and/or CSO arrangements with respect to their core products with partners in China market.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200029EF" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="7AFA21C7" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca in reaching a co-promotion arrangement with Daiichi Sankyo of DS8201 in China market following a global license of DS8201.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0327D1" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="34FC45B0" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing CStone Pharmaceuticals in granting the exclusive rights to Hengrui Pharmaceuticals for research, development, registration, manufacturing, and commercialization of anti-CTLA-4 mAb CS1002 in the Greater China region.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002E434A" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="371B87D8" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing medical devices companies including Baxter and Cordis, in connection with its contract design, contract R&amp;D and contract manufacturing transaction in China market.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C7A2B4" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="45CD4837" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing OnCusp Therapeutics in obtaining global (ex-China) exclusive license to an ADC drug candidate from Multitude Therapeutics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7690ABB4" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="1F25A289" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Anheart Therapeutics, in granting exclusive commercialization right in PRC market with respect to Anheart</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s lead drug candidate taletrectinib, a next-generation tyrosine kinase in</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>¬</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hibitor (TKI) designed to effectively target ROS1 and NTRK to Innovent, in China Market and to Nippon Kayaku, a listed company in Japan, in Japan market respectively.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66970091" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="462FEA52" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca in granting to BioKangtai the exclusive license in China with respect to the AZD1222, an adenovirus vector-based COVID-19 vaccine initially developed by Oxford University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712FA352" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="58985787" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca in obtaining the exclusive promotion rights Luye Pharmaceuticals with respect to Xue Zhi Kang Capsule, a first-line blood lipid management drug. This is the first time that a multinational pharmaceutical company has gained exclusive authorization in China to promote an innovative drug independently developed by a Chinese pharmaceutical company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6904F5" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="6D490D89" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca in its granting of exclusive commercialization rights to Plendil in China market to China Medical System for an upfront fee of USD310million and ongoing economic sharing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FCBED9" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="6306CCFC" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca in its granting of exclusive commercialization rights to certain GLP-1 diabetes drugs in China market to 3Sbio for an upfront fee of USD100million and ongoing economic sharing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FEEEB4" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E3D16">
+    <w:p w14:paraId="03BA6493" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Corporate/Regulatory Works:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278A5D78" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="0DF129A0" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Johnson Matthey, Covestro AG, E-Shang Redwood, Education Index Management, Nord Anglia, Celanese and a number of other companies, in regulatory issues arising from daily business.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4463ECFB" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="42606BFD" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing life sciences companies including AstraZeneca, BMS, Brii, AnHeart Therapeutics, Pfizer, Organon, Smith Nephew, Vantive, Novartis AG, Boehringer Ingelheim, Roche Pharmaceuticals, C-Stone Pharmaceuticals, Zai Lab, Biogen, Tonghua Dongbao, Duality Bio and Henlius, in regulatory and compliance issues arising from daily business, including research and development projects, clinical trials, responding to investigation and enforcement actions from drug regulating authorities, market authorization, product distribution, PAP/PSP, PBM, product promotion, and NGO/PAG interactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFAA15C" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="3A56FC92" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Dulwich College International China schools, Dehong Chinese International School, Shanghai Concord Bilingual School and Nord Anglia schools on various legal issues in daily operation, including new school opening, campus construction/expansion, regulatory compliance, related party transaction, procurement, data protection, school management, debt financing, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2277D3" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="169E0F5A" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FC1018" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="4013009F" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University College London (UCL), Faculty of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065FD813" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="4E0D8F00" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA251D3" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="6E2CD80F" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D622B3" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="30FFE448" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0DDBF9" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="370927B5" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615E089F" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="1CCC0031" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B5E1B8" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="43283C04" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">As a leading industry figure, Josh has been routinely invited to give speeches or participate in panel discussions at professional conferences and forums in different countries, sharing his insights on life sciences industries, BD and M&amp;A transactions, and compliance issues. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791DBCAF" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="3BA91354" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458079DF" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="684DB731" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Lead Author </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pharma Legal Handbook - PRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> published by Pharma Boardroom (edition 2019 and 2021). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A400E5" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="261DC555" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China life sciences: Transaction insights and notable industry trends</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Legal 500 (Feb 2024). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05232E00" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="09B62293" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Life Sciences Yearbook 2024: China life sciences Q&amp;A </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Legal 500 (Feb 2024). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C4F333" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="2A19F9A0" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2703F5" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="4DE87346" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended as leading lawyer for healthcare by Chambers and Partners </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asia Pacific 2019 through 2021 and by Chambers and Partners - Greater China 2022 through 2025. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C2C6EE" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="1CA31FB9" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended as leading individual for </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>healthcare and life-science</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Legal 500 </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asia Pacific 2020 through 2024. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EB7BDC" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="2D437F27" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended as distinguished practitioner in Healthcare legal services by Asia Law 2022  and 2024. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9EB12B" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="16272BB2" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharmaceutical, Medical  and Biotech M&amp;A Legal Advisor of the Year 2019, by Merger Market. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76749DD6" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="72FAF5CB" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Awarded jointly by China Health Consulting and CITIC Securities as </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Top 5 Practitioners in Healthcare Sector</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2023 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B10E664" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="07DE659F" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F6674D" w14:textId="77777777" w:rsidR="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="55965985" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Josh has been dedicated to public welfare and the professional growth of young professionals for many years, and is an active contributor and former council member of NGLegal, a youth legal development program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="41FFF87B" w:rsidR="00686369" w:rsidRPr="004E3D16" w:rsidRDefault="004E3D16" w:rsidP="004E3D16">
+    <w:p w14:paraId="5567FC3C" w14:textId="6DE513C5" w:rsidR="00686369" w:rsidRPr="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3D16">
+      <w:r w:rsidRPr="002A7099">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Currently serves as Deputy Director of the Legal &amp; Compliance Committee, Shanghai Biopharmaceutical Association </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="004E3D16" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="002A7099" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2421,1344 +2421,1344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="011F34CC"/>
+    <w:nsid w:val="05FD6AFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C960124A"/>
+    <w:tmpl w:val="FBBCF2B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0239614D"/>
+    <w:nsid w:val="06CD1D53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6944D54E"/>
+    <w:tmpl w:val="75F47072"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AB73437"/>
+    <w:nsid w:val="099250EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89B09DE8"/>
+    <w:tmpl w:val="1068B674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C084DA9"/>
+    <w:nsid w:val="09EA0B3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8006DC12"/>
+    <w:tmpl w:val="BE7062B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D4D7E53"/>
+    <w:nsid w:val="0B8D4B42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37C03D98"/>
+    <w:tmpl w:val="C930CBEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EFB55B5"/>
+    <w:nsid w:val="10F12D9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27D8DBA2"/>
+    <w:tmpl w:val="0732650E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13414BED"/>
+    <w:nsid w:val="15800DCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E07C7624"/>
+    <w:tmpl w:val="ACFA7486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="151E6022"/>
+    <w:nsid w:val="1B1C3D58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D17E6AD4"/>
+    <w:tmpl w:val="785A8A44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AAD241C"/>
+    <w:nsid w:val="1BD604E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B914C396"/>
+    <w:tmpl w:val="8220742E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CE41005"/>
+    <w:nsid w:val="21AB432C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9969E90"/>
+    <w:tmpl w:val="9BB05712"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21061624"/>
+    <w:nsid w:val="234F4E83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63425592"/>
+    <w:tmpl w:val="68D2AEAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A2D3C7B"/>
+    <w:nsid w:val="25641C4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADE00546"/>
+    <w:tmpl w:val="033A29D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AB3458F"/>
+    <w:nsid w:val="2C5206ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9698BEB4"/>
+    <w:tmpl w:val="EA3C9AF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C4B7AD9"/>
+    <w:nsid w:val="2C796810"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBCA5F44"/>
+    <w:tmpl w:val="B9020828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DF24DC5"/>
+    <w:nsid w:val="2DF07DFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E370FCA0"/>
+    <w:tmpl w:val="5AAAA64E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E412912"/>
+    <w:nsid w:val="344A469B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66DEED8E"/>
+    <w:tmpl w:val="BE58ED82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32D252E0"/>
+    <w:nsid w:val="350A7ACA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4766A78A"/>
+    <w:tmpl w:val="1F185B36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33B726E9"/>
+    <w:nsid w:val="36133FA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBBA3F9C"/>
+    <w:tmpl w:val="9A74D3C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B3347D9"/>
+    <w:nsid w:val="362C71B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88F8F56A"/>
+    <w:tmpl w:val="8E40B7A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C9D2300"/>
+    <w:nsid w:val="36DD6A0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8872E83C"/>
+    <w:tmpl w:val="301C1512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F39310E"/>
+    <w:nsid w:val="37FC0A53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4C888CA"/>
+    <w:tmpl w:val="DB226134"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F6D7931"/>
+    <w:nsid w:val="384C0D3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="156E8BE6"/>
+    <w:tmpl w:val="A7B67330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43D33059"/>
+    <w:nsid w:val="38BB27AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B832E1E4"/>
+    <w:tmpl w:val="7BCA5F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44A77CC1"/>
+    <w:nsid w:val="39EE25C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27D8DBA2"/>
+    <w:tmpl w:val="6C1CEE32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C97A7E"/>
+    <w:nsid w:val="3DCA2526"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69764462"/>
+    <w:tmpl w:val="A82E9BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47DA48AB"/>
+    <w:nsid w:val="41517226"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CC6F3E2"/>
+    <w:tmpl w:val="BFBC147E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48C85EF5"/>
+    <w:nsid w:val="44552DA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9B62E98"/>
+    <w:tmpl w:val="8B6E5FB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AC23C52"/>
+    <w:nsid w:val="44FF26FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2544EB7E"/>
+    <w:tmpl w:val="3E1642E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D8661CD"/>
+    <w:nsid w:val="488D147F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDB6969C"/>
+    <w:tmpl w:val="C0E83204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EAB29FE"/>
+    <w:nsid w:val="4B3574D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94F4BA30"/>
+    <w:tmpl w:val="32A8BF30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50755B35"/>
+    <w:nsid w:val="4BD74F33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A27017D2"/>
+    <w:tmpl w:val="D26AE1A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5139365B"/>
+    <w:nsid w:val="4DD0776C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2910D69E"/>
+    <w:tmpl w:val="69D8108E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="515166C7"/>
+    <w:nsid w:val="53F92BBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="568CD4E2"/>
+    <w:tmpl w:val="1DFA619C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="522B0B6F"/>
+    <w:nsid w:val="58335849"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB029DEA"/>
+    <w:tmpl w:val="20BC4D90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52CD4E82"/>
+    <w:nsid w:val="5B64633E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFE850D0"/>
+    <w:tmpl w:val="5922CA0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558173AB"/>
+    <w:nsid w:val="5CEC05F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF523386"/>
+    <w:tmpl w:val="5D1A0FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57837733"/>
+    <w:nsid w:val="5E693FB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="876253CC"/>
+    <w:tmpl w:val="CFFA44D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="609B55CB"/>
+    <w:nsid w:val="611774C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD24D53A"/>
+    <w:tmpl w:val="51FE0AB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61890106"/>
+    <w:nsid w:val="61E30EA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B0ABE28"/>
+    <w:tmpl w:val="D5769F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63630A06"/>
+    <w:nsid w:val="64C074E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C22C0BC"/>
+    <w:tmpl w:val="180E3E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63BA1B52"/>
+    <w:nsid w:val="668F3EA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="846E0170"/>
+    <w:tmpl w:val="A97EE8EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63E16CF2"/>
+    <w:nsid w:val="676859A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3312C308"/>
+    <w:tmpl w:val="12A0DE04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C402DEA"/>
+    <w:nsid w:val="67F57C20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9354A3D2"/>
+    <w:tmpl w:val="0F70A708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F4D2FFA"/>
+    <w:nsid w:val="68BC39D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13BED134"/>
+    <w:tmpl w:val="CEF4E1B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FDB066C"/>
+    <w:nsid w:val="6C5C5B9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="965CC8AA"/>
+    <w:tmpl w:val="1068B674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="709716FB"/>
+    <w:nsid w:val="6F945589"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A122596"/>
+    <w:tmpl w:val="CBE6D538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="745E1AEE"/>
+    <w:nsid w:val="70A71773"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12B63FE0"/>
+    <w:tmpl w:val="7C309CD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="747D34D7"/>
+    <w:nsid w:val="72F02C4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B281D62"/>
+    <w:tmpl w:val="69EE2864"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76561735"/>
+    <w:nsid w:val="75FD3BA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F45E764E"/>
+    <w:tmpl w:val="FBB860F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77537DD7"/>
+    <w:nsid w:val="7AB01100"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC0A6A64"/>
+    <w:tmpl w:val="154C4EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C5D5FDA"/>
+    <w:nsid w:val="7C5E06E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E40B96E"/>
+    <w:tmpl w:val="FB9C1D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CD67694"/>
+    <w:nsid w:val="7F716070"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8222C896"/>
+    <w:tmpl w:val="3460CC4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E73489E"/>
+    <w:nsid w:val="7FB16E9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AAA5AC6"/>
+    <w:tmpl w:val="F4145CE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ECA6E45"/>
+    <w:nsid w:val="7FE53F2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4362742"/>
+    <w:tmpl w:val="5E820C4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="9">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="18">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="20">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="42">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="43">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="51">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="45">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3786,74 +3786,74 @@
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
+    <w:rsid w:val="002A7099"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
-    <w:rsid w:val="004E3D16"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
@@ -4993,61 +4993,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E3D16"/>
+    <w:rsid w:val="002A7099"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004E3D16"/>
+    <w:rsid w:val="002A7099"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5331,51 +5331,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45E56D55-4506-4511-9B6B-4565C0C636EB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C7007F5-8188-4F69-B5B4-CA807B65A3E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1717</Words>
   <Characters>9791</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11486</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>