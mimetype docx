--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="27C22952" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+          <w:p w14:paraId="2C4F11E8" w14:textId="231538E4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003B6441" w:rsidP="003B6441">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002A7099">
+            <w:r w:rsidRPr="003B6441">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JOSH SHIN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5EB7E4E3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+          <w:p w14:paraId="706EB16B" w14:textId="00344764" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003B6441" w:rsidP="003B6441">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002A7099">
+            <w:r w:rsidRPr="003B6441">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A7099">
+            <w:r w:rsidRPr="003B6441">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A7099">
+            <w:r w:rsidRPr="003B6441">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4FD4B7D9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+          <w:p w14:paraId="6199424A" w14:textId="70A38285" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003B6441" w:rsidP="003B6441">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002A7099">
+            <w:r w:rsidRPr="003B6441">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1109 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2E9DE270" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+          <w:p w14:paraId="4F910ACA" w14:textId="4BD31530" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003B6441" w:rsidP="003B6441">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002A7099">
+            <w:r w:rsidRPr="003B6441">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jshin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0BF583D6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A7099" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3AC0EEC8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003B6441" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64CF6608" wp14:editId="03B6DDF4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1695504A" wp14:editId="0D03ACEB">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7A04BE06" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002A7099" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7BE0B7D0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="003B6441" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002A7099">
+            <w:r w:rsidRPr="003B6441">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">MR. JOSH SHIN SPECIALIZES IN CORPORATE AND COMMERCIAL LAW MATTERS, WITH EXTENSIVE EXPERIENCES IN VARIOUS INDUSTRY SECTORS SUCH AS PHARMA, LIFE SCIENCES, PRIVATE EDUCATION AND GENERAL INDUSTRIES SECTORS. </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19449B29" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5A63222D" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1774 +456,1774 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A57383" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002A7099">
+    <w:p w14:paraId="0538B343" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Shin maintains a balanced practice between transactional and regulatory advisory matters. Leading the life sciences practice within the firm</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s corporate group, Josh is well-versed in advising clients on a wide range of legal matters. He is considered as one of the most active and influential Chinese lawyers in various types of transactions in relevant industries sectors, such as licensing and collaboration and M&amp;A deals. In these transactional works, his "good business sense" and keen understanding of client needs have earned him praise from those he has worked with. Additionally, Mr. Shin has a proven track record in advising clients on regulatory-related issues covering a variety of cutting-edge legal issues. Josh</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s clientele commended him that </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Finding someone who always has sight of the bigger picture while diving into the smallest details to ensure the quality of work product is not easy. Josh has distinguished himself for his professionalism, enthusiasm to the career and sensitivity of industry.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDDCCAA" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="2F157380" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50269C59" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002A7099">
+    <w:p w14:paraId="3A22453B" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A/Corporate Transactions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1068F21E" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="0C503EFA" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Excalipoint (a Cayman Newco) in securing US$41 million Series A financing (co-led by Hongshan Capital, YuanBio Capital and Apricot Capital), and obtaining the global exclusive license for two T-cell engager pipelines from Lepu Biopharma covering development, production and commercialization rights.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714BA7B9" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="0FA3D489" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca Global Ventures in its equity investments in several China headquartered biotech companies, including FuseBio and SyneronBio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506F68CE" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="1678B5ED" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AnHeart Therapeutics on its full acquisition by Nuvation Bio, a US biopharmaceutical company listed on NYSE (NYSE: NUVB), in an all-stock transaction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2398A2" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="2C83B402" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AnHeart Therapeutics in its cross-border restructuring and Series A+/A-2/B/C equity financing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07634C31" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="019D3AED" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing E-Shang Redwood in its series acquisitions/disposals of 30+ logistic assets in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675F9D50" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="548653C1" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca in its investment of new manufacturing facilities in Qingdao, Taizhou and Wuxi for a total value of RMB10billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CCDB9F" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="1F386684" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Redwood China Logistics Fund and other sellers in the sale of top tier logistics assets in PRC mainland to the entity established by ESR and Manulife Financial Group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B987B3C" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="1AC71C4F" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing multiple life sciences start-ups, such as Cascade, EddingPharm and MitrAssist, in their various rounds of equity financing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F4F08C" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="1A968610" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Eddingpharm on its acquisition from Eli Lilly of the rights for two legacy antibiotic medicines in China: Ceclor and Vancocin, as well as a manufacturing facility in Suzhou.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A5B1CB" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="35C44F97" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Bayer Healthcare China in selling its TCM products and manufacturing plant to a leading China pharmaceutical company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3038EF1B" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="3087AF01" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Education Index Management (the owner of Dulwich College International) in its various rounds private equity financing and restructuring of its China businss.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE2F814" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="0D9A6997" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Everbright Holdings in its investment in Shenzhen Lifetech (01302.HK), the leading supplier of minimally invasive interventional medical devices to treat cardiovascular diseases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C55C7A5" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="26E8D264" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Ping</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>An, ARA, LOGOS, and Sun Jade Capital in its series acquisitions of logistic assets in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10537F1F" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="463B8A38" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Bayer HealthCare China in reorganization its corporate structure for integration with the onshore part of Merck OTC Business, following Bayer</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s global acquisition of Merck OTC department.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D278675" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="48D4B5E7" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Bayer AG in its acquisition of 100% interest in Dihon Pharmaceutical Group, a leading OTC and traditional Chinese medicine company in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65280D5A" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="1C4908F9" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Wuxi AppTec in forming a joint venture with Mayo Clinics regarding advanced medical examination technologies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EE78BD" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="23F8CA87" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing World Strides, the largest educational travel company in the world, in acquiring summer camping business in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390389BE" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="74D73B41" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Parkway Health, a leading healthcare services provider in Asia in its investment into several private hospitals and clinics in various provinces in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4472168D" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002A7099">
+    <w:p w14:paraId="0A90A409" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Product License/Collaboration:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01938457" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="0356BCDD" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Kyowa Kirin in its Asia-Pacific business restructuring, which involved transferring entire interest of Kyowa Kirin China to WinHealth Pharma through a series of transactions, while granting WinHealth: Commercialization and production rights in China for five commercial-stage originator brand pharmaceuticals, and China commercialization rights for two global products.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA2D085" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="270952D9" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in multiple combo study projects with certain biopharma companies including Ascentage Pharma, Wuxi BioCity, Shanghai JMT and Genhouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08999BD1" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="3AE94CA8" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Duality Bio (9606.HK) in granting commercialization rights to 3SBio</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s subsidiary Shenyang 3SBio for multiple indications of the DB-1303 product (a HER2 antibody-drug conjugate) in mainland China, Hong Kong, and Macau.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC91A6D" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="383844AF" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TJ Bio to enter into a strategic collaboration with Sanofi for developing, manufacturing and commercializing the globally innovative asset CD73 monoclonal antibody (Uliledlimab) in Greater China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725E4698" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="1A4CA9A2" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Henlius (2696.HK) in licensing E-602 from Palleon Pharmaceuticals for the Greater China region and in reaching a global collaboration on combo therapy with Palleon Pharmaceuticals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7350D992" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="33DAC479" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSPC</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s wholly-owned subsidiary Shanghai JMT-BIO to enter into an exclusive license agreement with Jiangsu Alphamab for developing and commercializing JSKN003 (a biparatopic HER2-targeting antibody-drug conjugate/ADC) in Mainland China, with upfront payment plus near-term development milestones amounting to approx. US$100 million.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC8C9F9" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="6CBDB4DD" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Kanghua in granting HilleVax the exclusive rights to develop, manufacture and commercialize Kanghua</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s hexavalent virus-like particle (VLP) vaccine candidate for norovirus in the ex-Greater China territory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280D7517" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="55C48A88" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hengrui Pharmaceuticals in its out-licensing partnership with Aiolos Bio with respect to Hengrui's innovative anti-TSLP monoclonal antibody (SHR-1905) in ex-Greater China territory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571D727E" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="2FC9C4D2" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in out-licensing of exclusive development, registration, manufacturing and commercialization right related to anti-PD-1 monoclonal antibody (nofazinlimab) in mainland China to 3SBio Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430FC1CC" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="0A481CEE" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing multiple MNCs in exclusive promotion and/or CSO arrangements with respect to their core products with partners in China market.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFA21C7" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="32397945" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca in reaching a co-promotion arrangement with Daiichi Sankyo of DS8201 in China market following a global license of DS8201.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FC45B0" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="5AF3F368" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing CStone Pharmaceuticals in granting the exclusive rights to Hengrui Pharmaceuticals for research, development, registration, manufacturing, and commercialization of anti-CTLA-4 mAb CS1002 in the Greater China region.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371B87D8" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="5592FD51" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing medical devices companies including Baxter and Cordis, in connection with its contract design, contract R&amp;D and contract manufacturing transaction in China market.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CD4837" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="5D106E4B" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing OnCusp Therapeutics in obtaining global (ex-China) exclusive license to an ADC drug candidate from Multitude Therapeutics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F25A289" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="49C6F642" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Anheart Therapeutics, in granting exclusive commercialization right in PRC market with respect to Anheart</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s lead drug candidate taletrectinib, a next-generation tyrosine kinase in</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>¬</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>hibitor (TKI) designed to effectively target ROS1 and NTRK to Innovent, in China Market and to Nippon Kayaku, a listed company in Japan, in Japan market respectively.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462FEA52" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="40D814E8" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca in granting to BioKangtai the exclusive license in China with respect to the AZD1222, an adenovirus vector-based COVID-19 vaccine initially developed by Oxford University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58985787" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="6368D7B3" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca in obtaining the exclusive promotion rights Luye Pharmaceuticals with respect to Xue Zhi Kang Capsule, a first-line blood lipid management drug. This is the first time that a multinational pharmaceutical company has gained exclusive authorization in China to promote an innovative drug independently developed by a Chinese pharmaceutical company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D490D89" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="5C1CEC4E" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca in its granting of exclusive commercialization rights to Plendil in China market to China Medical System for an upfront fee of USD310million and ongoing economic sharing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6306CCFC" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="011909D0" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing AstraZeneca in its granting of exclusive commercialization rights to certain GLP-1 diabetes drugs in China market to 3Sbio for an upfront fee of USD100million and ongoing economic sharing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BA6493" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002A7099">
+    <w:p w14:paraId="19B525AE" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Corporate/Regulatory Works:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF129A0" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="29CE2DE1" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing Johnson Matthey, Covestro AG, E-Shang Redwood, Education Index Management, Nord Anglia, Celanese and a number of other companies, in regulatory issues arising from daily business.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42606BFD" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="3687729C" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing life sciences companies including AstraZeneca, BMS, Brii, AnHeart Therapeutics, Pfizer, Organon, Smith Nephew, Vantive, Novartis AG, Boehringer Ingelheim, Roche Pharmaceuticals, C-Stone Pharmaceuticals, Zai Lab, Biogen, Tonghua Dongbao, Duality Bio and Henlius, in regulatory and compliance issues arising from daily business, including research and development projects, clinical trials, responding to investigation and enforcement actions from drug regulating authorities, market authorization, product distribution, PAP/PSP, PBM, product promotion, and NGO/PAG interactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A56FC92" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="65AC1126" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Dulwich College International China schools, Dehong Chinese International School, Shanghai Concord Bilingual School and Nord Anglia schools on various legal issues in daily operation, including new school opening, campus construction/expansion, regulatory compliance, related party transaction, procurement, data protection, school management, debt financing, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169E0F5A" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="16436FDA" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4013009F" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="266D317D" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University College London (UCL), Faculty of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0D8F00" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="428EFDF7" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2CD80F" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="140DA135" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FFE448" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="34EEAA92" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370927B5" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="6595079C" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCC0031" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="12265A05" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43283C04" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="10E8DDC3" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">As a leading industry figure, Josh has been routinely invited to give speeches or participate in panel discussions at professional conferences and forums in different countries, sharing his insights on life sciences industries, BD and M&amp;A transactions, and compliance issues. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA91354" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="3BDE94C3" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684DB731" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="0F3B1584" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Lead Author </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pharma Legal Handbook - PRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> published by Pharma Boardroom (edition 2019 and 2021). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261DC555" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="0F6803D2" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China life sciences: Transaction insights and notable industry trends</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Legal 500 (Feb 2024). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B62293" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="5E37F2E0" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Life Sciences Yearbook 2024: China life sciences Q&amp;A </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Legal 500 (Feb 2024). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A19F9A0" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="171A6BF5" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE87346" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="56E64D30" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended as leading lawyer for healthcare by Chambers and Partners </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Asia Pacific 2019 through 2021 and by Chambers and Partners - Greater China 2022 through 2025. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA31FB9" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="6682FB61" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended as leading individual for </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>healthcare and life-science</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Legal 500 </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asia Pacific 2020 through 2024. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D437F27" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="2BF2B4AC" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended as distinguished practitioner in Healthcare legal services by Asia Law 2022  and 2024. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16272BB2" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="74C1CA8F" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharmaceutical, Medical  and Biotech M&amp;A Legal Advisor of the Year 2019, by Merger Market. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FAF5CB" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="24CE1F5A" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Awarded jointly by China Health Consulting and CITIC Securities as </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Top 5 Practitioners in Healthcare Sector</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2023 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DE659F" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="63632995" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55965985" w14:textId="77777777" w:rsidR="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="0BAC19BD" w14:textId="77777777" w:rsidR="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Josh has been dedicated to public welfare and the professional growth of young professionals for many years, and is an active contributor and former council member of NGLegal, a youth legal development program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="6DE513C5" w:rsidR="00686369" w:rsidRPr="002A7099" w:rsidRDefault="002A7099" w:rsidP="002A7099">
+    <w:p w14:paraId="5567FC3C" w14:textId="7154C9A8" w:rsidR="00686369" w:rsidRPr="003B6441" w:rsidRDefault="003B6441" w:rsidP="003B6441">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A7099">
+      <w:r w:rsidRPr="003B6441">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Currently serves as Deputy Director of the Legal &amp; Compliance Committee, Shanghai Biopharmaceutical Association </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="002A7099" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="003B6441" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2421,1344 +2421,1344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05FD6AFC"/>
+    <w:nsid w:val="003A5E85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBBCF2B8"/>
+    <w:tmpl w:val="9A8673D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06CD1D53"/>
+    <w:nsid w:val="03034910"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75F47072"/>
+    <w:tmpl w:val="4A6EBA12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="099250EE"/>
+    <w:nsid w:val="0D907EE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1068B674"/>
+    <w:tmpl w:val="3C3AE7B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09EA0B3F"/>
+    <w:nsid w:val="0F141544"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE7062B0"/>
+    <w:tmpl w:val="15F0E900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B8D4B42"/>
+    <w:nsid w:val="124504FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C930CBEE"/>
+    <w:tmpl w:val="8618D6C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10F12D9D"/>
+    <w:nsid w:val="12EF7DE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0732650E"/>
+    <w:tmpl w:val="39805C14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15800DCA"/>
+    <w:nsid w:val="16D100A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACFA7486"/>
+    <w:tmpl w:val="A5961790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B1C3D58"/>
+    <w:nsid w:val="19B60C26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="785A8A44"/>
+    <w:tmpl w:val="0824B7F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BD604E9"/>
+    <w:nsid w:val="1A544FB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8220742E"/>
+    <w:tmpl w:val="9892C530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21AB432C"/>
+    <w:nsid w:val="1DEC2405"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BB05712"/>
+    <w:tmpl w:val="9932B06C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="234F4E83"/>
+    <w:nsid w:val="1E2641C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68D2AEAA"/>
+    <w:tmpl w:val="0F245586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25641C4A"/>
+    <w:nsid w:val="1EC23936"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="033A29D6"/>
+    <w:tmpl w:val="75384696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C5206ED"/>
+    <w:nsid w:val="2022022F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA3C9AF4"/>
+    <w:tmpl w:val="2E560308"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C796810"/>
+    <w:nsid w:val="20C9799B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9020828"/>
+    <w:tmpl w:val="87EE42BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DF07DFB"/>
+    <w:nsid w:val="20FB68DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AAAA64E"/>
+    <w:tmpl w:val="EB1C58E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="344A469B"/>
+    <w:nsid w:val="23CB6179"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE58ED82"/>
+    <w:tmpl w:val="9622FEAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="350A7ACA"/>
+    <w:nsid w:val="24951D60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F185B36"/>
+    <w:tmpl w:val="AD701D54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36133FA0"/>
+    <w:nsid w:val="2A6065CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A74D3C2"/>
+    <w:tmpl w:val="1A2C7F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362C71B5"/>
+    <w:nsid w:val="2CFA3C40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E40B7A2"/>
+    <w:tmpl w:val="EB0CE78C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36DD6A0D"/>
+    <w:nsid w:val="2D164F42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="301C1512"/>
+    <w:tmpl w:val="5FF823E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37FC0A53"/>
+    <w:nsid w:val="2EE0002A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB226134"/>
+    <w:tmpl w:val="9C3656A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="384C0D3D"/>
+    <w:nsid w:val="2EE36C13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7B67330"/>
+    <w:tmpl w:val="D474DD76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38BB27AA"/>
+    <w:nsid w:val="36436972"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BCA5F46"/>
+    <w:tmpl w:val="FCFAD14C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39EE25C1"/>
+    <w:nsid w:val="36564158"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C1CEE32"/>
+    <w:tmpl w:val="B89E3498"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DCA2526"/>
+    <w:nsid w:val="367140AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A82E9BCC"/>
+    <w:tmpl w:val="B9905A84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41517226"/>
+    <w:nsid w:val="378826DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFBC147E"/>
+    <w:tmpl w:val="B6486570"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44552DA2"/>
+    <w:nsid w:val="3C1242F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B6E5FB2"/>
+    <w:tmpl w:val="03C296B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44FF26FE"/>
+    <w:nsid w:val="3C9905A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E1642E0"/>
+    <w:tmpl w:val="7F566572"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="488D147F"/>
+    <w:nsid w:val="3CAA7B08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0E83204"/>
+    <w:tmpl w:val="9A5A08C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B3574D8"/>
+    <w:nsid w:val="3D565551"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32A8BF30"/>
+    <w:tmpl w:val="E272C5DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BD74F33"/>
+    <w:nsid w:val="458A0374"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D26AE1A2"/>
+    <w:tmpl w:val="A4222B88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DD0776C"/>
+    <w:nsid w:val="4B0F357E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69D8108E"/>
+    <w:tmpl w:val="43E4E8C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F92BBF"/>
+    <w:nsid w:val="511D7D18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DFA619C"/>
+    <w:tmpl w:val="F6A4BAD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58335849"/>
+    <w:nsid w:val="51DE05B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20BC4D90"/>
+    <w:tmpl w:val="5180ECF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B64633E"/>
+    <w:nsid w:val="52D73836"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5922CA0A"/>
+    <w:tmpl w:val="19789644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CEC05F1"/>
+    <w:nsid w:val="53727B48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D1A0FAE"/>
+    <w:tmpl w:val="091AA274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E693FB0"/>
+    <w:nsid w:val="58D24670"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFFA44D4"/>
+    <w:tmpl w:val="A76EB4B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="611774C5"/>
+    <w:nsid w:val="59B81E1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51FE0AB4"/>
+    <w:tmpl w:val="D6CE5044"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61E30EA9"/>
+    <w:nsid w:val="5DBF2138"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5769F7A"/>
+    <w:tmpl w:val="723E2E4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64C074E9"/>
+    <w:nsid w:val="5F5D3B19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="180E3E5E"/>
+    <w:tmpl w:val="602E1EE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="668F3EA9"/>
+    <w:nsid w:val="604F07BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A97EE8EA"/>
+    <w:tmpl w:val="FABC9F80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="676859A2"/>
+    <w:nsid w:val="628A0716"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12A0DE04"/>
+    <w:tmpl w:val="7C1CB994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67F57C20"/>
+    <w:nsid w:val="679A5E15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F70A708"/>
+    <w:tmpl w:val="B98A7CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68BC39D3"/>
+    <w:nsid w:val="69E12A75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEF4E1B2"/>
+    <w:tmpl w:val="B8DEA42E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C5C5B9E"/>
+    <w:nsid w:val="6B6C5D2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1068B674"/>
+    <w:tmpl w:val="82F21C08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F945589"/>
+    <w:nsid w:val="6DED6E1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBE6D538"/>
+    <w:tmpl w:val="088C1F5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70A71773"/>
+    <w:nsid w:val="727D70DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C309CD0"/>
+    <w:tmpl w:val="657A5F0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72F02C4F"/>
+    <w:nsid w:val="72E63475"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69EE2864"/>
+    <w:tmpl w:val="64EE6A12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75FD3BA3"/>
+    <w:nsid w:val="732C3BE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBB860F4"/>
+    <w:tmpl w:val="872C0344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AB01100"/>
+    <w:nsid w:val="74681822"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="154C4EA2"/>
+    <w:tmpl w:val="B9905A84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C5E06E8"/>
+    <w:nsid w:val="77D62A2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB9C1D64"/>
+    <w:tmpl w:val="5B66C25A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F716070"/>
+    <w:nsid w:val="7B5F391C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3460CC4A"/>
+    <w:tmpl w:val="57F02B52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FB16E9B"/>
+    <w:nsid w:val="7BF96418"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4145CE0"/>
+    <w:tmpl w:val="881C09C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FE53F2E"/>
+    <w:nsid w:val="7EE57931"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E820C4A"/>
+    <w:tmpl w:val="710E92D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="13">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="51">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="30">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="31">
-[...11 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="36">
-[...26 lines deleted...]
-  <w:num w:numId="45">
+  <w:num w:numId="54">
     <w:abstractNumId w:val="49"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3786,62 +3786,62 @@
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
-    <w:rsid w:val="002A7099"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
+    <w:rsid w:val="003B6441"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
@@ -4993,61 +4993,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A7099"/>
+    <w:rsid w:val="003B6441"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002A7099"/>
+    <w:rsid w:val="003B6441"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5331,51 +5331,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C7007F5-8188-4F69-B5B4-CA807B65A3E5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C4D8987-0E3F-407D-80FC-D371D2951393}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1717</Words>
   <Characters>9791</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11486</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>