--- v0 (2026-06-06)
+++ v1 (2026-08-06)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="30FB5A83" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="08A8B8D3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006165D6" w:rsidP="006165D6">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00945E1D">
+            <w:r w:rsidRPr="006165D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JOE ZHOU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="35CC1CF2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+          <w:p w14:paraId="706EB16B" w14:textId="4BC7245C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006165D6" w:rsidP="006165D6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00945E1D">
+            <w:r w:rsidRPr="006165D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (New York&amp;#x2c; USA)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00945E1D">
+            <w:r w:rsidRPr="006165D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00945E1D">
+            <w:r w:rsidRPr="006165D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="727F4315" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+          <w:p w14:paraId="6199424A" w14:textId="31CAAF9F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006165D6" w:rsidP="006165D6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00945E1D">
+            <w:r w:rsidRPr="006165D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8818 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="173D6E4C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+          <w:p w14:paraId="4F910ACA" w14:textId="47C02434" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006165D6" w:rsidP="006165D6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00945E1D">
+            <w:r w:rsidRPr="006165D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joe.zhou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="514A0636" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00945E1D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0E682994" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006165D6" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FDD15B8" wp14:editId="088BA68A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D0FCE09" wp14:editId="6D602490">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="34D67232" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00945E1D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0E20333B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006165D6" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00945E1D">
+            <w:r w:rsidRPr="006165D6">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ZHOU SPECIALISES IN CROSS-BORDER M&amp;A, INFRASTRUCTURE AND ENERGY, AND INBOUND AND OUTBOUND INVESTMENT. HE HAS EXTENSIVE EXPERIENCE IN FINANCING AND DEVELOPMENT OF COMMERCIAL REAL ESTATE, INDUSTRIAL ZONES, PORTS, POWER PLANTS AND OTHER INFRASTRUCTURE PROJECTS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1525821B" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4FEC5F5F" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,951 +456,951 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0690A532" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="32DD734F" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CF13AC" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="53A0A501" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Energy, Infrastructure and Real Estate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168BD47B" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="5446EE57" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants group companies and Dalian Port on the financing, design, project development, and operation the free trade zone with an area of 48.2 km2 (the largest in Africa), as well as the construction and operation of all supporting infrastructure, such as ports, roads, power supplies and hotels (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Project of the Year 2019</w:t>
       </w:r>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by China Law and Practice)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1C14B9" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="60EECEDB" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shenzhen Energy Group on its joint venture with Sino-hydro on the project financing and development of a 180MW hydropower project in Papua New Guinea</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6808226B" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="002F466C" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Port, as a member of a Chinese consortium, on the financing, construction and development of a deep-water port terminal and related development in Myanmar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E945308" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="4B3DD7F9" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hopu Investments on its investment in Hainan Meilan International Airport Company Limited, covering deal structuring and legal due diligence on Meilan International Airport and related assets and businesses under the target group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A9D209" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="25C0867E" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beijing Urban Construction Group on the investment in and development of a multi-purpose building with hotels, duty-free shops and shopping malls in the Maldives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC234EB" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="5BBA6AF3" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hong Kong Electric in partnership with CLP Power on the development of a floating liquefied natural gas (LNG) terminal in Hong Kong waters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0687B719" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="3D6840DE" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a fund under China General Nuclear Power Group on its disposal of a portfolio of solar and wind power plants in various cities throughout China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104CE733" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="202F1801" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Harbour on its investment in two port terminals in South America</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798B6A7E" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="1B691CC1" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Holdings International (now China Merchants Port) on the financing, construction and project development of a 224km 4-lane toll road in East Africa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2E5CE1" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="162310AF" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Shekou Industrial Zone on its investment in the redevelopment of an urban area adjacent to an old port in East Africa to develop commercial, residential and industrial properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E033373" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="1D70AA96" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Orient International on its investment in a mega fishery project covering fish processing, fishing and industrial zone development in East Africa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF22D55" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="6E57C735" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Veolia Water, a leading global water group, on its various water supply and wastewater treatment projects in Beijing, Shanghai and Shenzhen, including negotiating the joint venture contracts and concession agreements and advising on corporate restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035356CC" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="5FBA3BA9" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Veolia Transport, a leading international transportation company, on its various investments in urban public transportation projects in Shenyang, Chongqing and Nanjing through the establishment of joint ventures with local state-owned enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071A08CC" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="29AFEA36" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongkong Land, a member of the Jardines Group, on the RMB 60 billion greenfield construction, development and financing of a 30-hectares integrated retail complex and an 80-room Mandarin Oriental hotel in the Wangfujing district of Beijing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A26665" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="00D58C4C" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Chinese real estate developer on its joint venture project with an offshore sovereign fund for the greenfield development of properties in over 10 Chinese cities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532F8309" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="39A0276C" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Macquarie's real estate and infrastructure fund on its various investments in commercial properties in Shenyang, Chongqing and other cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F4D4E4" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="5FEA825C" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tesco China on its development of retail property in Zhuhai with a local developer through a cooperation and lease arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D12880" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="161F0EA4" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an Italian conglomerate on its acquisition of office buildings in Shanghai through acquisitions of the equity interests in three asset holding companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF73F3A" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="31DCDD8F" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sanofi Aventis, a global healthcare leader, on its investment in and development of a new biopharmaceutical manufacturing and processing and packaging project in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C6F576" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="4199AC1C" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a European food conglomerate on its greenfield development of a manufacturing plant in Shandong and a manufacturing plant in Inner Mongolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051605AC" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="458BF71E" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMA CGM, the third largest shipping company in the world, on its acquisition of office properties in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F84BC8" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="10DFCD25" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FDI and M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45811AC8" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="7C5F58E1" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC Securities International in all aspects of its joint venture project with a PRC-listed company in Qianhai, Shenzhen, including negotiating the joint venture contract and advising on the guaranteed buyback and security arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F463B07" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="279C5BD8" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongkong Land on its sale of equity interests in a local project to a Chinese partner, including negotiating the equity transfer agreement and the escrow agreement and supervising project implementation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E542C3F" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="7721AD6A" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Air France on establishing a joint venture company in Guangzhou with its Chinese partner, a major PRC airline company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416125B3" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="6E4154AD" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Faiveley Transport S.A. on a proposed RMB 1 billion joint venture project with a subsidiary of China South Railway (CSR), China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s largest manufacturer of railway locomotives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B08B2E" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="6B516485" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sanofi Aventis, a global healthcare leader, on its acquisition through a property exchange in Tianjin of state-owned equity interests in a biopharmaceutical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E7E9B0" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="387E51CD" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hermes in establishing a wholly foreign-owned enterprise in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639FFBB0" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="69968BBE" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FFB2AB" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="728AA4BA" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia University Law School, New York City, USA, Masters of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4D9465" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="37B7D906" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University Law School, Beijing, China, Masters of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6713C3" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="61952AFC" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>South Central University of Economics and Law, Wuhan, China, Bachelor of Arts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054395E3" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="55A9A22C" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A67640C" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="662A9EC5" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649DDCB9" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="7ED85545" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6D9627" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="0A8F2EED" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64988ED7" w14:textId="77777777" w:rsidR="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="432F58C4" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="4BACADCA" w:rsidR="00686369" w:rsidRPr="00945E1D" w:rsidRDefault="00945E1D" w:rsidP="00945E1D">
+    <w:p w14:paraId="5567FC3C" w14:textId="0A6D3458" w:rsidR="00686369" w:rsidRPr="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00945E1D">
+      <w:r w:rsidRPr="006165D6">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Zhou worked at Berwin Leighton Paisner (now Bryan Cave Leighton Paisner) and another leading international law firm in both Beijing and Hong Kong.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00945E1D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="006165D6" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1598,323 +1598,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E32466"/>
+    <w:nsid w:val="021920E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="171878CE"/>
+    <w:tmpl w:val="972039BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06B62876"/>
+    <w:nsid w:val="04A44676"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CD01938"/>
+    <w:tmpl w:val="BA60A340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08055071"/>
+    <w:nsid w:val="055258DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C96CCE18"/>
+    <w:tmpl w:val="80524388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08E6098F"/>
+    <w:nsid w:val="05820E50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="919C9EC2"/>
+    <w:tmpl w:val="34FACA26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1448377D"/>
+    <w:nsid w:val="08FA0173"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D7E7058"/>
+    <w:tmpl w:val="BAA250CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C964D1B"/>
+    <w:nsid w:val="0AEB18CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="403CD3A0"/>
+    <w:tmpl w:val="0F50CC2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E4B59A9"/>
+    <w:nsid w:val="149265C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5468A51A"/>
+    <w:tmpl w:val="E92E3D7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20A91AE3"/>
+    <w:nsid w:val="14C5027A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="305E05BC"/>
+    <w:tmpl w:val="6FA81128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="233E4286"/>
+    <w:nsid w:val="1BF9487C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2420FC6"/>
+    <w:tmpl w:val="A84617B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="237C0E4E"/>
+    <w:nsid w:val="1D870C86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85544B6C"/>
+    <w:tmpl w:val="5AF27972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23A82CB0"/>
+    <w:nsid w:val="1EB3710C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78B89D5C"/>
+    <w:tmpl w:val="D366AA2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="257F3A62"/>
+    <w:nsid w:val="20953897"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FD26BAC"/>
+    <w:tmpl w:val="ADA298DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26247A0A"/>
+    <w:nsid w:val="211E31DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B82F93C"/>
+    <w:tmpl w:val="61706702"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26221EE0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4B2E478"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26E83DCF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D010A42E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AA53335"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="090431E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1983,738 +2046,675 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="340C7C36"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32CC0796"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66207A02"/>
+    <w:tmpl w:val="7B9235CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="349E563E"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37F443FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="217C0A32"/>
+    <w:tmpl w:val="9DDA63B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34C22919"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="397215FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E803A52"/>
+    <w:tmpl w:val="B6F69F2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35885471"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BDA4EF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D667C34"/>
+    <w:tmpl w:val="9D14B1C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3CA9509D"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C886D9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30020FEA"/>
+    <w:tmpl w:val="81F409D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D7868BB"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40F249A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AC6730E"/>
+    <w:tmpl w:val="8E88692A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E1A3010"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441F1F76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE903F0C"/>
+    <w:tmpl w:val="7A14B2B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41A04C22"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46F27CAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AD0F1A6"/>
+    <w:tmpl w:val="3F82D00C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FDC0442"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C4665B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6264FC2A"/>
+    <w:tmpl w:val="B6AC8066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="508843EB"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D713192"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C27CB736"/>
+    <w:tmpl w:val="686C86F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52AF4B74"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52D74834"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78CC8EF4"/>
+    <w:tmpl w:val="2618E146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="581E4F93"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="540E5F6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2206ABBA"/>
+    <w:tmpl w:val="3D56787C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DEE428B"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="587D00C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6868BCC"/>
+    <w:tmpl w:val="24C60CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E912362"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59CD64B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="033A42D8"/>
+    <w:tmpl w:val="34FACA26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="655F4B3D"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66AF168A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A03A6C14"/>
+    <w:tmpl w:val="3718ECCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="678F2994"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CE96AA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0552760A"/>
+    <w:tmpl w:val="AF40B462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B572E47"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7026275C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8048CB6C"/>
+    <w:tmpl w:val="45CC2838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DFE6B3F"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="742877D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59F0A666"/>
+    <w:tmpl w:val="5D42220A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="729B7B02"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CBE60C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="710C451C"/>
+    <w:tmpl w:val="5930FC28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9">
-[...2 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="11">
-[...53 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="30">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2773,87 +2773,87 @@
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
+    <w:rsid w:val="006165D6"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
-    <w:rsid w:val="00945E1D"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
@@ -3948,61 +3948,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00945E1D"/>
+    <w:rsid w:val="006165D6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00945E1D"/>
+    <w:rsid w:val="006165D6"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4286,51 +4286,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EE08CF0-3BE7-4F69-9ADE-FAF7EA44728A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E249D419-4111-46D1-B1F6-6A8A89B24BF0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>898</Words>
   <Characters>5122</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6008</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>