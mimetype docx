--- v1 (2026-08-06)
+++ v2 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="08A8B8D3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="595531B2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006165D6">
+            <w:r w:rsidRPr="00BB1A80">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JOE ZHOU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4BC7245C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+          <w:p w14:paraId="706EB16B" w14:textId="3460615E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006165D6">
+            <w:r w:rsidRPr="00BB1A80">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (New York&amp;#x2c; USA)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006165D6">
+            <w:r w:rsidRPr="00BB1A80">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="006165D6">
+            <w:r w:rsidRPr="00BB1A80">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="31CAAF9F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+          <w:p w14:paraId="6199424A" w14:textId="7084159B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006165D6">
+            <w:r w:rsidRPr="00BB1A80">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8818 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="47C02434" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+          <w:p w14:paraId="4F910ACA" w14:textId="163DDFEF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006165D6">
+            <w:r w:rsidRPr="00BB1A80">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joe.zhou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0E682994" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006165D6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="33B07CD3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BB1A80" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D0FCE09" wp14:editId="6D602490">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14B17B81" wp14:editId="7BD7964A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0E20333B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006165D6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3772C505" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BB1A80" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006165D6">
+            <w:r w:rsidRPr="00BB1A80">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ZHOU SPECIALISES IN CROSS-BORDER M&amp;A, INFRASTRUCTURE AND ENERGY, AND INBOUND AND OUTBOUND INVESTMENT. HE HAS EXTENSIVE EXPERIENCE IN FINANCING AND DEVELOPMENT OF COMMERCIAL REAL ESTATE, INDUSTRIAL ZONES, PORTS, POWER PLANTS AND OTHER INFRASTRUCTURE PROJECTS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEC5F5F" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="566B3CAB" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,951 +456,951 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DD734F" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="4820A5D7" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A0A501" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="1FD17B3B" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Energy, Infrastructure and Real Estate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5446EE57" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="5AE46639" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants group companies and Dalian Port on the financing, design, project development, and operation the free trade zone with an area of 48.2 km2 (the largest in Africa), as well as the construction and operation of all supporting infrastructure, such as ports, roads, power supplies and hotels (</w:t>
       </w:r>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Project of the Year 2019</w:t>
       </w:r>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by China Law and Practice)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60EECEDB" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="34D985D2" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shenzhen Energy Group on its joint venture with Sino-hydro on the project financing and development of a 180MW hydropower project in Papua New Guinea</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002F466C" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="246EA341" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Port, as a member of a Chinese consortium, on the financing, construction and development of a deep-water port terminal and related development in Myanmar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3DD7F9" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="2DA874B2" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hopu Investments on its investment in Hainan Meilan International Airport Company Limited, covering deal structuring and legal due diligence on Meilan International Airport and related assets and businesses under the target group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C0867E" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="17C3C4DF" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beijing Urban Construction Group on the investment in and development of a multi-purpose building with hotels, duty-free shops and shopping malls in the Maldives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBA6AF3" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="7DF6A35C" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hong Kong Electric in partnership with CLP Power on the development of a floating liquefied natural gas (LNG) terminal in Hong Kong waters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6840DE" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="42CC8644" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a fund under China General Nuclear Power Group on its disposal of a portfolio of solar and wind power plants in various cities throughout China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202F1801" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="46BEA67F" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Harbour on its investment in two port terminals in South America</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B691CC1" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="4A6CE540" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Holdings International (now China Merchants Port) on the financing, construction and project development of a 224km 4-lane toll road in East Africa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162310AF" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="3C9AD1DD" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Shekou Industrial Zone on its investment in the redevelopment of an urban area adjacent to an old port in East Africa to develop commercial, residential and industrial properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D70AA96" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="5469DC52" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Orient International on its investment in a mega fishery project covering fish processing, fishing and industrial zone development in East Africa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E57C735" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="00DA6488" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Veolia Water, a leading global water group, on its various water supply and wastewater treatment projects in Beijing, Shanghai and Shenzhen, including negotiating the joint venture contracts and concession agreements and advising on corporate restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBA3BA9" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="139EE710" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Veolia Transport, a leading international transportation company, on its various investments in urban public transportation projects in Shenyang, Chongqing and Nanjing through the establishment of joint ventures with local state-owned enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AFEA36" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="78E77284" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongkong Land, a member of the Jardines Group, on the RMB 60 billion greenfield construction, development and financing of a 30-hectares integrated retail complex and an 80-room Mandarin Oriental hotel in the Wangfujing district of Beijing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D58C4C" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="52A011EF" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Chinese real estate developer on its joint venture project with an offshore sovereign fund for the greenfield development of properties in over 10 Chinese cities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A0276C" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="1A8288F7" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Macquarie's real estate and infrastructure fund on its various investments in commercial properties in Shenyang, Chongqing and other cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEA825C" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="709C2DB0" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tesco China on its development of retail property in Zhuhai with a local developer through a cooperation and lease arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161F0EA4" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="7B5830EC" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an Italian conglomerate on its acquisition of office buildings in Shanghai through acquisitions of the equity interests in three asset holding companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DCDD8F" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="667C132D" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sanofi Aventis, a global healthcare leader, on its investment in and development of a new biopharmaceutical manufacturing and processing and packaging project in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4199AC1C" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="588F023F" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a European food conglomerate on its greenfield development of a manufacturing plant in Shandong and a manufacturing plant in Inner Mongolia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458BF71E" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="7A5A0896" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMA CGM, the third largest shipping company in the world, on its acquisition of office properties in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DFCD25" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="34F21F0C" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FDI and M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5F58E1" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="2A67F70B" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC Securities International in all aspects of its joint venture project with a PRC-listed company in Qianhai, Shenzhen, including negotiating the joint venture contract and advising on the guaranteed buyback and security arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279C5BD8" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="69B2A015" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongkong Land on its sale of equity interests in a local project to a Chinese partner, including negotiating the equity transfer agreement and the escrow agreement and supervising project implementation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7721AD6A" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="107BFFB5" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Air France on establishing a joint venture company in Guangzhou with its Chinese partner, a major PRC airline company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4154AD" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="6B06C8D4" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Faiveley Transport S.A. on a proposed RMB 1 billion joint venture project with a subsidiary of China South Railway (CSR), China</w:t>
       </w:r>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s largest manufacturer of railway locomotives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B516485" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="21459376" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sanofi Aventis, a global healthcare leader, on its acquisition through a property exchange in Tianjin of state-owned equity interests in a biopharmaceutical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387E51CD" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="2DD42FA7" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hermes in establishing a wholly foreign-owned enterprise in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69968BBE" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="07720A96" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728AA4BA" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="71D05198" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia University Law School, New York City, USA, Masters of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B7D906" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="1B677577" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University Law School, Beijing, China, Masters of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61952AFC" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="0763CB7D" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>South Central University of Economics and Law, Wuhan, China, Bachelor of Arts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A9A22C" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="39D4A4ED" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662A9EC5" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="0468D584" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED85545" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="5C1FCDB2" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8F2EED" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="02113BE2" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432F58C4" w14:textId="77777777" w:rsidR="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="0A3A2D86" w14:textId="77777777" w:rsidR="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0A6D3458" w:rsidR="00686369" w:rsidRPr="006165D6" w:rsidRDefault="006165D6" w:rsidP="006165D6">
+    <w:p w14:paraId="5567FC3C" w14:textId="74F122F3" w:rsidR="00686369" w:rsidRPr="00BB1A80" w:rsidRDefault="00BB1A80" w:rsidP="00BB1A80">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006165D6">
+      <w:r w:rsidRPr="00BB1A80">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Zhou worked at Berwin Leighton Paisner (now Bryan Cave Leighton Paisner) and another leading international law firm in both Beijing and Hong Kong.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="006165D6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BB1A80" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1598,368 +1598,368 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="021920E3"/>
+    <w:nsid w:val="00F56E41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="972039BA"/>
+    <w:tmpl w:val="5E4ABC02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04A44676"/>
+    <w:nsid w:val="03EF1228"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA60A340"/>
+    <w:tmpl w:val="C3AC1026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="055258DE"/>
+    <w:nsid w:val="05DE58A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80524388"/>
+    <w:tmpl w:val="B98260A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05820E50"/>
+    <w:nsid w:val="0E237E2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34FACA26"/>
+    <w:tmpl w:val="C0C6EDC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08FA0173"/>
+    <w:nsid w:val="15883AFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAA250CE"/>
+    <w:tmpl w:val="6040D6C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AEB18CC"/>
+    <w:nsid w:val="15FA5E96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F50CC2A"/>
+    <w:tmpl w:val="B3FECFCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="149265C1"/>
+    <w:nsid w:val="18106138"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E92E3D7A"/>
+    <w:tmpl w:val="F2822AD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C5027A"/>
+    <w:nsid w:val="1878716A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FA81128"/>
+    <w:tmpl w:val="D41E3A24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BF9487C"/>
+    <w:nsid w:val="1D06240E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A84617B2"/>
+    <w:tmpl w:val="1F00C634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D870C86"/>
+    <w:nsid w:val="1EC2386B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AF27972"/>
+    <w:tmpl w:val="3EF47EDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EB3710C"/>
+    <w:nsid w:val="2121322B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D366AA2E"/>
+    <w:tmpl w:val="2F24F8AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20953897"/>
+    <w:nsid w:val="228C1348"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADA298DA"/>
+    <w:tmpl w:val="4AF8A114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="211E31DC"/>
+    <w:nsid w:val="25AC0195"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61706702"/>
+    <w:tmpl w:val="38E4EF3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26221EE0"/>
+    <w:nsid w:val="2AD85BFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4B2E478"/>
+    <w:tmpl w:val="81B216D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26E83DCF"/>
+    <w:nsid w:val="2D86397E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D010A42E"/>
+    <w:tmpl w:val="365A9668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AA53335"/>
+    <w:nsid w:val="2EA121A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="090431E0"/>
+    <w:tmpl w:val="336C3A1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2047,113 +2047,197 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32CC0796"/>
+    <w:nsid w:val="314D0CD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B9235CA"/>
+    <w:tmpl w:val="8F985F1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37F443FE"/>
+    <w:nsid w:val="31A36DDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DDA63B2"/>
+    <w:tmpl w:val="C0980FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="397215FD"/>
+    <w:nsid w:val="334D5722"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6F69F2E"/>
+    <w:tmpl w:val="B0CE69AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="352D2FFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F068082"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A451A2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CC6646C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A940A78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09BE19EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B0979FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE589818"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2225,496 +2309,412 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BDA4EF1"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A8062B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D14B1C2"/>
+    <w:tmpl w:val="C3AC1026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C886D9C"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BA41CFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81F409D6"/>
+    <w:tmpl w:val="0FDEFA0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40F249A2"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54726F0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E88692A"/>
+    <w:tmpl w:val="1D4AE78E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="441F1F76"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AA37206"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A14B2B0"/>
+    <w:tmpl w:val="05CA7E0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46F27CAA"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D67003E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F82D00C"/>
+    <w:tmpl w:val="C0F64F44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C4665B6"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E7920E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6AC8066"/>
+    <w:tmpl w:val="65781C58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D713192"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6040547D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="686C86F6"/>
+    <w:tmpl w:val="22DEE79E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52D74834"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63CE1B1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2618E146"/>
+    <w:tmpl w:val="5890286E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="540E5F6C"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63E627B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D56787C"/>
+    <w:tmpl w:val="D22A4F04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587D00C2"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ECD6EB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24C60CA4"/>
+    <w:tmpl w:val="385C9174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59CD64B9"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BE42545"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34FACA26"/>
+    <w:tmpl w:val="DAD6D9B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66AF168A"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DCC5DF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3718ECCA"/>
-[...83 lines deleted...]
-    <w:tmpl w:val="5930FC28"/>
+    <w:tmpl w:val="3B1E51AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="21">
-[...2 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="23">
-[...35 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="36">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2773,51 +2773,50 @@
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
-    <w:rsid w:val="006165D6"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
@@ -2830,50 +2829,51 @@
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
+    <w:rsid w:val="00BB1A80"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
@@ -3948,61 +3948,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006165D6"/>
+    <w:rsid w:val="00BB1A80"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006165D6"/>
+    <w:rsid w:val="00BB1A80"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4286,51 +4286,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E249D419-4111-46D1-B1F6-6A8A89B24BF0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDECA694-AF9C-4465-9813-21C502CF0612}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>898</Words>
   <Characters>5122</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6008</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>