--- v0 (2026-06-17)
+++ v1 (2026-08-06)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5967D788" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+          <w:p w14:paraId="2C4F11E8" w14:textId="54B268C4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001A2AA0">
+            <w:r w:rsidRPr="008B5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JASON LI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7FC47111" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+          <w:p w14:paraId="706EB16B" w14:textId="5B6A1C64" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001A2AA0">
+            <w:r w:rsidRPr="008B5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A2AA0">
+            <w:r w:rsidRPr="008B5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A2AA0">
+            <w:r w:rsidRPr="008B5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2E329243" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+          <w:p w14:paraId="6199424A" w14:textId="10D00578" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001A2AA0">
+            <w:r w:rsidRPr="008B5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1020 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6521DC32" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+          <w:p w14:paraId="4F910ACA" w14:textId="176E779B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001A2AA0">
+            <w:r w:rsidRPr="008B5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jason.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3249A1D6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001A2AA0" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="118A650B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008B5E47" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DD25BB2" wp14:editId="6C78303F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05530AB3" wp14:editId="778C9E86">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5F094B6B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001A2AA0" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="03EF32D4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008B5E47" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001A2AA0">
+            <w:r w:rsidRPr="008B5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LI'S PRACTICE AREA IS DISPUTE RESOLUTION AND INSOLVENCY AND RESTRUCTURING. HE SPECIALIZES IN CORPORATE, FINANCE, CONTRACT, CIVIL INFRINGEMENT AS WELL AS LIQUIDATION AND BANKRUPTCY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A63DCC6" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6C4223FD" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1889 +456,1952 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E39AB6" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+    <w:p w14:paraId="55A785BC" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda in September 2012, Mr. Li has worked in the court system in Shanghai for over 15 years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463DEFE7" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+    <w:p w14:paraId="2B90EEEC" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Since joining Fangda, Mr. Li mainly engages in commercial contract disputes and legal services in relation to finance, intellectual property and labor disputes. Moreover, Mr. Li deals with some significant liquidation and bankruptcy cases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B6D76F" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="7F381A1E" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B530F6" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+    <w:p w14:paraId="3BF333A2" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E76EE92" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="412C02E9" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large overseas fund in Shanghai court in a lawsuit to force an invested enterprise to exercise the shareholders' rights to know</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A92A1B8" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="650EBEC0" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large state-owned asset management company in Anhui court in a lawsuit on the effectiveness of a shareholder resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0A51CF" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="7FBA9018" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong-owned company in Shanghai court in a lawsuit about the distribution of the liquidation income under the agreement of anonymous investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B94276" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="2D385B2A" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large domestic private enterprise on negotiation and litigation strategies in shareholder dividend and repurchase disputes in Sino-foreign joint ventures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73824EA3" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="7B858285" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a well-known state-owned enterprise on a litigation plan in respect to the validity of board decision regarding a hostile takeover</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142A08BB" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="0E59C86C" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a domestic equity investment fund on its disputes with fund management partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F54164" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="1D176569" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a foreign-funded five-star hotel on its internal governance disputes with domestic cooperative operators and represented it in filing a lawsuit in Jiangsu court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1783751D" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+    <w:p w14:paraId="79EF29CA" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financing law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773443EB" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="68DCDEAF" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign bank in handling a number of financial derivatives arbitration cases before CIETAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDAA0B7" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="72DDEE3A" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign bank in a large loan lawsuit in the Tianjin High Court and the Supreme Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EADDF83" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="2346BFF8" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a trust company in handling the arbitration between a borrower and a guarantor before the Beijing Arbitration Commission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAC0704" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="30FD4908" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a financial asset-management company in Shanghai court to apply for a ruling to realize the huge amount security interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555E77D5" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="5DA436A1" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large securities company in various local courts in handling litigation and enforcement notarization as well as debtor default enforcement under a pledge repurchase transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9F90CF" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="441246CD" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large securities company in various local courts in handling litigation over fraud in listed company disclosures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395617F7" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="058A159F" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private equity investor in local court in handling litigation over a debtor's default in an investment transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED64885" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="1CCB60EE" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign auto financing company in several lawsuits against several car dealers that defaulted on their debts under various modes of cooperation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4946DB" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="3E37D92A" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided full legal services, including for civil litigation, administrative complaints, reconsideration, etc., for a domestic client seeking to recover massive losses caused by bank executive's fraud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAC1C56" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+    <w:p w14:paraId="5B9EEFF6" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bankruptcy - Creditor Side</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B99327F" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="1B00183F" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a multinational bank acting as a creditor in the bankruptcy restructuring of Huishan Dairy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5352C8" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="3112B452" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for six creditors in Nantong Mingde Heavy Industry</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1037B067" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="7511E1D5" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two financial institutions in the consolidated bankruptcy proceedings of Liaoning Dahua Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457A04FF" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="0615B37B" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a securities company as a creditor in Dadongnan Group</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s bankruptcy restructuring before a Zhejiang province court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4866F552" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+    <w:p w14:paraId="58D4F355" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other typical cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8AC034" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="7AC20B0D" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic auto-component manufacturer in handling damages arising from product recalls between it and its secondary suppliers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB3683D" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="0CB467BC" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Johnson Controls in arbitration on product quality disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED4AEC6" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="3BFC7B8D" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ingersoll Rand in court in a lawsuit seeking to terminate a purchase contract due to product quality defects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164FD1DA" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="736F2FDA" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a German luxury car dealer in arbitration with its buyer over product quality disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655D2402" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="70BFB4B2" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a German component manufacturer in a lawsuit on product quality disputes with distributors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6708F3E8" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="4DC7BF32" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an A-share listed company in handling arbitration over a star-rated hotel lease contract and applying for an injunction in the Zhejiang court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDA7724" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="30BC52D2" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised multiple state-owned housing and commercial real estate projects on disputes and risk management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2DC615" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="0CA88771" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign-invested company in handling a sale and purchase contract under a rolling forecasting model with its suppliers in Guangxi court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696CFF6D" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="2B2BA95B" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous internet company in successfully obtaining the first injunction in a non-IP case in Shanghai in an action against a famous domestic newspaper over the infringement of goodwill</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D62105" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="09A38359" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international large-scale supermarket company in several domestic courts in handling labor disputes caused by management misconduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CA4611" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="46AF909A" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented creditors in large-scale bankruptcy reorganization procedures in several courts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D56C990" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="761FA8FE" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279B7621" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="6A18CE72" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University Law School, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117EEBDF" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
-[...18 lines deleted...]
-    <w:p w14:paraId="1391C78A" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="417AD699" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
-[...7 lines deleted...]
-    <w:p w14:paraId="34A99574" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>East China University of Political Science and Law, LL.M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45075B05" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>OTHER INFORMATION</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="6D36ED2A" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+        <w:t>Professional Qualification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD0B5CE" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
-[...35 lines deleted...]
-    <w:p w14:paraId="6C511653" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Admitted to practice in the PRC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD3DCCE" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>OTHER INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E17D12" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FBFAE5" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member of the group of books with respect to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>equity transfer disputes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, entrusted by the Supreme Court. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16ED41B2" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="7E92C70D" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Member of the Shanghai Higher People</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s Court group for the project on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Studies on Insolvency of Associated Companies Under Consolidation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...7 lines deleted...]
-    <w:p w14:paraId="6A1C74BA" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, entrusted by the Supreme Court. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A9CDDE" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procedural Law:   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Study on the Application of the System of Trial by Default in Civil Proceedings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE8A01D" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="143C714C" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Discussion on effects of optional arbitration clauses including litigation or arbitration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3136425A" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="5B776BCE" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Discussion on Improvement of Verification Procedures for Claims in Bankruptcy in terms of the New Bankruptcy Law</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7AEAB9" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="0FC4A69B" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Preliminary Discussion on Jurisdiction of Substantive Disputes concerning Insolvent Companies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76152A30" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="144F28B2" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Substantive Law:   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>On the Influence of Judicial Procedure to the Constitution of Defamation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...7 lines deleted...]
-    <w:p w14:paraId="46C62A5D" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FA059A" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The Safety Guarantee Obligation of the Operators When the Third Party Carry Out the Tort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>from the Contract Law to the Tort Law</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...7 lines deleted...]
-    <w:p w14:paraId="046682C5" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (abstract from the master's thesis) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9C32E6" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Agreement on Choice of Law in Foreign Civil and Commercial Contracts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E747EB1" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="02E7AFA5" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The Reform of Interest Rate Marketization in China and Its Influence on the Trial Practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50971B0C" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="49976E7B" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Study on Acceleration Clauses in Bank Loan Contracts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7874EFBE" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="4AE3C7C7" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Discussion on Facility Contracts in Banking Business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343B478E" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="08F86B88" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Thinking Over Transfer of Distressed Debts in Context of Financial Crisis in terms of Financial Law</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76568075" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="3E1EAF38" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Study on Legal Practice in terms of Interest in Banking Credit Business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0CA1ED" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="0C2E007E" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Identification and Treatment of Legal Relations of the Financing Lease Contract Involving Hong Kong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470F8CEA" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="27FEE6C8" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The Remedies of the Equity Transferee When the Equity Transfer is Not Registered</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B7001A" w14:textId="77777777" w:rsidR="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="582746B6" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Legal Issues on Conversion of Dissolution Liquidation to Insolvency Liquidation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="1305C9EC" w:rsidR="00686369" w:rsidRPr="001A2AA0" w:rsidRDefault="001A2AA0" w:rsidP="001A2AA0">
+    <w:p w14:paraId="01411AED" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The Employee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s Right to Challenge the Resolution of the Employer to Dissolve in Advance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F51C7F8" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Guarantee of the Procedural Right of Collective Bargaining of the Employee During the Contract is Performing</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2AA0">
+      <w:r w:rsidRPr="008B5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="001A2AA0" w:rsidSect="002D0826">
+    <w:p w14:paraId="5631D8E8" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Professional Affiliations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5567FC3C" w14:textId="2F7AA8C7" w:rsidR="00686369" w:rsidRPr="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5E47">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Serve as an arbitrator on the Shanghai Arbitration Commission, the Shanghai International Economic and Trade Arbitration Commission, and the China International Economic and Trade Arbitration Commission </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="008B5E47" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2536,1298 +2599,1346 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03B269AF"/>
+    <w:nsid w:val="04740B42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE426982"/>
+    <w:tmpl w:val="0512CDBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="041379D4"/>
+    <w:nsid w:val="051778F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5362A2E"/>
+    <w:tmpl w:val="3670C08E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09926460"/>
+    <w:nsid w:val="057E6380"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C03E99B4"/>
+    <w:tmpl w:val="380EBD62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B5E4D69"/>
+    <w:nsid w:val="07EE5A0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DF0A26A"/>
+    <w:tmpl w:val="9A5C4ABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CFB3D50"/>
+    <w:nsid w:val="08096F28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E5843F4"/>
+    <w:tmpl w:val="16DAF186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D6C24F1"/>
+    <w:nsid w:val="08961DD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="637E3EB2"/>
+    <w:tmpl w:val="3A089DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E810FAE"/>
+    <w:nsid w:val="09A0019C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F65CB2C0"/>
+    <w:tmpl w:val="ECBC8CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F9E4BED"/>
+    <w:nsid w:val="0AEA5D81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC6E55E4"/>
+    <w:tmpl w:val="0DC6B3C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14400E2B"/>
+    <w:nsid w:val="0BC53477"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6B8BDAC"/>
+    <w:tmpl w:val="FF52B83E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="183E46FD"/>
+    <w:nsid w:val="1358542E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A047D5A"/>
+    <w:tmpl w:val="421E04C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="195F7AA7"/>
+    <w:nsid w:val="13D033B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADCAD3E0"/>
+    <w:tmpl w:val="02BC4E60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AFC73F0"/>
+    <w:nsid w:val="16AD1B82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CCCCACA"/>
+    <w:tmpl w:val="6E008596"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D824590"/>
+    <w:nsid w:val="196C09B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1124DECA"/>
+    <w:tmpl w:val="78BAF0DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2333177E"/>
+    <w:nsid w:val="1BAB18DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06A065EE"/>
+    <w:tmpl w:val="090EE0F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="241154E6"/>
+    <w:nsid w:val="1D1E505C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94505F56"/>
+    <w:tmpl w:val="749295E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="292B0F94"/>
+    <w:nsid w:val="1EAA08F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B02ADB48"/>
+    <w:tmpl w:val="E392E610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29427457"/>
+    <w:nsid w:val="21AF7FF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DF4F3FC"/>
+    <w:tmpl w:val="4838053C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6929E3"/>
+    <w:nsid w:val="25D47650"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F72AA19A"/>
+    <w:tmpl w:val="5220F22E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="305B4F33"/>
+    <w:nsid w:val="26566B23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD4E38E2"/>
+    <w:tmpl w:val="BB2E5A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="308A57A9"/>
+    <w:nsid w:val="299202A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38E4F6B0"/>
+    <w:tmpl w:val="16E47654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30D17BE4"/>
+    <w:nsid w:val="308634A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B8407BE"/>
+    <w:tmpl w:val="ABD210E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37CD71EB"/>
+    <w:nsid w:val="34585865"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12C8EA1E"/>
+    <w:tmpl w:val="C74EA8E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FBE2A61"/>
+    <w:nsid w:val="349A3E5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECF6610E"/>
+    <w:tmpl w:val="0E9E194C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="413E1B0C"/>
+    <w:nsid w:val="351535BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B816AA12"/>
+    <w:tmpl w:val="F4A29A34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="418370FA"/>
+    <w:nsid w:val="355A0223"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5DA8546"/>
+    <w:tmpl w:val="E6A25746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41CA1139"/>
+    <w:nsid w:val="35832AD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE30E8E2"/>
+    <w:tmpl w:val="6A129816"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43457661"/>
+    <w:nsid w:val="35ED7B33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C705FC0"/>
+    <w:tmpl w:val="2CE82228"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43E1475A"/>
+    <w:nsid w:val="3C2B6EA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96525CF4"/>
+    <w:tmpl w:val="97DC441E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44CA4CB4"/>
+    <w:nsid w:val="3F5D1B93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F28A1F50"/>
+    <w:tmpl w:val="DB0E2DB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49EB0754"/>
+    <w:nsid w:val="3FC07585"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31E8ED12"/>
+    <w:tmpl w:val="022812D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B281530"/>
+    <w:nsid w:val="444247E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E164974"/>
+    <w:tmpl w:val="F774E7DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5179632A"/>
+    <w:nsid w:val="47717180"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B8231AE"/>
+    <w:tmpl w:val="01346660"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="547E2176"/>
+    <w:nsid w:val="49E87B32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEC0FFC0"/>
+    <w:tmpl w:val="A3F20090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="551B2534"/>
+    <w:nsid w:val="4F681D24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C03E99B4"/>
+    <w:tmpl w:val="8A94F270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5528211B"/>
+    <w:nsid w:val="54F165BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D83AD136"/>
+    <w:tmpl w:val="9EA4823E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A912E4D"/>
+    <w:nsid w:val="589876EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="616ABA1A"/>
+    <w:tmpl w:val="4CE2F4FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B3E24A3"/>
+    <w:nsid w:val="5A6C277E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C360EB6"/>
+    <w:tmpl w:val="B35ECDB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C82376F"/>
+    <w:nsid w:val="5C06108C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3DE9EB0"/>
+    <w:tmpl w:val="1F52F79C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CFF68B8"/>
+    <w:nsid w:val="5D5F571A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BAC415C"/>
+    <w:tmpl w:val="DE3E7C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D401AD2"/>
+    <w:nsid w:val="602C3EE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="972E4ADC"/>
+    <w:tmpl w:val="0D306F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F9E0170"/>
+    <w:nsid w:val="64153BB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87C4FE74"/>
+    <w:tmpl w:val="B6820B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62826982"/>
+    <w:nsid w:val="6668732B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B86FCF6"/>
+    <w:tmpl w:val="6024BE22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63126FE4"/>
+    <w:nsid w:val="69117779"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="274AB78C"/>
+    <w:tmpl w:val="97228FE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66977BDD"/>
+    <w:nsid w:val="6A79701A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FCC72F4"/>
+    <w:tmpl w:val="D7740B48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69617786"/>
+    <w:nsid w:val="6B6D7D06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="837EFC18"/>
+    <w:tmpl w:val="74704772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B5B5B90"/>
+    <w:nsid w:val="6DF050BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CABE6CB6"/>
+    <w:tmpl w:val="1578F678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73541DFA"/>
+    <w:nsid w:val="711573D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="784C62A6"/>
+    <w:tmpl w:val="8496EFFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75F45690"/>
+    <w:nsid w:val="711A437F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="394C9898"/>
+    <w:tmpl w:val="D004E0A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79A332BB"/>
+    <w:nsid w:val="71690656"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE3A01AE"/>
+    <w:tmpl w:val="07267C74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A8646C5"/>
+    <w:nsid w:val="7339326D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E329E3C"/>
+    <w:tmpl w:val="00B09EB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B826EF5"/>
+    <w:nsid w:val="770A7CD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0A646B8"/>
+    <w:tmpl w:val="A5762D66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D935097"/>
+    <w:nsid w:val="78082F7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BA21554"/>
+    <w:tmpl w:val="F7924506"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AE20415"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F28828E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D377AEF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F52F79C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="4">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="19">
-[...8 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="25">
-[...5 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="54">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="28">
-[...74 lines deleted...]
-  <w:numIdMacAtCleanup w:val="52"/>
+  <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -3840,51 +3951,50 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
-    <w:rsid w:val="001A2AA0"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
@@ -3910,50 +4020,51 @@
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
+    <w:rsid w:val="008B5E47"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
@@ -5060,61 +5171,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A2AA0"/>
+    <w:rsid w:val="008B5E47"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001A2AA0"/>
+    <w:rsid w:val="008B5E47"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5398,66 +5509,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7970FD0B-0035-4E64-8477-EC0A92460C12}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4E7201F-656A-45DC-9DD1-7807C0531137}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1017</Words>
-  <Characters>5803</Characters>
+  <Words>1060</Words>
+  <Characters>6047</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6807</CharactersWithSpaces>
+  <CharactersWithSpaces>7093</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>