--- v1 (2026-08-06)
+++ v2 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="54B268C4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4906EBCE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008B5E47">
+            <w:r w:rsidRPr="00451DF4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JASON LI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5B6A1C64" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+          <w:p w14:paraId="706EB16B" w14:textId="2991077E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008B5E47">
+            <w:r w:rsidRPr="00451DF4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B5E47">
+            <w:r w:rsidRPr="00451DF4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B5E47">
+            <w:r w:rsidRPr="00451DF4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="10D00578" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+          <w:p w14:paraId="6199424A" w14:textId="3BD93574" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008B5E47">
+            <w:r w:rsidRPr="00451DF4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1020 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="176E779B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+          <w:p w14:paraId="4F910ACA" w14:textId="16E48453" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008B5E47">
+            <w:r w:rsidRPr="00451DF4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jason.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="118A650B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008B5E47" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="545F785F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00451DF4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="05530AB3" wp14:editId="778C9E86">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D99C6C6" wp14:editId="46ACE163">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="03EF32D4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008B5E47" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="57B52E2E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00451DF4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008B5E47">
+            <w:r w:rsidRPr="00451DF4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LI'S PRACTICE AREA IS DISPUTE RESOLUTION AND INSOLVENCY AND RESTRUCTURING. HE SPECIALIZES IN CORPORATE, FINANCE, CONTRACT, CIVIL INFRINGEMENT AS WELL AS LIQUIDATION AND BANKRUPTCY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4223FD" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1063FD1F" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1952 +456,1952 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A785BC" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008B5E47">
+    <w:p w14:paraId="6ABD8BAD" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda in September 2012, Mr. Li has worked in the court system in Shanghai for over 15 years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B90EEEC" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008B5E47">
+    <w:p w14:paraId="27FDBAF4" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Since joining Fangda, Mr. Li mainly engages in commercial contract disputes and legal services in relation to finance, intellectual property and labor disputes. Moreover, Mr. Li deals with some significant liquidation and bankruptcy cases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F381A1E" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="306FFDC4" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF333A2" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008B5E47">
+    <w:p w14:paraId="46C89C18" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412C02E9" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="7ECEFE14" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large overseas fund in Shanghai court in a lawsuit to force an invested enterprise to exercise the shareholders' rights to know</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650EBEC0" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="4D9CD45E" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large state-owned asset management company in Anhui court in a lawsuit on the effectiveness of a shareholder resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBA9018" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="782CA64F" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong-owned company in Shanghai court in a lawsuit about the distribution of the liquidation income under the agreement of anonymous investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D385B2A" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="0B167EB5" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large domestic private enterprise on negotiation and litigation strategies in shareholder dividend and repurchase disputes in Sino-foreign joint ventures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B858285" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="415FFEF5" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a well-known state-owned enterprise on a litigation plan in respect to the validity of board decision regarding a hostile takeover</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E59C86C" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="3633D165" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a domestic equity investment fund on its disputes with fund management partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D176569" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="324A0CAE" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a foreign-funded five-star hotel on its internal governance disputes with domestic cooperative operators and represented it in filing a lawsuit in Jiangsu court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EF29CA" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008B5E47">
+    <w:p w14:paraId="628ACCBF" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financing law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DCDEAF" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="556978BC" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign bank in handling a number of financial derivatives arbitration cases before CIETAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DDEE3A" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="5BE54AB2" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign bank in a large loan lawsuit in the Tianjin High Court and the Supreme Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2346BFF8" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="46334DED" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a trust company in handling the arbitration between a borrower and a guarantor before the Beijing Arbitration Commission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FD4908" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="39F069E2" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a financial asset-management company in Shanghai court to apply for a ruling to realize the huge amount security interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA436A1" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="729EA290" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large securities company in various local courts in handling litigation and enforcement notarization as well as debtor default enforcement under a pledge repurchase transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441246CD" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="705E49AF" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large securities company in various local courts in handling litigation over fraud in listed company disclosures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058A159F" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="060956EC" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private equity investor in local court in handling litigation over a debtor's default in an investment transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCB60EE" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="08EB8A1B" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign auto financing company in several lawsuits against several car dealers that defaulted on their debts under various modes of cooperation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E37D92A" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="32DB45D7" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided full legal services, including for civil litigation, administrative complaints, reconsideration, etc., for a domestic client seeking to recover massive losses caused by bank executive's fraud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9EEFF6" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008B5E47">
+    <w:p w14:paraId="4D8ACE86" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bankruptcy - Creditor Side</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B00183F" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="1A4A7203" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a multinational bank acting as a creditor in the bankruptcy restructuring of Huishan Dairy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3112B452" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="6DACECED" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for six creditors in Nantong Mingde Heavy Industry</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7511E1D5" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="0ED39602" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two financial institutions in the consolidated bankruptcy proceedings of Liaoning Dahua Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0615B37B" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="0C9DC693" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a securities company as a creditor in Dadongnan Group</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s bankruptcy restructuring before a Zhejiang province court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D4F355" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008B5E47">
+    <w:p w14:paraId="0D64792F" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other typical cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC20B0D" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="7DA19677" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic auto-component manufacturer in handling damages arising from product recalls between it and its secondary suppliers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB467BC" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="0F5C79EC" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Johnson Controls in arbitration on product quality disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFC7B8D" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="5DFCF606" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ingersoll Rand in court in a lawsuit seeking to terminate a purchase contract due to product quality defects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736F2FDA" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="648E23D8" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a German luxury car dealer in arbitration with its buyer over product quality disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BFB4B2" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="22DEE505" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a German component manufacturer in a lawsuit on product quality disputes with distributors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC7BF32" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="209F0AFC" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an A-share listed company in handling arbitration over a star-rated hotel lease contract and applying for an injunction in the Zhejiang court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BC52D2" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="0FC0FBE2" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised multiple state-owned housing and commercial real estate projects on disputes and risk management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA88771" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="2260F5A1" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign-invested company in handling a sale and purchase contract under a rolling forecasting model with its suppliers in Guangxi court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2BA95B" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="3766A9DD" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous internet company in successfully obtaining the first injunction in a non-IP case in Shanghai in an action against a famous domestic newspaper over the infringement of goodwill</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A38359" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="3D78448F" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international large-scale supermarket company in several domestic courts in handling labor disputes caused by management misconduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AF909A" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="58C7910B" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented creditors in large-scale bankruptcy reorganization procedures in several courts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761FA8FE" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="51FDA9EE" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A18CE72" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="71B0C826" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University Law School, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417AD699" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="027BA724" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45075B05" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="7E3FF8B6" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD0B5CE" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="5E760444" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD3DCCE" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="28E159A5" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E17D12" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="033F1969" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FBFAE5" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="2B8182E4" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the group of books with respect to </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>equity transfer disputes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, entrusted by the Supreme Court. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E92C70D" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="6CC423F5" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Member of the Shanghai Higher People</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Court group for the project on </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Studies on Insolvency of Associated Companies Under Consolidation</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, entrusted by the Supreme Court. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A9CDDE" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="2476FE13" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural Law:   </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Study on the Application of the System of Trial by Default in Civil Proceedings</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143C714C" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="7AFAF037" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Discussion on effects of optional arbitration clauses including litigation or arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B776BCE" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="7598D662" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Discussion on Improvement of Verification Procedures for Claims in Bankruptcy in terms of the New Bankruptcy Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC4A69B" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="1224BC8A" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Preliminary Discussion on Jurisdiction of Substantive Disputes concerning Insolvent Companies</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144F28B2" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="708CCC61" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Substantive Law:   </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>On the Influence of Judicial Procedure to the Constitution of Defamation</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FA059A" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="72013483" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Safety Guarantee Obligation of the Operators When the Third Party Carry Out the Tort</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>from the Contract Law to the Tort Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (abstract from the master's thesis) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9C32E6" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="0FD96A2F" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Agreement on Choice of Law in Foreign Civil and Commercial Contracts</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E7AFA5" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="1036B70C" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Reform of Interest Rate Marketization in China and Its Influence on the Trial Practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49976E7B" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="337F8AF8" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Study on Acceleration Clauses in Bank Loan Contracts</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE3C7C7" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="430AC240" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Discussion on Facility Contracts in Banking Business</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F86B88" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="5B58AB9A" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Thinking Over Transfer of Distressed Debts in Context of Financial Crisis in terms of Financial Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1EAF38" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="47DA3AD2" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Study on Legal Practice in terms of Interest in Banking Credit Business</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2E007E" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="5A8A23D2" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Identification and Treatment of Legal Relations of the Financing Lease Contract Involving Hong Kong</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FEE6C8" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="418436B4" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Remedies of the Equity Transferee When the Equity Transfer is Not Registered</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582746B6" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="2ECD7F52" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Legal Issues on Conversion of Dissolution Liquidation to Insolvency Liquidation</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01411AED" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="4E29E37F" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Employee</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Right to Challenge the Resolution of the Employer to Dissolve in Advance</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F51C7F8" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="510FA9C3" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Guarantee of the Procedural Right of Collective Bargaining of the Employee During the Contract is Performing</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5631D8E8" w14:textId="77777777" w:rsidR="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="0269E7DF" w14:textId="77777777" w:rsidR="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2F7AA8C7" w:rsidR="00686369" w:rsidRPr="008B5E47" w:rsidRDefault="008B5E47" w:rsidP="008B5E47">
+    <w:p w14:paraId="5567FC3C" w14:textId="40A1369C" w:rsidR="00686369" w:rsidRPr="00451DF4" w:rsidRDefault="00451DF4" w:rsidP="00451DF4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B5E47">
+      <w:r w:rsidRPr="00451DF4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Serve as an arbitrator on the Shanghai Arbitration Commission, the Shanghai International Economic and Trade Arbitration Commission, and the China International Economic and Trade Arbitration Commission </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="008B5E47" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00451DF4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2599,1344 +2599,1344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04740B42"/>
+    <w:nsid w:val="04060FA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0512CDBE"/>
+    <w:tmpl w:val="B672A868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="051778F2"/>
+    <w:nsid w:val="04DB0443"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3670C08E"/>
+    <w:tmpl w:val="B0321E38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="057E6380"/>
+    <w:nsid w:val="05665A4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="380EBD62"/>
+    <w:tmpl w:val="5A586F62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07EE5A0A"/>
+    <w:nsid w:val="05A661C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A5C4ABA"/>
+    <w:tmpl w:val="09D0D3F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08096F28"/>
+    <w:nsid w:val="07CA0CAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16DAF186"/>
+    <w:tmpl w:val="2B604BDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08961DD3"/>
+    <w:nsid w:val="0D2F089F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A089DBC"/>
+    <w:tmpl w:val="CDAE1E2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09A0019C"/>
+    <w:nsid w:val="0EE6505E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECBC8CA4"/>
+    <w:tmpl w:val="8E2E1CFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AEA5D81"/>
+    <w:nsid w:val="0F0576A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DC6B3C6"/>
+    <w:tmpl w:val="9D74E4F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BC53477"/>
+    <w:nsid w:val="1111748B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF52B83E"/>
+    <w:tmpl w:val="1AF0C65A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1358542E"/>
+    <w:nsid w:val="13461E8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="421E04C8"/>
+    <w:tmpl w:val="6688C932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13D033B7"/>
+    <w:nsid w:val="135E42FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02BC4E60"/>
+    <w:tmpl w:val="A080EA1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16AD1B82"/>
+    <w:nsid w:val="1686558E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E008596"/>
+    <w:tmpl w:val="733A0D5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="196C09B1"/>
+    <w:nsid w:val="168C3240"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78BAF0DA"/>
+    <w:tmpl w:val="AF60AADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BAB18DC"/>
+    <w:nsid w:val="16D47DF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="090EE0F4"/>
+    <w:tmpl w:val="5EDEEEB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D1E505C"/>
+    <w:nsid w:val="236939BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="749295E8"/>
+    <w:tmpl w:val="735275DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EAA08F0"/>
+    <w:nsid w:val="24E34A3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E392E610"/>
+    <w:tmpl w:val="44387808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21AF7FF4"/>
+    <w:nsid w:val="296B22C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4838053C"/>
+    <w:tmpl w:val="353EFDB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25D47650"/>
+    <w:nsid w:val="2D1D781F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5220F22E"/>
+    <w:tmpl w:val="315287BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26566B23"/>
+    <w:nsid w:val="321E56D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB2E5A10"/>
+    <w:tmpl w:val="B9E2B134"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="299202A3"/>
+    <w:nsid w:val="3801417B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16E47654"/>
+    <w:tmpl w:val="B456F952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="308634A0"/>
+    <w:nsid w:val="38106BDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABD210E0"/>
+    <w:tmpl w:val="6600AEEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34585865"/>
+    <w:nsid w:val="38B95229"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C74EA8E0"/>
+    <w:tmpl w:val="2A72C854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="349A3E5C"/>
+    <w:nsid w:val="39AF23F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E9E194C"/>
+    <w:tmpl w:val="1E422AD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="351535BC"/>
+    <w:nsid w:val="3B270B53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4A29A34"/>
+    <w:tmpl w:val="7B5865B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="355A0223"/>
+    <w:nsid w:val="3F560F14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6A25746"/>
+    <w:tmpl w:val="C30ADB7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35832AD8"/>
+    <w:nsid w:val="41452F3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A129816"/>
+    <w:tmpl w:val="0770CEAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35ED7B33"/>
+    <w:nsid w:val="44B04E53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CE82228"/>
+    <w:tmpl w:val="CFE8893E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C2B6EA1"/>
+    <w:nsid w:val="45674B59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97DC441E"/>
+    <w:tmpl w:val="315615BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F5D1B93"/>
+    <w:nsid w:val="457C572A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB0E2DB2"/>
+    <w:tmpl w:val="A59028EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FC07585"/>
+    <w:nsid w:val="484C54B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="022812D6"/>
+    <w:tmpl w:val="ECC4A38A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="444247E7"/>
+    <w:nsid w:val="4EBE1340"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F774E7DE"/>
+    <w:tmpl w:val="F824233C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47717180"/>
+    <w:nsid w:val="503B3608"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01346660"/>
+    <w:tmpl w:val="21CCF626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49E87B32"/>
+    <w:nsid w:val="51920F1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3F20090"/>
+    <w:tmpl w:val="DAF2F27E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F681D24"/>
+    <w:nsid w:val="51F73D1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A94F270"/>
+    <w:tmpl w:val="B6B02BEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54F165BB"/>
+    <w:nsid w:val="550C6872"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EA4823E"/>
+    <w:tmpl w:val="6B5E93A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="589876EA"/>
+    <w:nsid w:val="57A05644"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CE2F4FA"/>
+    <w:tmpl w:val="128CED5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A6C277E"/>
+    <w:nsid w:val="5A6E786B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B35ECDB4"/>
+    <w:tmpl w:val="47D40222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C06108C"/>
+    <w:nsid w:val="5A733070"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F52F79C"/>
+    <w:tmpl w:val="810AD8BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D5F571A"/>
+    <w:nsid w:val="5B046CFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE3E7C06"/>
+    <w:tmpl w:val="92A8DC8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="602C3EE7"/>
+    <w:nsid w:val="5DD75A3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D306F94"/>
+    <w:tmpl w:val="DE364056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64153BB5"/>
+    <w:nsid w:val="5F0621FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6820B1A"/>
+    <w:tmpl w:val="5A68C056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6668732B"/>
+    <w:nsid w:val="616C413A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6024BE22"/>
+    <w:tmpl w:val="F6384940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69117779"/>
+    <w:nsid w:val="643B6E1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97228FE6"/>
+    <w:tmpl w:val="7A30F1E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A79701A"/>
+    <w:nsid w:val="687111C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7740B48"/>
+    <w:tmpl w:val="EAA66ABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B6D7D06"/>
+    <w:nsid w:val="69E71278"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74704772"/>
+    <w:tmpl w:val="47A05AA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DF050BF"/>
+    <w:nsid w:val="6FF255A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1578F678"/>
+    <w:tmpl w:val="12CA4A82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="711573D0"/>
+    <w:nsid w:val="738B68D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8496EFFC"/>
+    <w:tmpl w:val="C50E3EA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="711A437F"/>
+    <w:nsid w:val="77292A47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D004E0A8"/>
+    <w:tmpl w:val="D4E4F08A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71690656"/>
+    <w:nsid w:val="781E7694"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07267C74"/>
+    <w:tmpl w:val="649655FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7339326D"/>
+    <w:nsid w:val="78E6567D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00B09EB4"/>
+    <w:tmpl w:val="AC9416EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="770A7CD2"/>
+    <w:nsid w:val="79F176DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5762D66"/>
+    <w:tmpl w:val="5FC463B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78082F7B"/>
+    <w:nsid w:val="7A142D2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7924506"/>
+    <w:tmpl w:val="61A2E09A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AE20415"/>
+    <w:nsid w:val="7F8034F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F28828E"/>
+    <w:tmpl w:val="0770CEAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D377AEF"/>
+    <w:nsid w:val="7FA657A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F52F79C"/>
+    <w:tmpl w:val="23D2938C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="15">
-[...11 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...55 lines deleted...]
-    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="40">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="41">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3981,90 +3981,90 @@
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
+    <w:rsid w:val="00451DF4"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
-    <w:rsid w:val="008B5E47"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
@@ -5171,61 +5171,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008B5E47"/>
+    <w:rsid w:val="00451DF4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008B5E47"/>
+    <w:rsid w:val="00451DF4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5509,51 +5509,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4E7201F-656A-45DC-9DD1-7807C0531137}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E68F62D0-048A-4C50-BAB3-9320D0752D05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1060</Words>
   <Characters>6047</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7093</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>