--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3B42E64B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+          <w:p w14:paraId="2C4F11E8" w14:textId="35D17649" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000377F5" w:rsidP="000377F5">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00DE1592">
+            <w:r w:rsidRPr="000377F5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JACK LI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1089A8AF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+          <w:p w14:paraId="706EB16B" w14:textId="3FB3A510" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000377F5" w:rsidP="000377F5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00DE1592">
+            <w:r w:rsidRPr="000377F5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0C190876" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+          <w:p w14:paraId="6199424A" w14:textId="69D028C8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000377F5" w:rsidP="000377F5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00DE1592">
+            <w:r w:rsidRPr="000377F5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5696 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="376643E6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+          <w:p w14:paraId="4F910ACA" w14:textId="71B975EB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000377F5" w:rsidP="000377F5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00DE1592">
+            <w:r w:rsidRPr="000377F5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jack.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7FB80EF4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DE1592" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7D67124D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000377F5" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5322AE43" wp14:editId="706848D9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76361239" wp14:editId="4DCC270D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7E08515E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00DE1592" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2098C193" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="000377F5" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00DE1592">
+            <w:r w:rsidRPr="000377F5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>JACK WORKS AT FANGDA BEIJING OFFICE. HE IS QUALIFIED TO PRACTICE IN BOTH CHINA AND AMERICA. HE SPECIALIZES IN OUTBOUND AND INBOUND MERGER AND ACQUISITION, RESTRUCTURING, PE/VC INVESTMENT, CORPORATE FINANCING, JOINT VENTURE AND GENERAL CORPORATE MATTERS, PARTICULARLY IN THE AREAS OF FINANCE, TECHNOLOGY, ENERGY, INDUSTRY, ENTERTAINMENT, EDUCATION AND PHARMACEUTICALS. HE USED TO REPRESENT DOMESTIC AND INTERNATIONAL CLIENTS IN LARGE AND COMPLEX TRANSACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8CAFFD" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="06FA56D8" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1676 +438,1676 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574723E2" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DE1592">
+    <w:p w14:paraId="7E5F5B34" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A number of Jack</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s representative transactions have been nominated as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>deal of year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by majoir ranking institutions. In addition, Jack has been highly recognized internationally, including being chosen as the winner of the 2024 Corporate INTL Magazine Global Award </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cross-border M&amp;A Lawyer of the Year in China 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Venture Capital Investment Lawyer of the Year in China 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Joint Ventures Lawyer of the Year in China 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Jack has also regularly published legal articles in major magazines, including International Comparative Legal Guides from the UK and the Chinese core periodical </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Technology and Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Prior to joining Fangda in 2016, Jack had worked at leading law firms in both China and America.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14172B28" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="21A79984" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5CE2A0" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DE1592">
+    <w:p w14:paraId="614E03E9" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>High-risk Financial Institution Transactions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477AFF71" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="19F04175" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented state-owned investment company Central Huijin Investment in subscribing for 60 billion newly issued shares of Heng Feng Bank for RMB60 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C07A99" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="10914709" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Central Huijin Investment in the establishment of Zhonghui Life Insurance Co., Ltd. with China Insurance Security Fund Co., Ltd., with the registered capital of RMB 33.2 billion, and the following restructuring of TianAn Life</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643C8F43" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="18AC5E00" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huida AMC in its subscription of 5.27 billion ordinary shares of Jinzhou Bank for RMB 10.2765 billion and its purchase of RMB 150 billion worth of distressed assets at a total price of RMB 45 billion from Jinzhou. Advised on the RMB 75 billion private placement note.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04663212" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="5A3988FE" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huaxin Trust in its restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6895A1F4" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DE1592">
+    <w:p w14:paraId="74BE439D" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger and Acquisition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C61164E" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="13D59FCF" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MAN Energy Solutions in its sale of its gas turbine business located in multiple jurisdictions to CSIC Longjiang GH Gas Turbine Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780877B1" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="4564FD1C" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PingAn Health in its sale to Softbank of 50% equity interests in HEALTHCARE TECHNOLOGIES Corp., a joint venture company established in Japan with Softbank, with the consideration amount of JPY 7.9 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079A2AB6" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="21BB515B" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VIPTHINK in its US$1.5 billion merger with Hua La La, and a simultaneous US$110 million series D equity financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226F7CB8" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="00BF3448" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented musical.ly in its merger into Bytedance for US$1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE4F6D6" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="044D6B0F" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Didi in its acquisition of Uber</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China business for US$7 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD25ED6" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="38F816E3" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese consortium led by Kunlun, Qihoo 360 and Golden Brick Capital in its US$575 million acquisition of the core assets of Opera, a listed Norwegian internet company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A6B7B5" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="5220B759" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented HK-listed Yixin Group in its spin-off of its used auto business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6236E6AA" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="71EFA851" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese consortium led by GL Capital in its US$600 million acquisition and privatization of the US-listed company SciClone Pharmaceuticals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C387F6F" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="2BF7C579" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Primavera Capital and Ant Financial in their US$460 million investment in Yum China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED42CDD" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="102AAB46" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XIO Group in its sale of Lumenis for over US$1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4667B2A0" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="6F3245D6" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Taikang Group in participating in the Hinkley Point C nuclear power project in the UK, which has a total investment of more than </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1075B085" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="3FCC8946" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huaneng in its acquisition of solar power assets from Xiexin for RMB 2.457 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2D6142" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="2BCBF537" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CNIC in its investment in a Hungarian solar power project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A86CB1" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="31D178F2" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shenhua Guohua in its acquisition of three wind farms in Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312E9991" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="4F1F3B49" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ESSVP IV Silenos Zerfree GmbH in its EUR 150 million purchase of Tokyo-listed NIDEC Corporation's global compressor businesses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4096D0" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="7E7D6FB5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swiss flight catering group Gategroup in its proposed acquisition of the flight catering assets of a PRC aviation group for over US$300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673FEBD0" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="1E79F225" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Korean PE fund in its proposed acquisition of a clothing group for US$1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E9FBE8" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="308597A2" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese PE fund in its proposed acquisition of Indigo Park in France for over EUR 4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366F1C75" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="5FCD4349" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a US auto part supplier in its proposed acquisition of a PRCauto part manufacturer for over US$500 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACA56F2" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="01855CB0" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beijing Gas in its proposed acquisition of Petrobras</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s gas distribution assets in Brazil in the total amount of over US$600 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D61AD41" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="3FC9E14F" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Haier Group in its proposed acquisition of a Brazilian company under bankruptcy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AAA222" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="7AD95BA5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PingAn in its RMB 500 million acquisition of the majority stake in Lenovo Medical Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A3254B" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="6A00B390" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Affinity Equity in its acquisition of a hospital group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8DB9F3" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="3ADB1F94" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the foreign shareholders of Acotec in their sale of shares to CITIC Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F77050" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DE1592">
+    <w:p w14:paraId="4589A48A" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PE/VC and Corporate Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116807C2" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="11FC47D0" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taoche in its corporate financing from A round to C round, as well as its various equity investments in the automobile sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3124BF37" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="50D411F8" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VIPTHINK in its corporate financing from seed round to D round, as well as its various equity investments in the education sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BBFDAB" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="3C94B9B5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nasdaq-listed Huya in its various equity investments in the technology and entertainment sectors (including game, live broadcast and metauniverse)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DFF5FB" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="71F85942" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of technology in completing their corporate financing transactions, including STARY, Realdream, FOVA Energy, NEONEXUS, Yuguang Technology, Hexin Technology, Qinglei Technology, Innovusion etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F1DD97" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="1D8B16A2" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented 3E Bioventures Capital in its investment in iTAb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359AE0C9" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="4AAC105B" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhen Fund in its equity investment in a cross-border financing company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0711256A" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="6F44EDDD" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented 360 International in its equity investment in the US short video company Clipclaps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E1EFE4" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="44971768" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Bank of East Asia in its RMB 180 million equity investment in Ctrip Financial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F90646A" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="733FE48B" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse in its investment in Yitu, a leading AI company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E58772F" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="30E142C2" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented NIO Capital in its various equity investments in the automobile sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BC3322" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="000A600C" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng Capital in a number of transactions in the pharmaceutical sector, including its series B investment in Curegenix, its series B investment in Birdie Biopharmaceuticals, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE09B5F" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="02CAF8AF" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng Capital in a number of transactions in the entertainment sector, including its acquisition of Enova and investment in Linghe Wenxin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BDC0E5" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="55381A9C" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC Capital in its PE investments in the consumer goods sector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A1F604" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DE1592">
+    <w:p w14:paraId="7568AC30" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Joint Venture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15892373" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="7E9C13A0" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Rohinni LLC in its joint venture with BOE in the area of micro/mini LED in China, with a total investment amount of over US$140 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC55BDA" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="5CEAEBB2" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Navinfo in its joint venture project in the mapping and navigation sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4CC74C" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="7FF74BBA" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VIPTHINK in its joint venture project in the education sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E666A27" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="6F9C80F5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a PRC SOE in its proposed US$ 1 billion potash joint venture project with an ASX-listed company in Laos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0933ADF9" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="0F231DBC" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hunan Dali in its proposed joint venture in Sudan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6079D2" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="29F2FFD5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Danish state-owned company DONG Energy in its comprehensive investments in China in the area of new energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9A37AE" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="05DBB33F" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented New Zealand-listed Comvita in its joint venture in China, with a total investment amount of over US$60 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B883CEC" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="119EA48C" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented CGNPC in the Hinkley Point C nuclear power joint venture project in the UK, which has a total investment of more than </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD7CB2F" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="1EC91778" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huya in its proposed joint venture project in the metauniverse sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1E3B2D" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="62E42A48" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIC, Central Huijin, PingAn Technology, Huya, FOVA Energy, NEONEXUS, Rohinni Inc. etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315E9840" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="5E4A5BC6" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D0ECD2" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="05FE9FE5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National University of Defense Technology, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383B0772" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="364B1CB5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cleveland-Marshall College of Law, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16073ED0" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="0A267466" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24ED3FE4" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="53F9FB28" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA87E9E" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="2828048A" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Ohio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBEFD34" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="53BC2259" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34018721" w14:textId="77777777" w:rsidR="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="65AA1B95" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="39A9DD32" w:rsidR="00686369" w:rsidRPr="00DE1592" w:rsidRDefault="00DE1592" w:rsidP="00DE1592">
+    <w:p w14:paraId="5567FC3C" w14:textId="49F121D5" w:rsidR="00686369" w:rsidRPr="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE1592">
+      <w:r w:rsidRPr="000377F5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00DE1592" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="000377F5" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2305,1459 +2305,1460 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="039A4989"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C4224D0"/>
+    <w:nsid w:val="04960BF8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8556A652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="067E4E76"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B59CA3B4"/>
+    <w:nsid w:val="055D7CE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A650D14A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="098D0486"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E5DA7F06"/>
+    <w:nsid w:val="101701FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AF0EE00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BEE633A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF3CA810"/>
+    <w:nsid w:val="10CA5948"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39D27DC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FE91FED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67ACBF80"/>
+    <w:nsid w:val="11B039AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E586BF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101243C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB646C68"/>
+    <w:nsid w:val="149F4C22"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1C886F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1029169C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35882108"/>
+    <w:nsid w:val="17CF1818"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8556A652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B46CB7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8ED27122"/>
+    <w:nsid w:val="19330087"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7620170E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1186737F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="556A1B1A"/>
+    <w:nsid w:val="1E223B09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52A0141E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12C9696B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10F4D5FE"/>
+    <w:nsid w:val="1FB066EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="894CCEEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C459A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="226A80F2"/>
+    <w:nsid w:val="20DE1604"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05EEDF1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14F833AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF90E14A"/>
+    <w:nsid w:val="227359A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7B4E276"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17373E1E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A84E33A8"/>
+    <w:nsid w:val="2294324D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CEACFDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A8B057C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A04A8C6"/>
+    <w:nsid w:val="2AE54086"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFC27554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C757887"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3AD6A906"/>
+    <w:nsid w:val="2DA42E06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7646D43E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="201B6E05"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2844439A"/>
+    <w:nsid w:val="2E3A2752"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="201AFD98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221B0EF3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D87EECCA"/>
+    <w:nsid w:val="33E4020C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D4897E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23F056BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2AD6A1B4"/>
+    <w:nsid w:val="347E0767"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2CA4D4EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27DC5966"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7582374"/>
+    <w:nsid w:val="36215EE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23C22A52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="290B48E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="892E12AA"/>
+    <w:nsid w:val="388208A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9398A6DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B132F90"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9CFCE614"/>
+    <w:nsid w:val="39443191"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="988CAF80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CD6368A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA768424"/>
+    <w:nsid w:val="3A5E6E83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42C4CF40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31357C24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA5A9BAE"/>
+    <w:nsid w:val="3AC5479B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F64C3E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32DE1B61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC182E9E"/>
+    <w:nsid w:val="3DA1155D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B69E6E76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="340F6049"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35243560"/>
+    <w:nsid w:val="3E79747C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0700D084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="342943F6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C73E08DC"/>
+    <w:nsid w:val="406E7357"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E1AA70A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34CA752D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7AF80C76"/>
+    <w:nsid w:val="41714EFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41328C64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34FB2D27"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="132CEFC0"/>
+    <w:nsid w:val="41A05015"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F0C0BD5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36FF18ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA24434A"/>
+    <w:nsid w:val="428474AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="064E3984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="390E04B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D9AE058"/>
+    <w:nsid w:val="429177A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24622830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C4D16D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA428456"/>
+    <w:nsid w:val="440400F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CC28CF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F3D59C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C62E6166"/>
+    <w:nsid w:val="4496759F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C896D91A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F666152"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="892E12AA"/>
+    <w:nsid w:val="449B2794"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78AAB58E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="444A0917"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D81C5A40"/>
+    <w:nsid w:val="45D82599"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD4E17DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="466676BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06484AA0"/>
+    <w:nsid w:val="45E05FF4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5246E76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A387FB2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ADEA9318"/>
+    <w:nsid w:val="4DE9277A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C8B6903C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B1649E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CFB84F28"/>
+    <w:nsid w:val="4F4376B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61849F00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CB50298"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="903E1CDA"/>
+    <w:nsid w:val="522A6F2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB48AE5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52BF2AFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EAC64666"/>
+    <w:nsid w:val="5A007294"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A280ABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53D42C54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="53BE33AA"/>
+    <w:nsid w:val="5A703A5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5790C248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53DB4BD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="940C38B6"/>
+    <w:nsid w:val="5C4B765B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F37C858A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53FC2209"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="871005F2"/>
+    <w:nsid w:val="5FD23962"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C600A568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="547B2D49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3F4F190"/>
+    <w:nsid w:val="64E61CF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B37E7812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55B964C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA3EDA20"/>
+    <w:nsid w:val="66407899"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77625342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="573F4712"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F30D38E"/>
+    <w:nsid w:val="66593DF9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95460EE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="574A77FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3DC061D0"/>
+    <w:nsid w:val="67846DF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9EEC74C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B97039C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="25F6D540"/>
+    <w:nsid w:val="6A730146"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A50A0F76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BCA24F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E2AFEA4"/>
+    <w:nsid w:val="6BE86C63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E88C784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65524A95"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F80EB68"/>
+    <w:nsid w:val="6D505863"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="729088EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="668C45ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="964A2F06"/>
+    <w:nsid w:val="715B04B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2012A062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C524AE4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0474346A"/>
+    <w:nsid w:val="774602D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00AC14C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73F01EBB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="250464D8"/>
+    <w:nsid w:val="78C27605"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2F404B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="757E43FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F58285C"/>
+    <w:nsid w:val="79266631"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E82780A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75FB7B60"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56F44ED4"/>
+    <w:nsid w:val="79A86842"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E784F8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C521A39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD1A1C8C"/>
+    <w:nsid w:val="7BF3724E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A663FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DBC5C52"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="37144374"/>
+    <w:nsid w:val="7C0944CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F54D46A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FFB181B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A85C6170"/>
+    <w:nsid w:val="7E8D3B40"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88D600D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7">
-[...83 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="54">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="36">
-[...5 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...55 lines deleted...]
-    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
+    <w:rsid w:val="000377F5"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
@@ -3843,51 +3844,50 @@
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
-    <w:rsid w:val="00DE1592"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -4949,61 +4949,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE1592"/>
+    <w:rsid w:val="000377F5"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DE1592"/>
+    <w:rsid w:val="000377F5"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5287,51 +5287,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78806036-F92B-434E-B5DD-5DD70B28BF97}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4548C50-8098-41BA-8981-A9232712149E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1143</Words>
   <Characters>6517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7645</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>