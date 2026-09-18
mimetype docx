--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="35D17649" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="65C15950" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00267512" w:rsidP="00267512">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="000377F5">
+            <w:r w:rsidRPr="00267512">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JACK LI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3FB3A510" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+          <w:p w14:paraId="706EB16B" w14:textId="458C515E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00267512" w:rsidP="00267512">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="000377F5">
+            <w:r w:rsidRPr="00267512">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="69D028C8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+          <w:p w14:paraId="6199424A" w14:textId="331A4DEE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00267512" w:rsidP="00267512">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="000377F5">
+            <w:r w:rsidRPr="00267512">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5696 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="71B975EB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+          <w:p w14:paraId="4F910ACA" w14:textId="132C6194" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00267512" w:rsidP="00267512">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="000377F5">
+            <w:r w:rsidRPr="00267512">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jack.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7D67124D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000377F5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="21B94F09" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00267512" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76361239" wp14:editId="4DCC270D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D19CDE8" wp14:editId="5FAECF17">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2098C193" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="000377F5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="57F2BBC9" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00267512" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="000377F5">
+            <w:r w:rsidRPr="00267512">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>JACK WORKS AT FANGDA BEIJING OFFICE. HE IS QUALIFIED TO PRACTICE IN BOTH CHINA AND AMERICA. HE SPECIALIZES IN OUTBOUND AND INBOUND MERGER AND ACQUISITION, RESTRUCTURING, PE/VC INVESTMENT, CORPORATE FINANCING, JOINT VENTURE AND GENERAL CORPORATE MATTERS, PARTICULARLY IN THE AREAS OF FINANCE, TECHNOLOGY, ENERGY, INDUSTRY, ENTERTAINMENT, EDUCATION AND PHARMACEUTICALS. HE USED TO REPRESENT DOMESTIC AND INTERNATIONAL CLIENTS IN LARGE AND COMPLEX TRANSACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FA56D8" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7C022B55" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1676 +438,1676 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5F5B34" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000377F5">
+    <w:p w14:paraId="1BCB572F" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A number of Jack</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s representative transactions have been nominated as </w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>deal of year</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by majoir ranking institutions. In addition, Jack has been highly recognized internationally, including being chosen as the winner of the 2024 Corporate INTL Magazine Global Award </w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cross-border M&amp;A Lawyer of the Year in China 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Venture Capital Investment Lawyer of the Year in China 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Joint Ventures Lawyer of the Year in China 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Jack has also regularly published legal articles in major magazines, including International Comparative Legal Guides from the UK and the Chinese core periodical </w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Technology and Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Prior to joining Fangda in 2016, Jack had worked at leading law firms in both China and America.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A79984" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="186E76BA" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614E03E9" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000377F5">
+    <w:p w14:paraId="484F93F6" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>High-risk Financial Institution Transactions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F04175" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="655761B9" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented state-owned investment company Central Huijin Investment in subscribing for 60 billion newly issued shares of Heng Feng Bank for RMB60 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10914709" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="0C996F02" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Central Huijin Investment in the establishment of Zhonghui Life Insurance Co., Ltd. with China Insurance Security Fund Co., Ltd., with the registered capital of RMB 33.2 billion, and the following restructuring of TianAn Life</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AC5E00" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="4A210180" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huida AMC in its subscription of 5.27 billion ordinary shares of Jinzhou Bank for RMB 10.2765 billion and its purchase of RMB 150 billion worth of distressed assets at a total price of RMB 45 billion from Jinzhou. Advised on the RMB 75 billion private placement note.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3988FE" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="2A23B632" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huaxin Trust in its restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BE439D" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000377F5">
+    <w:p w14:paraId="0741BC69" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger and Acquisition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D59FCF" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="5C64F2A2" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MAN Energy Solutions in its sale of its gas turbine business located in multiple jurisdictions to CSIC Longjiang GH Gas Turbine Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4564FD1C" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="41A623C9" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PingAn Health in its sale to Softbank of 50% equity interests in HEALTHCARE TECHNOLOGIES Corp., a joint venture company established in Japan with Softbank, with the consideration amount of JPY 7.9 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BB515B" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="2D0F1899" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VIPTHINK in its US$1.5 billion merger with Hua La La, and a simultaneous US$110 million series D equity financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BF3448" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="2D10E005" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented musical.ly in its merger into Bytedance for US$1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044D6B0F" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="1726E020" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Didi in its acquisition of Uber</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China business for US$7 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F816E3" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="5045B8BC" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese consortium led by Kunlun, Qihoo 360 and Golden Brick Capital in its US$575 million acquisition of the core assets of Opera, a listed Norwegian internet company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5220B759" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="4C17BA09" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented HK-listed Yixin Group in its spin-off of its used auto business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EFA851" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="394D5882" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese consortium led by GL Capital in its US$600 million acquisition and privatization of the US-listed company SciClone Pharmaceuticals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF7C579" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="44239468" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Primavera Capital and Ant Financial in their US$460 million investment in Yum China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102AAB46" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="25DDCB1E" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XIO Group in its sale of Lumenis for over US$1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3245D6" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="424EE0A5" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Taikang Group in participating in the Hinkley Point C nuclear power project in the UK, which has a total investment of more than </w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCC8946" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="1D050DC9" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huaneng in its acquisition of solar power assets from Xiexin for RMB 2.457 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCBF537" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="74037E4B" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CNIC in its investment in a Hungarian solar power project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D178F2" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="7EB067B4" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shenhua Guohua in its acquisition of three wind farms in Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1F3B49" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="0EE72340" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ESSVP IV Silenos Zerfree GmbH in its EUR 150 million purchase of Tokyo-listed NIDEC Corporation's global compressor businesses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7D6FB5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="05C16B82" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swiss flight catering group Gategroup in its proposed acquisition of the flight catering assets of a PRC aviation group for over US$300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E79F225" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="345EDD42" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Korean PE fund in its proposed acquisition of a clothing group for US$1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308597A2" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="37B37510" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese PE fund in its proposed acquisition of Indigo Park in France for over EUR 4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCD4349" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="58B433D9" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a US auto part supplier in its proposed acquisition of a PRCauto part manufacturer for over US$500 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01855CB0" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="2FDC3EE7" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beijing Gas in its proposed acquisition of Petrobras</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s gas distribution assets in Brazil in the total amount of over US$600 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC9E14F" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="53BC8EA4" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Haier Group in its proposed acquisition of a Brazilian company under bankruptcy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD95BA5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="4F643C4E" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PingAn in its RMB 500 million acquisition of the majority stake in Lenovo Medical Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A00B390" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="0E2D2CF1" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Affinity Equity in its acquisition of a hospital group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADB1F94" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="2801424D" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the foreign shareholders of Acotec in their sale of shares to CITIC Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4589A48A" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000377F5">
+    <w:p w14:paraId="225D078B" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PE/VC and Corporate Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FC47D0" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="505F6184" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taoche in its corporate financing from A round to C round, as well as its various equity investments in the automobile sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D411F8" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="76046B8A" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VIPTHINK in its corporate financing from seed round to D round, as well as its various equity investments in the education sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C94B9B5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="09631EC3" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nasdaq-listed Huya in its various equity investments in the technology and entertainment sectors (including game, live broadcast and metauniverse)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F85942" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="4C7F8876" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of technology in completing their corporate financing transactions, including STARY, Realdream, FOVA Energy, NEONEXUS, Yuguang Technology, Hexin Technology, Qinglei Technology, Innovusion etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8B16A2" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="30B95C8C" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented 3E Bioventures Capital in its investment in iTAb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAC105B" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="12F84E5D" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhen Fund in its equity investment in a cross-border financing company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F44EDDD" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="6E36D75A" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented 360 International in its equity investment in the US short video company Clipclaps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44971768" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="798D43BA" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Bank of East Asia in its RMB 180 million equity investment in Ctrip Financial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733FE48B" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="1ED4D71A" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse in its investment in Yitu, a leading AI company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E142C2" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="44F31445" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented NIO Capital in its various equity investments in the automobile sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000A600C" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="512133D7" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng Capital in a number of transactions in the pharmaceutical sector, including its series B investment in Curegenix, its series B investment in Birdie Biopharmaceuticals, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CAF8AF" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="1EFA367E" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng Capital in a number of transactions in the entertainment sector, including its acquisition of Enova and investment in Linghe Wenxin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55381A9C" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="060E8152" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC Capital in its PE investments in the consumer goods sector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7568AC30" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000377F5">
+    <w:p w14:paraId="22E9CB5D" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Joint Venture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9C13A0" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="1355394E" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Rohinni LLC in its joint venture with BOE in the area of micro/mini LED in China, with a total investment amount of over US$140 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEAEBB2" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="6A97525E" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Navinfo in its joint venture project in the mapping and navigation sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF74BBA" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="351D57E3" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VIPTHINK in its joint venture project in the education sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9C80F5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="7E06D1E2" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a PRC SOE in its proposed US$ 1 billion potash joint venture project with an ASX-listed company in Laos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F231DBC" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="373B5A60" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hunan Dali in its proposed joint venture in Sudan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F2FFD5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="3500F72C" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Danish state-owned company DONG Energy in its comprehensive investments in China in the area of new energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DBB33F" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="58FAE17F" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented New Zealand-listed Comvita in its joint venture in China, with a total investment amount of over US$60 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119EA48C" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="6A97E844" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented CGNPC in the Hinkley Point C nuclear power joint venture project in the UK, which has a total investment of more than </w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC91778" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="27EE6E0C" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huya in its proposed joint venture project in the metauniverse sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E42A48" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="7E02069E" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIC, Central Huijin, PingAn Technology, Huya, FOVA Energy, NEONEXUS, Rohinni Inc. etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4A5BC6" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="24DE09F4" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FE9FE5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="0EDC3C12" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National University of Defense Technology, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364B1CB5" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="4B3905FA" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cleveland-Marshall College of Law, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A267466" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="62A280C6" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F9FB28" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="322827F8" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2828048A" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="26FA8FCE" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Ohio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BC2259" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="4D72A949" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA1B95" w14:textId="77777777" w:rsidR="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="4F52B46E" w14:textId="77777777" w:rsidR="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="49F121D5" w:rsidR="00686369" w:rsidRPr="000377F5" w:rsidRDefault="000377F5" w:rsidP="000377F5">
+    <w:p w14:paraId="5567FC3C" w14:textId="32E0D0E1" w:rsidR="00686369" w:rsidRPr="00267512" w:rsidRDefault="00267512" w:rsidP="00267512">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000377F5">
+      <w:r w:rsidRPr="00267512">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="000377F5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00267512" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2305,1484 +2305,1484 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04960BF8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8556A652"/>
+    <w:nsid w:val="001F5115"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46385E76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="055D7CE4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A650D14A"/>
+    <w:nsid w:val="03C3106E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="165AFC2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101701FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0AF0EE00"/>
+    <w:nsid w:val="05D03DED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C72BB32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10CA5948"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="39D27DC4"/>
+    <w:nsid w:val="08E57124"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6C24088"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11B039AC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E586BF0"/>
+    <w:nsid w:val="0C415318"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B846F41C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="149F4C22"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1C886F2"/>
+    <w:nsid w:val="0E940587"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6910F466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17CF1818"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8556A652"/>
+    <w:nsid w:val="0EB73B8F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB72FE38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19330087"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7620170E"/>
+    <w:nsid w:val="112A3E6E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29E2519C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E223B09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52A0141E"/>
+    <w:nsid w:val="14AD5A4C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68A278F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FB066EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="894CCEEC"/>
+    <w:nsid w:val="150B026C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3DF67742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20DE1604"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05EEDF1A"/>
+    <w:nsid w:val="15BD3936"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52E22A70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="227359A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7B4E276"/>
+    <w:nsid w:val="17195BFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="709EB814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2294324D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CEACFDA"/>
+    <w:nsid w:val="173C14D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2229882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AE54086"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFC27554"/>
+    <w:nsid w:val="19CA065D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D20EF410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA42E06"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7646D43E"/>
+    <w:nsid w:val="1D201256"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDF6DC1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E3A2752"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="201AFD98"/>
+    <w:nsid w:val="1D806632"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB72FE38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33E4020C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D4897E2"/>
+    <w:nsid w:val="1F1C2A6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="16CE1BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="347E0767"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2CA4D4EA"/>
+    <w:nsid w:val="1FD861B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E39A48A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36215EE4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23C22A52"/>
+    <w:nsid w:val="228509C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1441FE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="388208A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9398A6DA"/>
+    <w:nsid w:val="232A2E17"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35F41936"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39443191"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="988CAF80"/>
+    <w:nsid w:val="2395378A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C80CE9A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A5E6E83"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42C4CF40"/>
+    <w:nsid w:val="23E075F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98B84BCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AC5479B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0F64C3E0"/>
+    <w:nsid w:val="278B34C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C546B9E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DA1155D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B69E6E76"/>
+    <w:nsid w:val="2A011340"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FC68B76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E79747C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0700D084"/>
+    <w:nsid w:val="2CAD1261"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA72BF98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="406E7357"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E1AA70A"/>
+    <w:nsid w:val="2DDA520A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="65CE052E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41714EFD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41328C64"/>
+    <w:nsid w:val="2E4B40DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A527E60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41A05015"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0C0BD5E"/>
+    <w:nsid w:val="300616AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF2AE5EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="428474AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="064E3984"/>
+    <w:nsid w:val="302D6799"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="701C445A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="429177A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24622830"/>
+    <w:nsid w:val="302F2B03"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA30F65C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="440400F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CC28CF4"/>
+    <w:nsid w:val="31900EC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="015C7B82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4496759F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C896D91A"/>
+    <w:nsid w:val="3672639D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10D2B916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="449B2794"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="78AAB58E"/>
+    <w:nsid w:val="391E77BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F4E8CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45D82599"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD4E17DA"/>
+    <w:nsid w:val="3DD4256A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2147282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45E05FF4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C5246E76"/>
+    <w:nsid w:val="3E8C4EBA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D8005B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DE9277A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8B6903C"/>
+    <w:nsid w:val="3FA272BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A09C2522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F4376B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61849F00"/>
+    <w:nsid w:val="40D02B75"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E5CAA78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="522A6F2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB48AE5E"/>
+    <w:nsid w:val="411C162C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67C67244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A007294"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A280ABE"/>
+    <w:nsid w:val="451D2CF4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="54E2F896"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A703A5F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5790C248"/>
+    <w:nsid w:val="479147A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0742CF18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C4B765B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F37C858A"/>
+    <w:nsid w:val="482036C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC108C70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FD23962"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C600A568"/>
+    <w:nsid w:val="48535F33"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7A8DB4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64E61CF7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B37E7812"/>
+    <w:nsid w:val="49AB6361"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB80BEBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66407899"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77625342"/>
+    <w:nsid w:val="4B4E33B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7186C390"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66593DF9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95460EE0"/>
+    <w:nsid w:val="4F390D38"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83F86028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67846DF7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9EEC74C"/>
+    <w:nsid w:val="50784758"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C826EF36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A730146"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A50A0F76"/>
+    <w:nsid w:val="56041CAF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2C6E740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BE86C63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E88C784"/>
+    <w:nsid w:val="593A5E61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BD8A4FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D505863"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="729088EA"/>
+    <w:nsid w:val="595D0C8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED6CF762"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="715B04B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2012A062"/>
+    <w:nsid w:val="595E3FD3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="155859E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="774602D6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00AC14C0"/>
+    <w:nsid w:val="5B772F2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59A0E636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78C27605"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2F404B4"/>
+    <w:nsid w:val="5CA27059"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10C25440"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79266631"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E82780A"/>
+    <w:nsid w:val="5DA85101"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7568A370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79A86842"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E784F8A"/>
+    <w:nsid w:val="5E6062A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDE4DDF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BF3724E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A663FF4"/>
+    <w:nsid w:val="656B7472"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B28577C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C0944CB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F54D46A"/>
+    <w:nsid w:val="7602024E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3F00F18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E8D3B40"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88D600D8"/>
+    <w:nsid w:val="7A294BC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB166056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="31"/>
-  </w:num>
-[...148 lines deleted...]
-    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="56">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
-    <w:rsid w:val="000377F5"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
+    <w:rsid w:val="00267512"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
@@ -4949,61 +4949,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000377F5"/>
+    <w:rsid w:val="00267512"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000377F5"/>
+    <w:rsid w:val="00267512"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5287,51 +5287,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4548C50-8098-41BA-8981-A9232712149E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84B03FAB-75AC-459E-A08C-24B762075C23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1143</Words>
   <Characters>6517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7645</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>