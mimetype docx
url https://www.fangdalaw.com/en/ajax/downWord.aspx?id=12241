--- v0 (2026-06-26)
+++ v1 (2026-08-26)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5A087E2F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1778401B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005B3DB1">
+            <w:r w:rsidRPr="006E12B9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>GUANBING CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="12DDBEFF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+          <w:p w14:paraId="706EB16B" w14:textId="7B401370" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005B3DB1">
+            <w:r w:rsidRPr="006E12B9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B3DB1">
+            <w:r w:rsidRPr="006E12B9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B3DB1">
+            <w:r w:rsidRPr="006E12B9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5FF50205" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+          <w:p w14:paraId="6199424A" w14:textId="6436A267" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005B3DB1">
+            <w:r w:rsidRPr="006E12B9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1167 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="555B5B4C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+          <w:p w14:paraId="4F910ACA" w14:textId="1F0126DB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005B3DB1">
+            <w:r w:rsidRPr="006E12B9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>guanbing.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7E31128F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005B3DB1" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1A7385A0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E12B9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BA2027E" wp14:editId="3A1CCC47">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CDA074A" wp14:editId="1F631734">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2CCA5883" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005B3DB1" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0A3C6672" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006E12B9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005B3DB1">
+            <w:r w:rsidRPr="006E12B9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. CHEN SPECIALIZES IN DEBT RESTRUCTURING, LIQUIDATION AND BANKRUPTCY PROCEEDINGS, FINANCIAL DISPUTES, COMMERCIAL LITIGATION AND ARBITRATION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FB49FB" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7597F3D2" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1213 +456,1213 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1AA88F" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="70780626" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6932B06C" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="7A04B359" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4083ADCC" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="2B61BDD7" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as member of the joint administrators of CEFC China and CEFC Shanghai Group Limited in a substantive consolidation bankruptcy proceeding with total debt of more than RMB 200 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B1060D" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="05344836" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as the administrator of Dalian Shipbuilding Industry Offshore Company in a restructuring proceeding with total debt of more than RMB 22 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADEAF53" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="329E5BD4" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as the administrator of Shanghai Yuehe Development Company, a real estate development company with many individual purchasers, in a restructuring proceeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F1AE62" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="10E2AB35" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as the administrator of a coal trading company in the first bankruptcy case ever accepted by Shanghai No. 3 Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s court in a bankruptcy liquidation proceeding with total debt of more than RMB 3.4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74418479" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="00ECEDC3" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as the administrator of a cargo company and handled a dozen revocation lawsuits arising out of the bankruptcy proceeding, with some cases being recorded and listed in the annual white paper of Shanghai Pudong People</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F807D9" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="54C0F081" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an audit firm administrator in a restructuring proceeding in Shanghai with total debt of around RMB 1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3D6358" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="47279318" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the liquidator of a BVI company on obtaining control of its Chinese assets and subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0C4946" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="28A89534" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing investors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05672590" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="1E7906A3" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in its bankruptcy investment in Chongqing Iron Company with total debt over RMB 40 billion (Case was ranked as one of the Top 10 Bankruptcy Cases by the PRC Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E78F49" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="40578C79" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a local government in Zhejiang Province in its first ever bailout of a local private company and its listed subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033EEEE9" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="7BA58048" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an assets management company in its bankruptcy investment in a giant private company in Shandong Heze, with total debt over RMB 20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598402D6" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="3D1D24D1" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned enterprise in its bankruptcy investment in its subsidiary in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029DBED0" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="2A28CA44" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in its bankruptcy investment in a medical equipment manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3761A423" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="4219154F" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company investing in a solar company with total debt of around RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261CAEB1" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="360A9147" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing creditors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276143BC" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="62B9E2BF" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the financial creditors</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> committee of a large private company group in restructuring over RMB 80 billion in debt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EF1DFA" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="34C22918" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the financial creditors</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> committee of a giant private company group located in Nanjing in a restructuring project, with total debts of more than RMB 100 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202497B0" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="590CED2B" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Japanese company in a bankruptcy proceeding against a large private company in Shandong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A4308C" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="2508F6E1" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major assets management company in a restructuring project against a large private company located in Chongqing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32935B41" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="23D0DD05" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the Debtors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A18229" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="796AD90D" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the controller of a fully licensed vehicle manufacturer in its restructuring proceeding with total debt of more than RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021D7988" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="5A2A6FFF" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the controller of a Hong Kong-listed company in the restructuring of its subsidiaries in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B43B532" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="6D3C7D1C" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private shipbuilding company in its restructuring project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9D39B1" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="42020638" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private equity fund in restructuring its invested pre-IPO vehicle facing bankruptcy threat to successfully recoup its capital outlay of RMB 256 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE719BE" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="5C3EDA2A" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a luxury brand hotel in restructuring more than RMB 600 million in debt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8A2745" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="33D9CBC5" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune Global 500 company in liquidating its mainland China subsidiary with registered capital over USD 8 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3AAECB" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="577E4D02" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0B0256" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="45D7F11D" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major asset management company in China in applying for Security Realization legal procedure and in appearing in the litigation and arbitration proceedings in a dispute over RMB 1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07FF69AF" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="4643D64F" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign invested bank in several court proceedings, including before the Supreme Court, in a dispute over a loan of more than RMB 300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2F73C9" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="79673E12" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign invested bank in the first ever cash management dispute in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BCA3A6" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="159EA19A" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in several asset management channel disputes involving complex manager responsibility determinations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9B1622" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="5CC9A1CA" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private enterprise in several entrusted local disputes before Baoshan People</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, Jiading People</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, Putuo People</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court and Shanghai No.1 Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, with RMB 300 million in dispute in the more than 10 cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C62D767" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="4A7D1C11" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F30DD97" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="788C016F" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong company in claiming the investment dividends from a major SOE that held the shares on behalf of the Hong Kong company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E45E2B4" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="0F49F939" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a German real-estate investment fund in SHIAC arbitration and related court proceedings in a dispute over the acquisition of a RMB 700 million real-estate project with the winning arbitral award upheld by Supreme Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D2C19F" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="7D511551" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading computer manufacturer in SHIAC arbitration in a dispute for RMB 30 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766FD227" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="408CAC9D" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known US garment company in an arbitration proceeding against a Chinese company in a lease dispute for over RMB 19 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14486C56" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="118A1CE7" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a company in winning on retrial a shareholders' derivative action</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0FF725" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="3C3E4C6C" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted HR compliance audits for Chinese hotels managed by a famous brand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AB031B" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="201625A0" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a WOFE in a land expropriation case, including advising on civil procedure and administrative procedure and successfully obtaining additional compensation of more than RMB 15 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC767DE" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="76974813" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E922261" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="1150A0B4" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB0FC2A" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="3F7EB738" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C2E130" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="7B11212C" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55107F6F" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="4AB2AA97" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA7D289" w14:textId="77777777" w:rsidR="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="0D023010" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="6444CA8D" w:rsidR="00686369" w:rsidRPr="005B3DB1" w:rsidRDefault="005B3DB1" w:rsidP="005B3DB1">
+    <w:p w14:paraId="5567FC3C" w14:textId="27FA8266" w:rsidR="00686369" w:rsidRPr="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005B3DB1">
+      <w:r w:rsidRPr="006E12B9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Chen joined the Shanghai office of Fangda Partners in 2012.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="005B3DB1" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="006E12B9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1860,1243 +1860,1243 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03BD222C"/>
+    <w:nsid w:val="02CA3A50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F08A64D4"/>
+    <w:tmpl w:val="880A5BE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0547306B"/>
+    <w:nsid w:val="033C3B70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C347EDA"/>
+    <w:tmpl w:val="C674D6F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0983112A"/>
+    <w:nsid w:val="06907E4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6228F764"/>
+    <w:tmpl w:val="5A502AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AB60708"/>
+    <w:nsid w:val="09275745"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="739C98AC"/>
+    <w:tmpl w:val="8DAA2612"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B295293"/>
+    <w:nsid w:val="0B8E06FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC68D3B4"/>
+    <w:tmpl w:val="B594622A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13402C1B"/>
+    <w:nsid w:val="108F7FCC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F788E5D2"/>
+    <w:tmpl w:val="C93CB98C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="173F03AF"/>
+    <w:nsid w:val="11FB7B7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C347EDA"/>
+    <w:tmpl w:val="78526E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="184D085B"/>
+    <w:nsid w:val="177A60C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F1CC098"/>
+    <w:tmpl w:val="944EEFE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A445866"/>
+    <w:nsid w:val="1EE97EF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC2A8598"/>
+    <w:tmpl w:val="A0D0DF9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C2E358F"/>
+    <w:nsid w:val="24087EEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C860C582"/>
+    <w:tmpl w:val="F0A0C0D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CD30F81"/>
+    <w:nsid w:val="299B67DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2908BEA"/>
+    <w:tmpl w:val="49C69D6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D5340DC"/>
+    <w:nsid w:val="2A571275"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CB0B816"/>
+    <w:tmpl w:val="C7D2473E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E27024C"/>
+    <w:nsid w:val="2BCC7DBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AC0D434"/>
+    <w:tmpl w:val="93ACA52E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F507EC1"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F1A2BF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="893AFE14"/>
+    <w:tmpl w:val="3AA40DE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23301909"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30306CFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A35698E2"/>
+    <w:tmpl w:val="19F8C31E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CE22117"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="341714E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65F620F8"/>
+    <w:tmpl w:val="FC1C5D22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DCA6624"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F611D2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="258CB772"/>
+    <w:tmpl w:val="B8D2EEF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="30672AB6"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F770B6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C89EE862"/>
+    <w:tmpl w:val="0130CB3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38C63CCE"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45631AE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84D8BA96"/>
+    <w:tmpl w:val="DD00028A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39F951B1"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E46D8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57CA6C58"/>
+    <w:tmpl w:val="A0D0DF9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E295A20"/>
+    <w:nsid w:val="50BF077E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AD4C080"/>
+    <w:tmpl w:val="65F4C2C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E8360E8"/>
+    <w:nsid w:val="51295E8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78B0896A"/>
+    <w:tmpl w:val="30B61C4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47CE6844"/>
+    <w:nsid w:val="52931C72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7082B63A"/>
+    <w:tmpl w:val="8F6494BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C8546C5"/>
+    <w:nsid w:val="54B320E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="025E0B3C"/>
+    <w:tmpl w:val="1074B8E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D642F55"/>
+    <w:nsid w:val="59153EF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C76C1F0"/>
+    <w:tmpl w:val="558C77A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8D2B3A"/>
+    <w:nsid w:val="5C544DC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7722D9EC"/>
+    <w:tmpl w:val="768EAC38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52B7007A"/>
+    <w:nsid w:val="60F2021A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB22CBD2"/>
+    <w:tmpl w:val="95A460DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AC146D"/>
+    <w:nsid w:val="65C1662B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="183E6E3E"/>
+    <w:tmpl w:val="492EFB12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5533582C"/>
+    <w:nsid w:val="66C602D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87DEEA00"/>
+    <w:tmpl w:val="1EE460BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="560E14DE"/>
+    <w:nsid w:val="675168C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC8843A8"/>
+    <w:tmpl w:val="1EB8D5D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563460A0"/>
+    <w:nsid w:val="694013F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4658F60E"/>
+    <w:tmpl w:val="8FFE8802"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="596410BA"/>
+    <w:nsid w:val="6A0E6965"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5FCB684"/>
+    <w:tmpl w:val="526A0EC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B162CC9"/>
+    <w:nsid w:val="6E0D3025"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E08AC874"/>
+    <w:tmpl w:val="01F8E3A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DAB337B"/>
+    <w:nsid w:val="72C841A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FE882EC"/>
+    <w:tmpl w:val="7666900C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63D40E2D"/>
+    <w:nsid w:val="739C6C2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BE82B30"/>
+    <w:tmpl w:val="00B6B48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F927F42"/>
+    <w:nsid w:val="76A86674"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AD43A82"/>
+    <w:tmpl w:val="789EE476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FA0118B"/>
+    <w:nsid w:val="7940578C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38C2FB8E"/>
+    <w:tmpl w:val="84226BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="767F3C03"/>
+    <w:nsid w:val="79E51782"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64B25B20"/>
+    <w:tmpl w:val="715A2288"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C202C2F"/>
+    <w:nsid w:val="7B7177A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43CEB3CE"/>
+    <w:tmpl w:val="5122D758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E1E091D"/>
+    <w:nsid w:val="7DF444A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82E2A4C2"/>
+    <w:tmpl w:val="2DAEE74C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9">
-[...8 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="13">
-[...65 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="36">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3151,64 +3151,64 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
-    <w:rsid w:val="005B3DB1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
+    <w:rsid w:val="006E12B9"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
@@ -4330,61 +4330,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B3DB1"/>
+    <w:rsid w:val="006E12B9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005B3DB1"/>
+    <w:rsid w:val="006E12B9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4668,51 +4668,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C664492D-E157-4782-ABB4-EA0144B691DD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7132D33C-16E5-40F1-951A-658252194B93}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>839</Words>
   <Characters>4785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>