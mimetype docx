--- v1 (2026-08-26)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1778401B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="148F3EFA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0078298E" w:rsidP="0078298E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006E12B9">
+            <w:r w:rsidRPr="0078298E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>GUANBING CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7B401370" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+          <w:p w14:paraId="706EB16B" w14:textId="566FCB1F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0078298E" w:rsidP="0078298E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006E12B9">
+            <w:r w:rsidRPr="0078298E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E12B9">
+            <w:r w:rsidRPr="0078298E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E12B9">
+            <w:r w:rsidRPr="0078298E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6436A267" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+          <w:p w14:paraId="6199424A" w14:textId="19D036FC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0078298E" w:rsidP="0078298E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006E12B9">
+            <w:r w:rsidRPr="0078298E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1167 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1F0126DB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+          <w:p w14:paraId="4F910ACA" w14:textId="63DA2967" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0078298E" w:rsidP="0078298E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006E12B9">
+            <w:r w:rsidRPr="0078298E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>guanbing.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1A7385A0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E12B9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="46E38BDF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0078298E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CDA074A" wp14:editId="1F631734">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2279B6F7" wp14:editId="3F292DF8">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0A3C6672" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006E12B9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="437335AD" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0078298E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006E12B9">
+            <w:r w:rsidRPr="0078298E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. CHEN SPECIALIZES IN DEBT RESTRUCTURING, LIQUIDATION AND BANKRUPTCY PROCEEDINGS, FINANCIAL DISPUTES, COMMERCIAL LITIGATION AND ARBITRATION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7597F3D2" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="783E7B4C" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1213 +456,1213 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70780626" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="0D1BCD08" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A04B359" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="64D05D5C" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B61BDD7" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="0578C4C7" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as member of the joint administrators of CEFC China and CEFC Shanghai Group Limited in a substantive consolidation bankruptcy proceeding with total debt of more than RMB 200 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05344836" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="1D9890B1" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as the administrator of Dalian Shipbuilding Industry Offshore Company in a restructuring proceeding with total debt of more than RMB 22 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329E5BD4" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="6C7709EA" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as the administrator of Shanghai Yuehe Development Company, a real estate development company with many individual purchasers, in a restructuring proceeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E2AB35" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="1413D512" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as the administrator of a coal trading company in the first bankruptcy case ever accepted by Shanghai No. 3 Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s court in a bankruptcy liquidation proceeding with total debt of more than RMB 3.4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00ECEDC3" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="7EBA1A14" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as the administrator of a cargo company and handled a dozen revocation lawsuits arising out of the bankruptcy proceeding, with some cases being recorded and listed in the annual white paper of Shanghai Pudong People</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C0F081" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="1C8FB8F3" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an audit firm administrator in a restructuring proceeding in Shanghai with total debt of around RMB 1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47279318" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="08778582" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the liquidator of a BVI company on obtaining control of its Chinese assets and subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A89534" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="40D6BFC3" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing investors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7906A3" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="19DEF54C" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in its bankruptcy investment in Chongqing Iron Company with total debt over RMB 40 billion (Case was ranked as one of the Top 10 Bankruptcy Cases by the PRC Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40578C79" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="182C2488" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a local government in Zhejiang Province in its first ever bailout of a local private company and its listed subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA58048" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="0ED647FE" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an assets management company in its bankruptcy investment in a giant private company in Shandong Heze, with total debt over RMB 20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1D24D1" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="08F5E98E" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned enterprise in its bankruptcy investment in its subsidiary in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A28CA44" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="2024F74B" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in its bankruptcy investment in a medical equipment manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4219154F" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="2F3FB656" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company investing in a solar company with total debt of around RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360A9147" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="406BD4EA" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing creditors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B9E2BF" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="73BA1E87" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the financial creditors</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> committee of a large private company group in restructuring over RMB 80 billion in debt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C22918" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="25253DB9" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the financial creditors</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> committee of a giant private company group located in Nanjing in a restructuring project, with total debts of more than RMB 100 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590CED2B" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="6B97E9F0" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Japanese company in a bankruptcy proceeding against a large private company in Shandong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2508F6E1" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="5053D0EB" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major assets management company in a restructuring project against a large private company located in Chongqing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D0DD05" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="3C0CF74D" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the Debtors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796AD90D" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="39F25E2D" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the controller of a fully licensed vehicle manufacturer in its restructuring proceeding with total debt of more than RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2A6FFF" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="536278F4" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the controller of a Hong Kong-listed company in the restructuring of its subsidiaries in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3C7D1C" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="2272E971" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private shipbuilding company in its restructuring project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42020638" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="159DB158" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private equity fund in restructuring its invested pre-IPO vehicle facing bankruptcy threat to successfully recoup its capital outlay of RMB 256 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3EDA2A" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="64A3269F" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a luxury brand hotel in restructuring more than RMB 600 million in debt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D9CBC5" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="71D0CBE4" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune Global 500 company in liquidating its mainland China subsidiary with registered capital over USD 8 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577E4D02" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="551BECE2" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D7F11D" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="0C0D96CA" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major asset management company in China in applying for Security Realization legal procedure and in appearing in the litigation and arbitration proceedings in a dispute over RMB 1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4643D64F" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="75A676F6" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign invested bank in several court proceedings, including before the Supreme Court, in a dispute over a loan of more than RMB 300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79673E12" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="667F9F08" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign invested bank in the first ever cash management dispute in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159EA19A" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="1F1E4806" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in several asset management channel disputes involving complex manager responsibility determinations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC9A1CA" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="3800D7CE" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private enterprise in several entrusted local disputes before Baoshan People</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, Jiading People</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, Putuo People</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court and Shanghai No.1 Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, with RMB 300 million in dispute in the more than 10 cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7D1C11" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="120BED23" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788C016F" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="5A937CB2" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong company in claiming the investment dividends from a major SOE that held the shares on behalf of the Hong Kong company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F49F939" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="53C418A1" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a German real-estate investment fund in SHIAC arbitration and related court proceedings in a dispute over the acquisition of a RMB 700 million real-estate project with the winning arbitral award upheld by Supreme Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D511551" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="35325AEB" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading computer manufacturer in SHIAC arbitration in a dispute for RMB 30 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408CAC9D" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="1E30D938" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known US garment company in an arbitration proceeding against a Chinese company in a lease dispute for over RMB 19 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118A1CE7" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="2F424108" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a company in winning on retrial a shareholders' derivative action</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3E4C6C" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="3D69FCEB" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted HR compliance audits for Chinese hotels managed by a famous brand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201625A0" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="2B6711B6" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a WOFE in a land expropriation case, including advising on civil procedure and administrative procedure and successfully obtaining additional compensation of more than RMB 15 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76974813" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="51FCC1D0" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1150A0B4" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="40E1F443" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7EB738" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="213DB108" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B11212C" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="3735619E" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB2AA97" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="78162076" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D023010" w14:textId="77777777" w:rsidR="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="637BD6CB" w14:textId="77777777" w:rsidR="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="27FA8266" w:rsidR="00686369" w:rsidRPr="006E12B9" w:rsidRDefault="006E12B9" w:rsidP="006E12B9">
+    <w:p w14:paraId="5567FC3C" w14:textId="20EC2036" w:rsidR="00686369" w:rsidRPr="0078298E" w:rsidRDefault="0078298E" w:rsidP="0078298E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E12B9">
+      <w:r w:rsidRPr="0078298E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Chen joined the Shanghai office of Fangda Partners in 2012.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="006E12B9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0078298E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1860,323 +1860,470 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02CA3A50"/>
+    <w:nsid w:val="00185251"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="880A5BE4"/>
+    <w:tmpl w:val="71B46112"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="033C3B70"/>
+    <w:nsid w:val="02702EDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C674D6F2"/>
+    <w:tmpl w:val="3B38326E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06907E4A"/>
+    <w:nsid w:val="03A915A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A502AB6"/>
+    <w:tmpl w:val="B808BE24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09275745"/>
+    <w:nsid w:val="04891CB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DAA2612"/>
+    <w:tmpl w:val="3B38326E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B8E06FE"/>
+    <w:nsid w:val="07980D37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B594622A"/>
+    <w:tmpl w:val="7DE06688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="108F7FCC"/>
+    <w:nsid w:val="07AD316E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C93CB98C"/>
+    <w:tmpl w:val="1C3A4AB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11FB7B7B"/>
+    <w:nsid w:val="08D73F55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78526E26"/>
+    <w:tmpl w:val="30882C58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="177A60C8"/>
+    <w:nsid w:val="0B4B5C37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="944EEFE2"/>
+    <w:tmpl w:val="9DB22D92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EE97EF4"/>
+    <w:nsid w:val="0C4A19DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0D0DF9A"/>
+    <w:tmpl w:val="08E45D3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24087EEF"/>
+    <w:nsid w:val="0D552D75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0A0C0D6"/>
+    <w:tmpl w:val="F1001824"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="299B67DB"/>
+    <w:nsid w:val="0F945B43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49C69D6E"/>
+    <w:tmpl w:val="7D48BD7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A571275"/>
+    <w:nsid w:val="13D7471E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7D2473E"/>
+    <w:tmpl w:val="1A02051A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BCC7DBC"/>
+    <w:nsid w:val="15CA2A8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93ACA52E"/>
+    <w:tmpl w:val="52727AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="180D5594"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA0CF7D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19200FBE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="079073B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A91518C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FEC5456"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B8F64A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D066C0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DC96A1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="333A8EDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20A33686"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27EA8D2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D8D2582"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="65921326"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2245,114 +2392,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F1A2BF4"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30E33A95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AA40DE2"/>
+    <w:tmpl w:val="CFF47814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30306CFE"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A0927BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19F8C31E"/>
+    <w:tmpl w:val="EBB2BD7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="341714E7"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ADE1162"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC1C5D22"/>
+    <w:tmpl w:val="295E7A04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2424,679 +2571,532 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F611D2E"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C350A7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8D2EEF0"/>
+    <w:tmpl w:val="BB7406B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F770B6D"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D756FEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0130CB3A"/>
+    <w:tmpl w:val="537404E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45631AE8"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="480A5D37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD00028A"/>
+    <w:tmpl w:val="DABE699A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49E46D8C"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48465959"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0D0DF9A"/>
+    <w:tmpl w:val="CF8CA672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50BF077E"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B280089"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65F4C2C0"/>
+    <w:tmpl w:val="787C93AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51295E8E"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ED5095E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30B61C4A"/>
+    <w:tmpl w:val="87D09BC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52931C72"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51EA3B41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F6494BA"/>
+    <w:tmpl w:val="AC2A3534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54B320E6"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52873987"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1074B8E6"/>
+    <w:tmpl w:val="32961B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59153EF8"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58C844E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="558C77A2"/>
+    <w:tmpl w:val="F9D89400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C544DC1"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58E93DF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="768EAC38"/>
+    <w:tmpl w:val="E1004918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60F2021A"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EAE79E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95A460DE"/>
+    <w:tmpl w:val="F1F85D6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65C1662B"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="638C2C64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="492EFB12"/>
+    <w:tmpl w:val="772437D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66C602D1"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64026E97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EE460BC"/>
+    <w:tmpl w:val="A558BD3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="675168C1"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A28506D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EB8D5D4"/>
+    <w:tmpl w:val="2B8E4B2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="694013F4"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F3A4DD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FFE8802"/>
+    <w:tmpl w:val="D486A9FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A0E6965"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="740D6D30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="526A0EC0"/>
+    <w:tmpl w:val="5F0A7AEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E0D3025"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C772CAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01F8E3A4"/>
+    <w:tmpl w:val="7C7C3AC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
-[...38 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="25">
-[...2 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3164,55 +3164,55 @@
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
-    <w:rsid w:val="006E12B9"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
+    <w:rsid w:val="0078298E"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
@@ -4330,61 +4330,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E12B9"/>
+    <w:rsid w:val="0078298E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006E12B9"/>
+    <w:rsid w:val="0078298E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4668,51 +4668,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7132D33C-16E5-40F1-951A-658252194B93}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECD61242-DC71-49EC-8ED7-33803BF2D0EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>839</Words>
   <Characters>4785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>