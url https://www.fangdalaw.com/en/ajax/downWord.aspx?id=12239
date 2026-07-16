--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2A035D9E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="16344EB2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A002D" w:rsidP="008A002D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00391B4E">
+            <w:r w:rsidRPr="008A002D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>GIL ZHANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5E2B5196" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+          <w:p w14:paraId="706EB16B" w14:textId="6FBBB098" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A002D" w:rsidP="008A002D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00391B4E">
+            <w:r w:rsidRPr="008A002D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00391B4E">
+            <w:r w:rsidRPr="008A002D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00391B4E">
+            <w:r w:rsidRPr="008A002D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai,Singapore</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3EE5C381" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+          <w:p w14:paraId="6199424A" w14:textId="0E729E53" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A002D" w:rsidP="008A002D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00391B4E">
+            <w:r w:rsidRPr="008A002D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5922 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0F8A07CE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+          <w:p w14:paraId="4F910ACA" w14:textId="5E30873B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A002D" w:rsidP="008A002D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00391B4E">
+            <w:r w:rsidRPr="008A002D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>gil.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7808BDCA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00391B4E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2ACEAD42" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A002D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0265F0FD" wp14:editId="5511AAFE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55D98655" wp14:editId="795C70D2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3D5A1871" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00391B4E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="06C0BB4D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008A002D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00391B4E">
+            <w:r w:rsidRPr="008A002D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>GIL ZHANG SPECIALIZES IN PRIVACY AND DATA PROTECTION, CYBER SECURITY, AND REGULATORY COMPLIANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E91A7F" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="2D862E12" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1290 +456,1290 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211F5660" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00391B4E">
+    <w:p w14:paraId="6454DE24" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhang practiced in private practice and in-house as senior counsel for many years. He has extensive experience in corporate and compliance work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C06F0C2" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00391B4E">
+    <w:p w14:paraId="232BE171" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhang has advised many clients on global GDPR compliance projects. He has extensive experience in setting up data protection compliance programs in China and localizing GDPR-centric data protection programs and FTC privacy management programs in China. He has also worked on and managed the global Binding Corporate Rules project. He has extensive experience in managing global compliance projects, law enforcement actions, and setting up data protection governance structures as well as various processes to comply with EU GDPR, US laws and personal data protection laws of non-European countries, including China and APAC countries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229C7C18" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00391B4E">
+    <w:p w14:paraId="1949FD0E" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhang also advises clients on various law enforcement and contentious matters, such as criminal investigations into alleged infringement of data protection rights, mandatory privacy audits, misappropriation of confidential information by employees, and data breach response and reporting in various jurisdictions. He also advises various clients on data protection issues in relation to emerging technology such as artificial intelligence, internet of things, big data, and driverless cars.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E5CC4E" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00391B4E">
+    <w:p w14:paraId="0ED08EB0" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhang has worked on various personal data protection related matters. These matters include conducting due diligence on target company compliance with Chinese data protection laws in M&amp;A and investment transactions, data mapping, designing personal data collection and consent mechanisms, conducting supplier data protection due diligence, advising on cross-border data transfers and security assessments, drafting privacy policies and app user agreements, advising on data protection impact assessments (DPIA), drafting internal employee-facing privacy compliance requirements, handling data subject requests (DSR) and designing automated DSR processes, and reporting data breaches.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732423A6" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00391B4E">
+    <w:p w14:paraId="5447090C" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhang has represented many multinational companies and Chinese private companies on various general corporate and compliance matters in the healthcare and life sciences industries. He has advised and worked on various matters such as post-merger and post-acquisition integration, feasibility studies on China business models, drug and device promotion, medical device and life science instrument distribution, third-party sales, intermediary screening and management, government tenders, R&amp;D collaboration and sales and marketing collaboration, intellectual property licensing, corporate restructuring and employment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7DD6F2" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00391B4E">
+    <w:p w14:paraId="04DF12F6" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhang has extensive experience on various compliance matters including anti-bribery compliance, third-party vendor screening and due diligence, export control including embargo and control of dual-use items, and anti-discrimination and anti-harassment. He has also worked on various internal investigations including employee misconduct, fraud, conflict of interest and other violations of company policies and has responded to government investigations in Asia Pacific countries during his time as in-house counsel, such as responding to KCC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation in Korea.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1B5481" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="7CB3162D" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC97934" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
-[...9 lines deleted...]
-    <w:p w14:paraId="10E5788F" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="6A05D769" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41BCCE49" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Managed and worked on the global GDPR readiness compliance project and the Binding Corporate Rules project with French CNIL as project lead</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A9BD28" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="7044EECD" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a renowned China internet company in setting up a data protection compliance program to meet the requirements of GDPR and Chinese law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420A546A" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="11C9A49D" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a renowned Chinese internet company on its global data protection compliance strategy, law enforcement response protocols, and data protection framework</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15697C90" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="02C2E090" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a renowned facial recognition technology company on data protection and compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57878623" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="5F82D4B4" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational driverless car manufacturer in conducting data mapping and assessment on its compliance with the China Cyber Security Law and other regulations and national standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023EC378" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="2A99D0EF" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various OEM and parts suppliers on issues related to data surveying and mapping and to open road tests in China and assisted clients in setting up data acquisition protocols</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558CA3D7" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="61F0475A" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a China-listed company in responding to a local police cybersecurity inspection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33603573" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="03C40AF5" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various international banks on information system outsourcing, setting up CRM systems and pool of data, employee surveillance, outsourcing of KYC processes and systems, personal data protection and important data protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D921D8" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="530B8AF6" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a foreign clearing house on Chinese national security review, important data protection and state secrets protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247B9208" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="073429A6" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational company in responding to data protection infringement allegations and in setting up a data protection compliance program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BC1994" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="286A4BA2" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational heavy machinery manufacturer in categorizing important data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2806D219" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="4EAC5F14" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted various multinational retailing companies in setting up data protection compliance programs in China and advised them on computerized advertisements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B242F0" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="55E7E142" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted various multinational medical device companies in conducting data mapping and assessments on their compliance with the China Cyber Security Law and other regulations and national standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B012468" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="0C59A0DC" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a China-listed company in evaluating its business partner's compliance efforts for the purpose of a global collaboration and assisted in setting up a data protection vendor due diligence process involving compliance with data protection laws of China, US, EU and South American countries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075FC5F5" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="154E0E76" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a renowned Chinese TMT company in conducting data protection compliance due diligence on the target companies in its various investments and transactions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2B2ACA" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="20B9DA30" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted various multinational chemical companies in conducting assessments on cross-border data transfers and preparing cross-border data transfer protocols</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43613139" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="161C704E" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational company on the permissible extent of employee surveillance under Chinese laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CA54B7" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="09B76A5D" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational company on the legitimacy of using GPS to track employees</w:t>
       </w:r>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> location data under Chinese laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C055116" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="7DDB9863" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational retail company in conducting data mapping and assessment on its compliance with the China Cyber Security Law and other regulations and national standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A748F4" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="10D64497" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese online healthcare company on data mapping, personal data collection on its online platform, and other aspects of its personal data protection compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0926998F" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="6237E613" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational pharmaceutical company in conducting annual risk assessments in relation to personal data protection and cyber security</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2168637B" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="205E8B05" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese pharmaceutical company in preparing a privacy policy and user agreement for its app on AppStore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBB91F9" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="2A265665" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese medical institution on its hospital information system (HIS) and cyber security issues related to its proposed use of cloud services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5C2D9D" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="71BBE09C" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised and assisted a wine company in localizing its GDPR-centric privacy policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4E9EE5" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="52078014" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a biopharma company in preparing website terms of use and a global privacy policy for its operation in China, the US and Europe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC9BCE2" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="0070F3F9" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an international certification company in localizing its GDPR-centric privacy policy for its business in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E719D4" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="215EF88D" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational pharmaceutical company in preparing a privacy notice to its employees in China and in revising its employee handbook in relation to personal data protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B549BE2" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="0FB828BC" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a biopharma company in a preparing a privacy notice for its social media platforms such as WeChat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3C0B6A" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="590DA575" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company on the legitimacy of sharing and processing patient health data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0190DAA6" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="48FFC30E" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised and assisted a multinational company in personal data breach reporting to the Chinese authorities as a result of a security breach in its supplier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088093F9" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="12F2FF40" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational pharmaceutical company in managing data breach notification and criminal reporting and advised on mitigation measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D09147" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="650AB024" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised and assisted a multinational pharmaceutical company in conducting a privacy impact assessment for use of facial recognition technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D32820" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="747BC745" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company on setting up a guest-WIFI gateway in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22ED27D0" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="68AC784C" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company on personal data protection issues during regulatory registration of its medical device for drug metabolism rate tracking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E96E96F" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="50036957" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company on its proposed deployment of digital signature technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBF2155" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="00801470" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researched and prepared a research paper comparing artificial intelligence laws in China and other countries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B20C88" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="701562E3" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F14D03C" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="3311135B" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National University of Singapore, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461C27A1" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="40E4D350" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE283EE" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="30DA415F" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2939655D" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="26AED486" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5E85E2" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="6AE5106F" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Certified Information Privacy Professional/Europe and Asia (CIPP/E, CIPP/A) of International Association of Privacy Professionals (IAPP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7924C6F5" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="7C950743" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Certified Information Privacy Manager (CIPM) of IAPP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366E6296" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="12BF340E" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fellow of Information Privacy (FIP) of IAPP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633BA9FF" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="342F1C22" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E245AD7" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="11668B30" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B743453" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="00A1DA32" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAFD42C" w14:textId="77777777" w:rsidR="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="1ED41D95" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3DB3BB69" w:rsidR="00686369" w:rsidRPr="00391B4E" w:rsidRDefault="00391B4E" w:rsidP="00391B4E">
+    <w:p w14:paraId="5567FC3C" w14:textId="1DBB3AE0" w:rsidR="00686369" w:rsidRPr="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00391B4E">
+      <w:r w:rsidRPr="008A002D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda in 2018, Mr. Zhang worked in Singapore as the general counsel for a US life science analytical instruments and medical device company in the Asia Pacific. Mr. Zhang also practiced law in two reputable PRC law firms in Shanghai, with primary focus on corporate and compliance as well as venture capital investment.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00391B4E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="008A002D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1937,323 +1937,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="003D6565"/>
+    <w:nsid w:val="05B34BDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F482B0E2"/>
+    <w:tmpl w:val="E41C9426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06AF1836"/>
+    <w:nsid w:val="0B0502BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62F2657C"/>
+    <w:tmpl w:val="583EDDB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06B04D37"/>
+    <w:nsid w:val="0B52785E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CC63EDA"/>
+    <w:tmpl w:val="659C6768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07840B7A"/>
+    <w:nsid w:val="12211D1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E976DC30"/>
+    <w:tmpl w:val="EED26C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09C800FA"/>
+    <w:nsid w:val="134C7575"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12A6C192"/>
+    <w:tmpl w:val="DCB21A56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="140D65B4"/>
+    <w:nsid w:val="140C4CF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="936AEB88"/>
+    <w:tmpl w:val="1EF61BD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="154D6506"/>
+    <w:nsid w:val="175E3926"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F356BD32"/>
+    <w:tmpl w:val="8E224716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B72160C"/>
+    <w:nsid w:val="18C74646"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4900C5A"/>
+    <w:tmpl w:val="951CDEA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276B6ACA"/>
+    <w:nsid w:val="1903409D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA4E1002"/>
+    <w:tmpl w:val="FD703BAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="285C172D"/>
+    <w:nsid w:val="1B912EE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0DC4DC4"/>
+    <w:tmpl w:val="2C3C76FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29805DF5"/>
+    <w:nsid w:val="1EA316F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0C4F898"/>
+    <w:tmpl w:val="8206C576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ADC0267"/>
+    <w:nsid w:val="1F2A4D8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="838AB86E"/>
+    <w:tmpl w:val="C8C60CD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C41641D"/>
+    <w:nsid w:val="21002CCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33967A9E"/>
+    <w:tmpl w:val="6AEC6802"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21765A4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA965144"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2333166F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB7ABDF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2963710C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="554EE7EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A3B638F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="471C5F74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2322,1002 +2406,918 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F562EF6"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FD96320"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A41EA716"/>
+    <w:tmpl w:val="4490DD16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FFA46A7"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="304D26AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CFA9150"/>
+    <w:tmpl w:val="22683BB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32400F4F"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35536A79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B608F7A6"/>
+    <w:tmpl w:val="844E4310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35291860"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37951717"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01241BAC"/>
+    <w:tmpl w:val="FE80330C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="357E4DF7"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38500120"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDFAC7CE"/>
+    <w:tmpl w:val="25965908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3700387B"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40387408"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45625792"/>
+    <w:tmpl w:val="F05EEE7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37CB214A"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="412F7C56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4BE7FC2"/>
+    <w:tmpl w:val="45E4C184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38A8472C"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B9846E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9662BF76"/>
+    <w:tmpl w:val="61DEF98C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39D55AC9"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F5E0E43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02FA8B92"/>
+    <w:tmpl w:val="659C6768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B322A80"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F6523C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="645464B8"/>
+    <w:tmpl w:val="33906C4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3CD7318B"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50DE2202"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BB084B8"/>
+    <w:tmpl w:val="BBCE74CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D022415"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="511E38B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CDCB80A"/>
+    <w:tmpl w:val="0FF48B36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EF02D92"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C359A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E8053BE"/>
+    <w:tmpl w:val="90603C90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="465A2FEE"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="583659B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D42148A"/>
+    <w:tmpl w:val="B34E5E4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48551DA0"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A32029D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6652B9F6"/>
+    <w:tmpl w:val="E88CF6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DEF1FAF"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D10006E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1F2E814"/>
+    <w:tmpl w:val="AC2ED9B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EEA37F9"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ED00DE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11266024"/>
+    <w:tmpl w:val="6E90F1DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52B07A96"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F255FD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BEE1D16"/>
+    <w:tmpl w:val="F566CC96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5323295E"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="647F172D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAA4BA24"/>
+    <w:tmpl w:val="F1BE8EB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A217F3C"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64C52B49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="838E6310"/>
+    <w:tmpl w:val="4584276C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C3F2550"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="710F207F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A250776E"/>
+    <w:tmpl w:val="6722E420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60E6279C"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7147011A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6652B9F6"/>
+    <w:tmpl w:val="AC024764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6598490D"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72BD1971"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C567FE8"/>
+    <w:tmpl w:val="6260851E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65FC44A4"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="751047AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="342A9DDC"/>
+    <w:tmpl w:val="DD4C624E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66E70594"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="787B63F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6FA2D04"/>
+    <w:tmpl w:val="7362D4F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68AF5CC4"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78BE7215"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC8243F0"/>
+    <w:tmpl w:val="05B0803C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6961070F"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B117EFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0124D66"/>
+    <w:tmpl w:val="18221C6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="699C5A6A"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C8421DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DD8FBA8"/>
+    <w:tmpl w:val="7E60A6B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ACB476A"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D5569A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B888AC04"/>
+    <w:tmpl w:val="8AC4E19E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="10">
-[...44 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="34"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="32">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="34">
-[...5 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="37">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="38">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="39">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="40">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3353,96 +3353,96 @@
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
-    <w:rsid w:val="00391B4E"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
+    <w:rsid w:val="008A002D"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
@@ -4551,61 +4551,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00391B4E"/>
+    <w:rsid w:val="008A002D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00391B4E"/>
+    <w:rsid w:val="008A002D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4889,51 +4889,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54BB7EAB-3426-469F-A68D-186BA9947647}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{899B2E81-E72E-4588-8971-0FB5C3232FAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1403</Words>
   <Characters>7999</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9384</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>