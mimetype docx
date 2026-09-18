--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="16344EB2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0FB3EA21" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00592F33" w:rsidP="00592F33">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008A002D">
+            <w:r w:rsidRPr="00592F33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>GIL ZHANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6FBBB098" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+          <w:p w14:paraId="706EB16B" w14:textId="0429B03C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00592F33" w:rsidP="00592F33">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008A002D">
+            <w:r w:rsidRPr="00592F33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A002D">
+            <w:r w:rsidRPr="00592F33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A002D">
+            <w:r w:rsidRPr="00592F33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai,Singapore</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0E729E53" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+          <w:p w14:paraId="6199424A" w14:textId="4E5AA2C5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00592F33" w:rsidP="00592F33">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008A002D">
+            <w:r w:rsidRPr="00592F33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5922 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5E30873B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+          <w:p w14:paraId="4F910ACA" w14:textId="06234985" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00592F33" w:rsidP="00592F33">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008A002D">
+            <w:r w:rsidRPr="00592F33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>gil.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2ACEAD42" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008A002D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6F85F639" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00592F33" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55D98655" wp14:editId="795C70D2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0143E4F1" wp14:editId="1AEE6A76">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="06C0BB4D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008A002D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="12C820A7" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00592F33" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008A002D">
+            <w:r w:rsidRPr="00592F33">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>GIL ZHANG SPECIALIZES IN PRIVACY AND DATA PROTECTION, CYBER SECURITY, AND REGULATORY COMPLIANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D862E12" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="37B84EEB" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1290 +456,1290 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6454DE24" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008A002D">
+    <w:p w14:paraId="1DEFE1BB" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhang practiced in private practice and in-house as senior counsel for many years. He has extensive experience in corporate and compliance work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232BE171" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008A002D">
+    <w:p w14:paraId="1D2DB35F" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhang has advised many clients on global GDPR compliance projects. He has extensive experience in setting up data protection compliance programs in China and localizing GDPR-centric data protection programs and FTC privacy management programs in China. He has also worked on and managed the global Binding Corporate Rules project. He has extensive experience in managing global compliance projects, law enforcement actions, and setting up data protection governance structures as well as various processes to comply with EU GDPR, US laws and personal data protection laws of non-European countries, including China and APAC countries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1949FD0E" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008A002D">
+    <w:p w14:paraId="00F0D33A" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhang also advises clients on various law enforcement and contentious matters, such as criminal investigations into alleged infringement of data protection rights, mandatory privacy audits, misappropriation of confidential information by employees, and data breach response and reporting in various jurisdictions. He also advises various clients on data protection issues in relation to emerging technology such as artificial intelligence, internet of things, big data, and driverless cars.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED08EB0" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008A002D">
+    <w:p w14:paraId="181ECDBE" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhang has worked on various personal data protection related matters. These matters include conducting due diligence on target company compliance with Chinese data protection laws in M&amp;A and investment transactions, data mapping, designing personal data collection and consent mechanisms, conducting supplier data protection due diligence, advising on cross-border data transfers and security assessments, drafting privacy policies and app user agreements, advising on data protection impact assessments (DPIA), drafting internal employee-facing privacy compliance requirements, handling data subject requests (DSR) and designing automated DSR processes, and reporting data breaches.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5447090C" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008A002D">
+    <w:p w14:paraId="18311611" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhang has represented many multinational companies and Chinese private companies on various general corporate and compliance matters in the healthcare and life sciences industries. He has advised and worked on various matters such as post-merger and post-acquisition integration, feasibility studies on China business models, drug and device promotion, medical device and life science instrument distribution, third-party sales, intermediary screening and management, government tenders, R&amp;D collaboration and sales and marketing collaboration, intellectual property licensing, corporate restructuring and employment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DF12F6" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008A002D">
+    <w:p w14:paraId="0897C8FA" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhang has extensive experience on various compliance matters including anti-bribery compliance, third-party vendor screening and due diligence, export control including embargo and control of dual-use items, and anti-discrimination and anti-harassment. He has also worked on various internal investigations including employee misconduct, fraud, conflict of interest and other violations of company policies and has responded to government investigations in Asia Pacific countries during his time as in-house counsel, such as responding to KCC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation in Korea.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB3162D" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="64FE57F8" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A05D769" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
-[...9 lines deleted...]
-    <w:p w14:paraId="41BCCE49" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="6872522D" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080756A5" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Managed and worked on the global GDPR readiness compliance project and the Binding Corporate Rules project with French CNIL as project lead</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7044EECD" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="4393219E" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a renowned China internet company in setting up a data protection compliance program to meet the requirements of GDPR and Chinese law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C9A49D" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="794F747E" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a renowned Chinese internet company on its global data protection compliance strategy, law enforcement response protocols, and data protection framework</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C2E090" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="4A484690" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a renowned facial recognition technology company on data protection and compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F82D4B4" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="1579B018" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational driverless car manufacturer in conducting data mapping and assessment on its compliance with the China Cyber Security Law and other regulations and national standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A99D0EF" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="41352F7B" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various OEM and parts suppliers on issues related to data surveying and mapping and to open road tests in China and assisted clients in setting up data acquisition protocols</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F0475A" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="49A9B1D1" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a China-listed company in responding to a local police cybersecurity inspection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C40AF5" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="3D941DE4" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various international banks on information system outsourcing, setting up CRM systems and pool of data, employee surveillance, outsourcing of KYC processes and systems, personal data protection and important data protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530B8AF6" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="4DD11D99" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a foreign clearing house on Chinese national security review, important data protection and state secrets protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073429A6" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="480C984A" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational company in responding to data protection infringement allegations and in setting up a data protection compliance program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286A4BA2" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="7F8B2E47" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational heavy machinery manufacturer in categorizing important data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAC5F14" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="6716E1CF" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted various multinational retailing companies in setting up data protection compliance programs in China and advised them on computerized advertisements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E7E142" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="46305120" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted various multinational medical device companies in conducting data mapping and assessments on their compliance with the China Cyber Security Law and other regulations and national standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C59A0DC" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="11A838F1" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a China-listed company in evaluating its business partner's compliance efforts for the purpose of a global collaboration and assisted in setting up a data protection vendor due diligence process involving compliance with data protection laws of China, US, EU and South American countries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154E0E76" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="5B9ADAC9" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a renowned Chinese TMT company in conducting data protection compliance due diligence on the target companies in its various investments and transactions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B9DA30" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="73A00552" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted various multinational chemical companies in conducting assessments on cross-border data transfers and preparing cross-border data transfer protocols</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161C704E" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="0C8EA455" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational company on the permissible extent of employee surveillance under Chinese laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B76A5D" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="3FEA2686" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational company on the legitimacy of using GPS to track employees</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> location data under Chinese laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDB9863" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="17D86C61" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational retail company in conducting data mapping and assessment on its compliance with the China Cyber Security Law and other regulations and national standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D64497" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="33CCF53E" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese online healthcare company on data mapping, personal data collection on its online platform, and other aspects of its personal data protection compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6237E613" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="2A22F590" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational pharmaceutical company in conducting annual risk assessments in relation to personal data protection and cyber security</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205E8B05" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="6AB2DE3A" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese pharmaceutical company in preparing a privacy policy and user agreement for its app on AppStore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A265665" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="6E465831" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese medical institution on its hospital information system (HIS) and cyber security issues related to its proposed use of cloud services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BBE09C" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="78392E64" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised and assisted a wine company in localizing its GDPR-centric privacy policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52078014" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="614E26A9" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a biopharma company in preparing website terms of use and a global privacy policy for its operation in China, the US and Europe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0070F3F9" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="42030550" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an international certification company in localizing its GDPR-centric privacy policy for its business in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215EF88D" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="483B4807" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational pharmaceutical company in preparing a privacy notice to its employees in China and in revising its employee handbook in relation to personal data protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB828BC" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="42DAEE74" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a biopharma company in a preparing a privacy notice for its social media platforms such as WeChat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590DA575" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="166619EA" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company on the legitimacy of sharing and processing patient health data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FFC30E" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="3CF9E187" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised and assisted a multinational company in personal data breach reporting to the Chinese authorities as a result of a security breach in its supplier</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F2FF40" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="53F7FE8A" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a multinational pharmaceutical company in managing data breach notification and criminal reporting and advised on mitigation measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650AB024" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="41F85FD6" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised and assisted a multinational pharmaceutical company in conducting a privacy impact assessment for use of facial recognition technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747BC745" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="37C53136" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company on setting up a guest-WIFI gateway in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AC784C" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="1884F8E7" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company on personal data protection issues during regulatory registration of its medical device for drug metabolism rate tracking</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50036957" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="4236DA3C" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company on its proposed deployment of digital signature technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00801470" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="4DFEF181" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researched and prepared a research paper comparing artificial intelligence laws in China and other countries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701562E3" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="51235CD4" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3311135B" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="1915CB45" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National University of Singapore, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E4D350" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="5C1EF5E7" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DA415F" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="41970226" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AED486" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="1381F92A" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE5106F" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="297254FB" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Certified Information Privacy Professional/Europe and Asia (CIPP/E, CIPP/A) of International Association of Privacy Professionals (IAPP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C950743" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="10F00020" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Certified Information Privacy Manager (CIPM) of IAPP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BF340E" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="27C8FE53" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fellow of Information Privacy (FIP) of IAPP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342F1C22" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="79003077" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11668B30" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="6392B030" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A1DA32" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="17034D4E" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED41D95" w14:textId="77777777" w:rsidR="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="37F2B0A6" w14:textId="77777777" w:rsidR="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="1DBB3AE0" w:rsidR="00686369" w:rsidRPr="008A002D" w:rsidRDefault="008A002D" w:rsidP="008A002D">
+    <w:p w14:paraId="5567FC3C" w14:textId="7A974258" w:rsidR="00686369" w:rsidRPr="00592F33" w:rsidRDefault="00592F33" w:rsidP="00592F33">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A002D">
+      <w:r w:rsidRPr="00592F33">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda in 2018, Mr. Zhang worked in Singapore as the general counsel for a US life science analytical instruments and medical device company in the Asia Pacific. Mr. Zhang also practiced law in two reputable PRC law firms in Shanghai, with primary focus on corporate and compliance as well as venture capital investment.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="008A002D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00592F33" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1937,1387 +1937,1387 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05B34BDC"/>
+    <w:nsid w:val="06C61CAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E41C9426"/>
+    <w:tmpl w:val="5D0AAF84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B0502BE"/>
+    <w:nsid w:val="06CF6378"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="583EDDB8"/>
+    <w:tmpl w:val="103C4B22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B52785E"/>
+    <w:nsid w:val="09CC14E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="659C6768"/>
+    <w:tmpl w:val="54825D5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12211D1C"/>
+    <w:nsid w:val="0CCC304D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EED26C18"/>
+    <w:tmpl w:val="9306DA2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="134C7575"/>
+    <w:nsid w:val="0F3E5FAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCB21A56"/>
+    <w:tmpl w:val="EDAC868C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="140C4CF4"/>
+    <w:nsid w:val="11367B8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EF61BD6"/>
+    <w:tmpl w:val="3F40DD06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="175E3926"/>
+    <w:nsid w:val="12C94E00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E224716"/>
+    <w:tmpl w:val="05DE5C1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18C74646"/>
+    <w:nsid w:val="1B06761E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="951CDEA2"/>
+    <w:tmpl w:val="5C7ED70C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1903409D"/>
+    <w:nsid w:val="1CB33D86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD703BAE"/>
+    <w:tmpl w:val="FA180AEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B912EE0"/>
+    <w:nsid w:val="1D6273FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C3C76FA"/>
+    <w:tmpl w:val="4DE0F218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EA316F6"/>
+    <w:nsid w:val="1E4B691B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8206C576"/>
+    <w:tmpl w:val="65000B16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F2A4D8E"/>
+    <w:nsid w:val="1EC511DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8C60CD6"/>
+    <w:tmpl w:val="EF48442C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21002CCB"/>
+    <w:nsid w:val="24644A53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AEC6802"/>
+    <w:tmpl w:val="5F2453E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21765A4A"/>
+    <w:nsid w:val="25EC78B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA965144"/>
+    <w:tmpl w:val="C8F4E986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2333166F"/>
+    <w:nsid w:val="28061803"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB7ABDF0"/>
+    <w:tmpl w:val="2B4EA5A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2963710C"/>
+    <w:nsid w:val="29CE0071"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="554EE7EE"/>
+    <w:tmpl w:val="91722B86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A3B638F"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="332A08EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="471C5F74"/>
+    <w:tmpl w:val="823A6DF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FD96320"/>
+    <w:nsid w:val="34A6136B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4490DD16"/>
+    <w:tmpl w:val="2FB0FEAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="304D26AA"/>
+    <w:nsid w:val="379769DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22683BB0"/>
+    <w:tmpl w:val="F354A040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35536A79"/>
+    <w:nsid w:val="399253C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="844E4310"/>
+    <w:tmpl w:val="46F82E1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37951717"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E2E3BAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE80330C"/>
+    <w:tmpl w:val="471A1536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38500120"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="468F19CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25965908"/>
+    <w:tmpl w:val="D6E4A908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40387408"/>
+    <w:nsid w:val="479E4F05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F05EEE7C"/>
+    <w:tmpl w:val="FCE81E18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="412F7C56"/>
+    <w:nsid w:val="49923232"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45E4C184"/>
+    <w:tmpl w:val="53E6FF88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B9846E7"/>
+    <w:nsid w:val="4EB07F88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61DEF98C"/>
+    <w:tmpl w:val="2EAA7C6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F5E0E43"/>
+    <w:nsid w:val="53D30499"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="659C6768"/>
+    <w:tmpl w:val="C2BADBBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F6523C5"/>
+    <w:nsid w:val="53F34803"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33906C4E"/>
+    <w:tmpl w:val="21900378"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50DE2202"/>
+    <w:nsid w:val="551376B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBCE74CC"/>
+    <w:tmpl w:val="2D0461C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="511E38B9"/>
+    <w:nsid w:val="57203BC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FF48B36"/>
+    <w:tmpl w:val="B1081332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52C359A3"/>
+    <w:nsid w:val="5DDD2EE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90603C90"/>
+    <w:tmpl w:val="0896CBA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="583659B4"/>
+    <w:nsid w:val="5E925152"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B34E5E4E"/>
+    <w:tmpl w:val="7D92D5B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A32029D"/>
+    <w:nsid w:val="5F4475F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E88CF6DC"/>
+    <w:tmpl w:val="82487610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D10006E"/>
+    <w:nsid w:val="60003B98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC2ED9B0"/>
+    <w:tmpl w:val="1C0EAE64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ED00DE5"/>
+    <w:nsid w:val="610954B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E90F1DE"/>
+    <w:tmpl w:val="3FB80532"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F255FD9"/>
+    <w:nsid w:val="62ED65E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F566CC96"/>
+    <w:tmpl w:val="2FB0FEAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="647F172D"/>
+    <w:nsid w:val="636A2C0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1BE8EB4"/>
+    <w:tmpl w:val="5B22B676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64C52B49"/>
+    <w:nsid w:val="65D747A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4584276C"/>
+    <w:tmpl w:val="CD5A8ECC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="710F207F"/>
+    <w:nsid w:val="66163633"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6722E420"/>
+    <w:tmpl w:val="A51820C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7147011A"/>
+    <w:nsid w:val="6B642265"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC024764"/>
+    <w:tmpl w:val="A538C40E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72BD1971"/>
+    <w:nsid w:val="6F695B5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6260851E"/>
+    <w:tmpl w:val="31AE424A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="751047AD"/>
+    <w:nsid w:val="6FCE149B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD4C624E"/>
+    <w:tmpl w:val="3C8E6E90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="787B63F3"/>
+    <w:nsid w:val="72CA7244"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7362D4F8"/>
+    <w:tmpl w:val="6BD8A210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78BE7215"/>
+    <w:nsid w:val="750F1A5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05B0803C"/>
+    <w:tmpl w:val="B30EAE6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B117EFA"/>
+    <w:nsid w:val="760742B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18221C6C"/>
+    <w:tmpl w:val="7CC8809A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C8421DE"/>
+    <w:nsid w:val="792D056A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E60A6B4"/>
+    <w:tmpl w:val="6B3A291A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D5569A0"/>
+    <w:nsid w:val="7F676336"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AC4E19E"/>
+    <w:tmpl w:val="6C86E6B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="8">
-[...17 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="16">
-[...26 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="29">
-[...50 lines deleted...]
-  <w:num w:numId="46">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="47">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3370,79 +3370,79 @@
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
+    <w:rsid w:val="00592F33"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
-    <w:rsid w:val="008A002D"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
@@ -4551,61 +4551,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A002D"/>
+    <w:rsid w:val="00592F33"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008A002D"/>
+    <w:rsid w:val="00592F33"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4889,51 +4889,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{899B2E81-E72E-4588-8971-0FB5C3232FAF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA2B94FD-2217-4383-B33D-D1A73C7859D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1403</Words>
   <Characters>7999</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9384</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>