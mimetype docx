--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3BC728B6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+          <w:p w14:paraId="2C4F11E8" w14:textId="05624357" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B81578">
+            <w:r w:rsidRPr="00C637A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>FRANK FAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="62718F9A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+          <w:p w14:paraId="706EB16B" w14:textId="25BE113C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B81578">
+            <w:r w:rsidRPr="00C637A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B81578">
+            <w:r w:rsidRPr="00C637A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B81578">
+            <w:r w:rsidRPr="00C637A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="399EFDB5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+          <w:p w14:paraId="6199424A" w14:textId="07A80038" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B81578">
+            <w:r w:rsidRPr="00C637A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1089 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2377DEC6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+          <w:p w14:paraId="4F910ACA" w14:textId="531D1A84" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B81578">
+            <w:r w:rsidRPr="00C637A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>frank.fan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6B9F6E3A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B81578" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="212C0A01" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C637A5" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E548CF9" wp14:editId="1E892804">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3188886E" wp14:editId="5716EA30">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="48AA197C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B81578" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1E8F204F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00C637A5" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B81578">
+            <w:r w:rsidRPr="00C637A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. FAN SPECIALIZES IN REAL ESTATE ACQUISITIONS AND DISPOSAL; HOTEL MANAGEMENT AND OPERATION; REAL ESTATE LEASING AND BUILT-TO-LEASE; INVESTMENT, CONSTRUCTION AND OPERATION OF INFRASTRUCTURE FACILITIES AND CONSTRUCTION PROJECTS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCCDA5E" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5113DCAC" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1187 +456,1187 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B66EB2" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="788D9BBA" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F957C0C" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="5A72F8E0" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate Acquisition and Disposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480178D9" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="21B3F186" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brookfield in its acquisition of office, retail mall and rental housing projects in Shanghai and other major cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74516544" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="6528B741" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Haitong Securities in its acquisition of three grade-A office buildings and ancillary parking spaces of Shanghai Dongjiadu Financial City project;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C64FB78" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="1F4B3A07" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Life Insurance in its acquisition of majority stake in the Raffles City portfolio, comprising six Raffles City commercial developments in major cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5284185B" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="304D8585" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu in its investment in and development of logistics projects in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291B35ED" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="647CE787" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented KKR in its investment in logistics and rental housing projects in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307B0F70" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="3D010EC3" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LOGOS in its investment in logistics projects in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F5955A" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="547E2774" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDL in its acquisition of a commercial and office project in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275D4B37" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="36360833" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSI Group in its sale of an office property and its acquisition of a residential property (villa) development project and a retail property in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC29A6A" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="77169B63" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BM International in its acquisition of luxury hotel and office projects in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB782FB" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="4DFE2C80" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Starbucks in its acquisition of the remaining 50% shares of its East China business from long-term JV partners;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F68DBA0" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="1E0746E6" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaw Capital in its acquisition of commercial and office properties in Shanghai and other cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30ED880E" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="35562143" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prologis in its various industrial land and warehousing facilities acquisition and development projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D02F0B" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="24C62CE6" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JPMorgan in its acquisition of commercial/residential properties in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D4806F" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="3EAE512A" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alpha Partners in its acquisition of an office and retail mall project located in the CBD of Jing'an District in Shanghai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496CC868" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="0D2646B3" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hotel Management and Operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196A132E" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="1E753FF3" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hilton in its hotel management projects and corporate and hotel operation matters in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37536D4A" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="4A402668" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hilton in its hotel management projects for luxury hotels in the US (the ultimate owner of the hotels being a Chinese company);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E44DD70" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="53C1DE09" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Marriott in its hotel management projects and corporate matters in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C4C595" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="6A200C31" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Langham in its hotel management projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51570474" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="79028407" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Rosewood in its offshore hotel management project (the owner of the hotel being a Chinese company);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B523A53" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="74341633" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented IHG in its branded residence project in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCF9811" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="45E67310" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shangri-la in its corporate and hotel operation matters in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A32645" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="0BD55FCB" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various Chinese hotel owners in their hotel management projects with international hotel management companies (the brands involved including Mandarin Oriental, MGM and Wyndham).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECC323D" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="6C552005" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate Lease and Built-to-Lease</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72EF25A9" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="2A491F88" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Starbucks in its lease of coffee store sites throughout China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E19347B" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="4B7B6088" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Starbucks in its lease of the site for ultra-premium Starbucks Reserve Roastery in Shanghai as the first Roastery store outside the United States;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637A5BE5" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="5126462B" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Otis in its lease of an office building in Shanghai and a manufacturing plant in Zhejiang;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AF3B78" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="13CCE040" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Citigroup in its lease of office properties in Dalian;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF9A772" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="6153C423" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Singapore Government Real Estate Investment Corporation in the overall leasing matters for Azia Center, a top-class office building in Pudong Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F9872D" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="614AE533" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nordson in its lease of manufacturing plants in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CEF6B2" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="3C11BAC2" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Philips in its built-to-lease project for office premises in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489AB36A" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="51137079" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Meritor in its built-to-lease projects for manufacturing facilities in Jiangsu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E860DEA" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="43D61582" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Infrastructure and Construction Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F81B6B" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="049F1B6E" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covanta in its investment, construction and operation of energy-from-waste projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418E0CA6" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="36EBEEC7" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Berlinwasser in its waste water treatment projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A1924C" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="095893B6" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its construction projects in Shanghai and Wuxi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C811E89" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="47558A8D" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Roche in its construction project in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356BD439" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="18D37912" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mary Kay in its construction projects in Hangzhou.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA9D618" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="7480CE4E" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC29CA0" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="7564841F" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, JM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FF24A8" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="2BF9A211" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai International Studies University, BA in English Literature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A0731A" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="09577051" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D77EEE" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="62AB73F1" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54FCC32A" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="426212DE" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A71CA7E" w14:textId="77777777" w:rsidR="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="3FD69F7B" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Fan joined Fangda in 2007.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7A7235E3" w:rsidR="00686369" w:rsidRPr="00B81578" w:rsidRDefault="00B81578" w:rsidP="00B81578">
+    <w:p w14:paraId="5567FC3C" w14:textId="27B0FD10" w:rsidR="00686369" w:rsidRPr="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Fan has been recognized by Legal 500 as a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Next Generation Partner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate and Construction</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, and by Asialaw Profiles as a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Notable Practitioner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81578">
+      <w:r w:rsidRPr="00C637A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B81578" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00C637A5" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1834,1267 +1834,1267 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02F22D6C"/>
+    <w:nsid w:val="03563277"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51F45F96"/>
+    <w:tmpl w:val="BAFC011A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05873D41"/>
+    <w:nsid w:val="036A2066"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD608064"/>
+    <w:tmpl w:val="E5C43176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07433714"/>
+    <w:nsid w:val="05DB4ABF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36722528"/>
+    <w:tmpl w:val="A8EAA534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA92A61"/>
+    <w:nsid w:val="06213CDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC2CA82A"/>
+    <w:tmpl w:val="D42C4FA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AAA46AD"/>
+    <w:nsid w:val="08DD294F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5185374"/>
+    <w:tmpl w:val="8BE2F59A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AAC2A23"/>
+    <w:nsid w:val="0EB26855"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="681C6FC2"/>
+    <w:tmpl w:val="0420B7E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F834BFB"/>
+    <w:nsid w:val="188D0306"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4369478"/>
+    <w:tmpl w:val="DC3A53EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10607734"/>
+    <w:nsid w:val="21796813"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1B4EDF6"/>
+    <w:tmpl w:val="8A60E4F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12560E81"/>
+    <w:nsid w:val="25654834"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="845AEF4E"/>
+    <w:tmpl w:val="31DAF142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18256F10"/>
+    <w:nsid w:val="26536517"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B03A50F0"/>
+    <w:tmpl w:val="242638DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="194822D1"/>
+    <w:nsid w:val="28173C50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E82D90A"/>
+    <w:tmpl w:val="63E23E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E84610D"/>
+    <w:nsid w:val="2AC46890"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1514E71A"/>
+    <w:tmpl w:val="BD14322E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E8807FC"/>
+    <w:nsid w:val="2ACB6326"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38684EF4"/>
+    <w:tmpl w:val="3DEC18BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EC24050"/>
+    <w:nsid w:val="2BFD5717"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98E28518"/>
+    <w:tmpl w:val="5A4454CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F0415D3"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F201889"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A084826E"/>
+    <w:tmpl w:val="09EE73DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="278270A7"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30346B6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4468CD60"/>
+    <w:tmpl w:val="BF584C8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="289518B3"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3219199B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C11010B6"/>
+    <w:tmpl w:val="A2365A3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2901397C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="353F0081"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F06D8D0"/>
+    <w:tmpl w:val="453A1816"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="292476A4"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="388C07FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E73C9394"/>
+    <w:tmpl w:val="97D09278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29DC2535"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D4483F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23DCFA2E"/>
+    <w:tmpl w:val="09CE6226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AA52C16"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE70935"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA92DCAA"/>
+    <w:tmpl w:val="6A4E8C30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C8654E6"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44D1388F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5CC7C58"/>
+    <w:tmpl w:val="370AEB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E9E0E08"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45383B19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F464663A"/>
+    <w:tmpl w:val="AAF06598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="31247ECB"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="458B24B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D404262"/>
+    <w:tmpl w:val="BFC8F2A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3777182B"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47B23E1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B82A9DD6"/>
+    <w:tmpl w:val="D1BA60C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A5A413C"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B2C2980"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE705130"/>
+    <w:tmpl w:val="067E6AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C4D261E"/>
+    <w:nsid w:val="4BBA582E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="190E9E9E"/>
+    <w:tmpl w:val="D0BE9CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F4B70E2"/>
+    <w:nsid w:val="4DDB14F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BA01DDE"/>
+    <w:tmpl w:val="0F129B76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40CF10AB"/>
+    <w:nsid w:val="4F2866AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1514E71A"/>
+    <w:tmpl w:val="7B5E649E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44B91E85"/>
+    <w:nsid w:val="501B67A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB549C8C"/>
+    <w:tmpl w:val="58042994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49B73A34"/>
+    <w:nsid w:val="50F505C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC8C22BE"/>
+    <w:tmpl w:val="1414B44E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="551B4313"/>
+    <w:nsid w:val="55A31C96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95263C64"/>
+    <w:tmpl w:val="7DEC5F76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58B269F7"/>
+    <w:nsid w:val="5D887BF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5348658C"/>
+    <w:tmpl w:val="718698DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A3038FA"/>
+    <w:nsid w:val="5E0E7DD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C085C52"/>
+    <w:tmpl w:val="C72EBB74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="696D366E"/>
+    <w:nsid w:val="5ECF7FC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC44C822"/>
+    <w:tmpl w:val="97D09278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A1D2DB9"/>
+    <w:nsid w:val="5F5D2BDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="397E1C4A"/>
+    <w:tmpl w:val="DA3828AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B9E62EA"/>
+    <w:nsid w:val="60F319D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8990C9AA"/>
+    <w:tmpl w:val="4B3CC0FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="768F1732"/>
+    <w:nsid w:val="62F81531"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B46E5C12"/>
+    <w:tmpl w:val="640C8A64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A9C1726"/>
+    <w:nsid w:val="71761B5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFFC59C4"/>
+    <w:tmpl w:val="CC88F1FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AFE3221"/>
+    <w:nsid w:val="731B2205"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19F0748A"/>
+    <w:tmpl w:val="55A04896"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FF70701"/>
+    <w:nsid w:val="7BCD3136"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B19C39BC"/>
+    <w:tmpl w:val="B1F22E7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="4">
-[...17 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="19"/>
-  </w:num>
-[...97 lines deleted...]
-    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3207,56 +3207,56 @@
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
-    <w:rsid w:val="00B81578"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
+    <w:rsid w:val="00C637A5"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -4328,61 +4328,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B81578"/>
+    <w:rsid w:val="00C637A5"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B81578"/>
+    <w:rsid w:val="00C637A5"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4666,51 +4666,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{506AECD5-764A-4440-888F-CC3FA214EEEA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B49FE18A-7A51-4D00-8D23-638714866D67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>692</Words>
   <Characters>3945</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>