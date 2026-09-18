--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="05624357" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="546AD45F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D462D" w:rsidP="003D462D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C637A5">
+            <w:r w:rsidRPr="003D462D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>FRANK FAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="25BE113C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+          <w:p w14:paraId="706EB16B" w14:textId="21622405" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D462D" w:rsidP="003D462D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C637A5">
+            <w:r w:rsidRPr="003D462D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C637A5">
+            <w:r w:rsidRPr="003D462D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C637A5">
+            <w:r w:rsidRPr="003D462D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="07A80038" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+          <w:p w14:paraId="6199424A" w14:textId="4D0CA6B0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D462D" w:rsidP="003D462D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C637A5">
+            <w:r w:rsidRPr="003D462D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1089 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="531D1A84" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+          <w:p w14:paraId="4F910ACA" w14:textId="796383BA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D462D" w:rsidP="003D462D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C637A5">
+            <w:r w:rsidRPr="003D462D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>frank.fan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="212C0A01" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C637A5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="021E6F9E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D462D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3188886E" wp14:editId="5716EA30">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64ACAB1B" wp14:editId="789FED46">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1E8F204F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00C637A5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="79C175F2" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="003D462D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C637A5">
+            <w:r w:rsidRPr="003D462D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. FAN SPECIALIZES IN REAL ESTATE ACQUISITIONS AND DISPOSAL; HOTEL MANAGEMENT AND OPERATION; REAL ESTATE LEASING AND BUILT-TO-LEASE; INVESTMENT, CONSTRUCTION AND OPERATION OF INFRASTRUCTURE FACILITIES AND CONSTRUCTION PROJECTS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5113DCAC" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="084D0778" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1187 +456,1187 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788D9BBA" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="371A419E" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A72F8E0" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="5E2909C4" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate Acquisition and Disposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B3F186" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="677D0462" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brookfield in its acquisition of office, retail mall and rental housing projects in Shanghai and other major cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6528B741" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="720DAE85" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Haitong Securities in its acquisition of three grade-A office buildings and ancillary parking spaces of Shanghai Dongjiadu Financial City project;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4B3A07" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="581B56DA" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Life Insurance in its acquisition of majority stake in the Raffles City portfolio, comprising six Raffles City commercial developments in major cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304D8585" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="08C20A20" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu in its investment in and development of logistics projects in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647CE787" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="5C499FEC" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented KKR in its investment in logistics and rental housing projects in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D010EC3" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="001B0B2C" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LOGOS in its investment in logistics projects in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547E2774" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="61156DF9" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDL in its acquisition of a commercial and office project in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36360833" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="692253D3" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSI Group in its sale of an office property and its acquisition of a residential property (villa) development project and a retail property in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77169B63" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="3E6EFB6B" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BM International in its acquisition of luxury hotel and office projects in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFE2C80" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="107BBA17" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Starbucks in its acquisition of the remaining 50% shares of its East China business from long-term JV partners;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0746E6" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="1107E1B6" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaw Capital in its acquisition of commercial and office properties in Shanghai and other cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35562143" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="2FE41828" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prologis in its various industrial land and warehousing facilities acquisition and development projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C62CE6" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="3E8413BE" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JPMorgan in its acquisition of commercial/residential properties in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAE512A" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="54B6AB1A" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alpha Partners in its acquisition of an office and retail mall project located in the CBD of Jing'an District in Shanghai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2646B3" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="6576A1F1" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hotel Management and Operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E753FF3" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="7BC20DD6" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hilton in its hotel management projects and corporate and hotel operation matters in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A402668" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="7FB93153" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hilton in its hotel management projects for luxury hotels in the US (the ultimate owner of the hotels being a Chinese company);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C1DE09" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="4E76744C" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Marriott in its hotel management projects and corporate matters in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A200C31" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="7891B54A" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Langham in its hotel management projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79028407" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="1F00A9C8" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Rosewood in its offshore hotel management project (the owner of the hotel being a Chinese company);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74341633" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="212F390F" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented IHG in its branded residence project in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E67310" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="39CA02EC" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shangri-la in its corporate and hotel operation matters in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD55FCB" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="52176192" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various Chinese hotel owners in their hotel management projects with international hotel management companies (the brands involved including Mandarin Oriental, MGM and Wyndham).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C552005" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="481E8BC8" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate Lease and Built-to-Lease</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A491F88" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="18E02500" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Starbucks in its lease of coffee store sites throughout China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7B6088" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="47194534" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Starbucks in its lease of the site for ultra-premium Starbucks Reserve Roastery in Shanghai as the first Roastery store outside the United States;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5126462B" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="05CC0A2F" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Otis in its lease of an office building in Shanghai and a manufacturing plant in Zhejiang;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CCE040" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="7752A7AF" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Citigroup in its lease of office properties in Dalian;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6153C423" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="49984337" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Singapore Government Real Estate Investment Corporation in the overall leasing matters for Azia Center, a top-class office building in Pudong Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614AE533" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="2FFFDC87" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nordson in its lease of manufacturing plants in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C11BAC2" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="1C06198F" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Philips in its built-to-lease project for office premises in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51137079" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="7A4B30C4" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Meritor in its built-to-lease projects for manufacturing facilities in Jiangsu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D61582" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="3D183C04" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Infrastructure and Construction Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049F1B6E" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="51489B24" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covanta in its investment, construction and operation of energy-from-waste projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EBEEC7" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="60640672" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Berlinwasser in its waste water treatment projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095893B6" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="1506EAD6" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its construction projects in Shanghai and Wuxi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47558A8D" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="7A91F72E" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Roche in its construction project in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D37912" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="30A462D5" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mary Kay in its construction projects in Hangzhou.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7480CE4E" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="305FB38D" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7564841F" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="70F07126" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, JM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF9A211" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="6FDC6D5A" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai International Studies University, BA in English Literature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09577051" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="3D070C5F" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AB73F1" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="47B28B77" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426212DE" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="3E317754" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD69F7B" w14:textId="77777777" w:rsidR="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="1A0A490B" w14:textId="77777777" w:rsidR="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Fan joined Fangda in 2007.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="27B0FD10" w:rsidR="00686369" w:rsidRPr="00C637A5" w:rsidRDefault="00C637A5" w:rsidP="00C637A5">
+    <w:p w14:paraId="5567FC3C" w14:textId="17A0DB54" w:rsidR="00686369" w:rsidRPr="003D462D" w:rsidRDefault="003D462D" w:rsidP="003D462D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Fan has been recognized by Legal 500 as a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Next Generation Partner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate and Construction</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, and by Asialaw Profiles as a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Notable Practitioner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C637A5">
+      <w:r w:rsidRPr="003D462D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00C637A5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="003D462D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1834,344 +1834,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03563277"/>
+    <w:nsid w:val="118C4D11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAFC011A"/>
+    <w:tmpl w:val="2214D236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="036A2066"/>
+    <w:nsid w:val="11FE6257"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5C43176"/>
+    <w:tmpl w:val="97FE78D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05DB4ABF"/>
+    <w:nsid w:val="13903876"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8EAA534"/>
+    <w:tmpl w:val="111485F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06213CDF"/>
+    <w:nsid w:val="13C04DC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D42C4FA6"/>
+    <w:tmpl w:val="678E18CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08DD294F"/>
+    <w:nsid w:val="14DD06E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BE2F59A"/>
+    <w:tmpl w:val="6072949C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EB26855"/>
+    <w:nsid w:val="17316F93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0420B7E0"/>
+    <w:tmpl w:val="6CEAA3F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="188D0306"/>
+    <w:nsid w:val="174E3986"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC3A53EC"/>
+    <w:tmpl w:val="E5B4A634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21796813"/>
+    <w:nsid w:val="18843F9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A60E4F6"/>
+    <w:tmpl w:val="B9E6620A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25654834"/>
+    <w:nsid w:val="19963B2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31DAF142"/>
+    <w:tmpl w:val="6BA40CCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26536517"/>
+    <w:nsid w:val="19D364E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="242638DC"/>
+    <w:tmpl w:val="A09024F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28173C50"/>
+    <w:nsid w:val="1B5409BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63E23E88"/>
+    <w:tmpl w:val="D1E617A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AC46890"/>
+    <w:nsid w:val="1B6404D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD14322E"/>
+    <w:tmpl w:val="4C2E1214"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ACB6326"/>
+    <w:nsid w:val="1D0461F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DEC18BE"/>
+    <w:tmpl w:val="910052FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BFD5717"/>
+    <w:nsid w:val="1E375445"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A4454CA"/>
+    <w:tmpl w:val="2A5C6ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="263B7099"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="846EDFBE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="293B6545"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DDE26B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A8F7812"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9529A16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2240,159 +2303,96 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F201889"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30C06D8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09EE73DE"/>
+    <w:tmpl w:val="16180F90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30346B6C"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32521F3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF584C8A"/>
+    <w:tmpl w:val="B30C83AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3219199B"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32BA3553"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2365A3E"/>
-[...62 lines deleted...]
-    <w:tmpl w:val="09CE6226"/>
+    <w:tmpl w:val="138682F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2483,618 +2483,618 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DE70935"/>
+    <w:nsid w:val="406B00AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A4E8C30"/>
+    <w:tmpl w:val="7C962916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44D1388F"/>
+    <w:nsid w:val="417C62FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="370AEB8E"/>
+    <w:tmpl w:val="8A1847C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45383B19"/>
+    <w:nsid w:val="442E6CBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAF06598"/>
+    <w:tmpl w:val="4622EBD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="458B24B2"/>
+    <w:nsid w:val="4639326F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFC8F2A8"/>
+    <w:tmpl w:val="EFEA93F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47B23E1E"/>
+    <w:nsid w:val="4A0B43EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1BA60C0"/>
+    <w:tmpl w:val="1E423C0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B2C2980"/>
+    <w:nsid w:val="4B7C0A8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="067E6AE6"/>
+    <w:tmpl w:val="D6F88A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BBA582E"/>
+    <w:nsid w:val="4E085ACF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0BE9CA6"/>
+    <w:tmpl w:val="1B1662EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DDB14F8"/>
+    <w:nsid w:val="573A2371"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F129B76"/>
+    <w:tmpl w:val="2FE028B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F2866AF"/>
+    <w:nsid w:val="59AA15A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B5E649E"/>
+    <w:tmpl w:val="4172290E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="501B67A7"/>
+    <w:nsid w:val="5BCE2B96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58042994"/>
+    <w:tmpl w:val="3416BB6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50F505C8"/>
+    <w:nsid w:val="5FDA7DEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1414B44E"/>
+    <w:tmpl w:val="A352FE28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55A31C96"/>
+    <w:nsid w:val="619842DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DEC5F76"/>
+    <w:tmpl w:val="EF3EDE4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D887BF2"/>
+    <w:nsid w:val="68752E73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="718698DC"/>
+    <w:tmpl w:val="CFA476CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E0E7DD5"/>
+    <w:nsid w:val="718F5D45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C72EBB74"/>
+    <w:tmpl w:val="5EC4E8F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ECF7FC3"/>
+    <w:nsid w:val="73CE7108"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97D09278"/>
+    <w:tmpl w:val="98161E94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F5D2BDD"/>
+    <w:nsid w:val="73FB2BC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA3828AA"/>
+    <w:tmpl w:val="40A8CEDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60F319D7"/>
+    <w:nsid w:val="769A3F19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B3CC0FE"/>
+    <w:tmpl w:val="9F20F890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62F81531"/>
+    <w:nsid w:val="79557168"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="640C8A64"/>
+    <w:tmpl w:val="2214D236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71761B5C"/>
+    <w:nsid w:val="7D5F0B95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC88F1FA"/>
+    <w:tmpl w:val="2B9C607E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="731B2205"/>
+    <w:nsid w:val="7E170015"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55A04896"/>
+    <w:tmpl w:val="605AC110"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BCD3136"/>
+    <w:nsid w:val="7E513973"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1F22E7A"/>
+    <w:tmpl w:val="431AAFDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="10">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="29">
-[...5 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="32">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="33">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="35">
-[...5 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="38">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3134,50 +3134,51 @@
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
+    <w:rsid w:val="003D462D"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
@@ -3212,51 +3213,50 @@
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
-    <w:rsid w:val="00C637A5"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -4328,61 +4328,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C637A5"/>
+    <w:rsid w:val="003D462D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C637A5"/>
+    <w:rsid w:val="003D462D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4666,51 +4666,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B49FE18A-7A51-4D00-8D23-638714866D67}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A326DC35-8A28-4C94-8204-7A123FB66AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>692</Words>
   <Characters>3945</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>