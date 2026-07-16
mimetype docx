--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -22,203 +22,203 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="8321" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2977"/>
-        <w:gridCol w:w="5466"/>
+        <w:gridCol w:w="5485"/>
+        <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="49120360" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0488973B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E84998" w:rsidP="00E84998">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006B76F2">
+            <w:r w:rsidRPr="00E84998">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>EDWARD BONG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="531865EC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+          <w:p w14:paraId="706EB16B" w14:textId="071E6623" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E84998" w:rsidP="00E84998">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006B76F2">
+            <w:r w:rsidRPr="00E84998">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Senior Consultant</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B76F2">
+            <w:r w:rsidRPr="00E84998">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B76F2">
+            <w:r w:rsidRPr="00E84998">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6A0AE5B9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+          <w:p w14:paraId="6199424A" w14:textId="34410CEE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E84998" w:rsidP="00E84998">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006B76F2">
+            <w:r w:rsidRPr="00E84998">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1154 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3F1BE5FD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+          <w:p w14:paraId="4F910ACA" w14:textId="3E99D37D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E84998" w:rsidP="00E84998">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006B76F2">
+            <w:r w:rsidRPr="00E84998">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>edward.bong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="33FD4AA7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006B76F2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1FE38C77" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E84998" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1725A8BC" wp14:editId="5E3471CE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77907749" wp14:editId="0571132C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="05EBB6C5" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006B76F2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="48A8C707" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E84998" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006B76F2">
+            <w:r w:rsidRPr="00E84998">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. BONG'S PRACTICE AREAS INCLUDE CAPITAL MARKETS, M&amp;A, COMPANY LAW, AND SECURITIES LAW AND REGULATIONS. EDWARD REPRESENTS CORPORATE AND FINANCIAL INSTITUTION CLIENTS INCLUDING MORGAN STANLEY ASIA LIMITED, CITIGROUP GLOBAL MARKETS ASIA LIMITED, INTERCONTINENTAL EXCHANGE (ICE), BOCI ASIA LIMITED AND CHINA RESOURCES PHOENIX HEALTHCARE HOLDINGS COMPANY LIMITED.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7947DD99" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3B4E3355" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1677 +456,1677 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1083E83E" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="731AC5F0" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76272F10" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006B76F2">
+    <w:p w14:paraId="26CF8C0F" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Equity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78458797" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="6A0EE4E0" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bank of America Merrill Lynch and Goldman Sachs as sponsors for the US$205 million spin-off listing of Frontage, the US subsidiary of TigerMed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA2532F" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="78220E02" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bank of America Merrill Lynch as sponsor and Morgan Stanley, Citigroup Global Capital Asia Limited and China International Capital Corporation as global coordinators in connection with its US$200 million global offering of Koolearn Technology Holding Ltd. on the Main Board of the HKEx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733352C7" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="48DC1D42" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Citigroup and CCB International Capital Limited as joint sponsors and joint global coordinators in connection with the US$113 million global offering and initial public offering of Zhaoqing Kepei Education Group Limited on the Main Board of the HKEx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3F49FC" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="64892CC9" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs (Asia) L.L.C., CLSA Limited, UBS AG, Hong Kong branch and Guotai Junan Securities (Hong Kong Limited) as underwriters in the HK$900 million global offering of Hua Medicine on the Main Board of The Stock Exchange of Hong Kong Limited, one of the first Chapter 18A IPOs in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1D4465" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="5BA07579" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Jacobson Pharma Corporation Limited, a leading pharmaceutical company in Hong Kong, in its global offering and initial public offering (IPO) on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62247FB6" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="3E1EBEF1" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Citigroup Global Markets Asia Limited and CLSA Limited as the underwriters in connection with the HK$680 million primary listing and global offering of H-Shares of Wenzhou Kangning Hospital Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CDBAD1" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="2C7CB0BC" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IMAX China Holding, Inc. in its HK$1.93 billion initial public offering on the Main Board of The Stock Exchange of Hong Kong Limited underwritten by Morgan Stanley Asia Limited, Goldman Sachs (Asia) L.L.C. and China International Capital Corporation Hong Kong Securities Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D588C53" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="336D8D1E" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley, BNP Paribas Securities and CIMB Securities as underwriters in connection with the HK$884 million primary listing and global offering of ordinary shares of Cowell e Holdings Inc., a major supplier of front end camera modules to Apple and other</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> leading mobile communication companies on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027FA190" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="015FDBAD" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley, BNP Paribas Securities and CIMB Securities as underwriters in connection with the HK$884 million primary listing and global offering of ordinary shares of Cowell e Holdings Inc., a major supplier of front end camera modules to Apple and other</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> leading mobile communication companies on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310574C5" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="0F03650A" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Precious Metal Resources Holdings Co., Ltd. a gold mining company listed on the Main Board of The Stock Exchange of Hong Kong Limited in its HK$230 million placing and subscription on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3413C9DB" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="158DCDDB" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuzhou International Holdings Limited, a PRC property developer, in its HK$1.6 billion initial public offering on the Main Board of The Stock Exchange of Hong Kong Limited sponsored by Macquarie Capital Securities Limited and BOCOM International (Asia) Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C33791" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="1685B780" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuzhou International Holdings Limited in its HK$465 million placing and subscription of new shares on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25090C3C" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="376CA76D" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Asia Limited as sole sponsor and sole global coordinator together with Oriental Patron Securities Limited as joint bookrunner in the HK$412 million initial public offering of SPT Energy Group Inc., a leading Chinese non-state owned provider of integrated oilfield services with significant operations in Central Asia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144BE0E1" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="4A508ED1" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPMC Holdings Limited, the largest manufacturer of metal packing products in China in its HK$915 million placing and subscription of its shares listed on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B892732" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="36A65FA3" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Temasek in its HK$1.2 billion cornerstone investment in the H-Share initial public offering of Citic Securities Company Limited on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426E8381" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="697F1984" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Citigroup Global Markets Asia Limited as sole sponsor and sole global coordinator together with Renaissance Capital (Hong Kong) Limited and BOCOM International Securities Limited as joint bookrunners in the HK$1.1 billion initial public offering of</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> China Polymetallic Mining Limited, the first non-ferrous metal pure mining company listed on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481B666C" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="090A7637" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aabar Investment PJS in its US$850 million cornerstone investment in the initial public offering of Glencore International PLC on the London Stock Exchange and the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B3E143" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="0115E68B" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bain Capital in its share disposal pursuant to the HK$1.4 billion initial public offering of Greatview Aseptic Packaging Company Limited on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5273DD" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="63BC25E8" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Asia Limited and UBS AG, Hong Kong Branch as joint sponsors and joint global coordinators in the HK$6.6 billion initial public offering of Sihuan Pharmaceutical Holdings Group Ltd. on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D39437" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006B76F2">
+    <w:p w14:paraId="09CB0F34" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E280B6E" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="2F590CF6" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Huaneng Group, a China SOE,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> on its potential acquisition of GCL New Energy (HKEx stock code : 0451) , including the potential mandatory general offer obligations under the Takeovers Code arising from the potential acquisition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B21DCAE" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="0D62214B" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNIC Capital Management Co., Ltd.) and Sino Xing Ding Limited to acquire the controlling stake in Unis Holdings (HKEX Stock Code: 00365) with a consideration of HK$990 million and to make a mandatory general offer under the Hong Kong Codes on Takeovers and Mergers and Share Buy-backs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D2EA1E" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="0F7E1531" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chairman of the TCL group regarding the general offer, acting in concert, disclosure of interests, dealings and director</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s duties implications arising from the restructuring of the TCL group involving TCL Corporation (Shenzhen Ex stock code: 000100), TCL Electronics Holdings Limited (HKEx stock code : 1070) and Tonly Electronics Holdings Limited (HKEx stock code : 1249), which resulted in a general offer being launched by TCL Industries Holdings Co., Ltd., which is owned by the Chairman, Suning.com Co., Ltd., Xiaomi Technology Co. Ltd., among others, for the shares in TCL Electronics Holdings Limited for HK$4 billion and the shares in Tonly Electronics Holdings Limited for HK$1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44296BD2" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="2F6F51BC" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong-listed Phoenix Healthcare (now renamed as China Resources Phoenix Healthcare Holdings Company Limited) on its US$480 million acquisition of certain hospital businesses of China Resources Healthcare Group, one of the largest state-owned enterprises in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s healthcare industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310505AF" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="055EC9CE" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Munsun Assets Management Ltd (a Type 9 and Type 4 SFC licensed entity) and Shenzhen Munsun Asset Management Company Limited and its shareholders as targets in the related acquisitions by China Precious Metal Resources Holdings Co., Ltd (a Hong Kong listed company) in a connected share swap transaction amounting to HK$1.3 billion which was contemplated as either a potential reverse takeover or a very substantial acquisition under Hong Kong Listing Rules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3792BE7A" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="04A1CFCD" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Danone Asia Pacific Holdings Pte. Ltd. in its disposal of Dumex Baby Food Co. Ltd to Yashili International Group Limited in a cash transaction on Euro 150 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E51900" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="1DF45A8A" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boom Win Holdings Limited in respect of the disposal of 18.77% shares in Wuzhou International Holdings Limited for a consideration of HK$320 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B85C12" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="33C0AE6B" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orbimed Global Healthcare Master Fund, L.P. and Worldwide Healthcare Trust PLC in their HK$155 million subscription of new shares in Yestar International Holdings Company Limited, a company listed on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F02202" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="580782F6" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Oceanic Gold Global Limited in its Euro 60 million acquisition of 50% shares in Giochi Preziosi S.p.A., a leading toy distributor in Europe and the related debt restructuring and capital increase in Giochi Preziosi S.p.A JinkoSolar Power Engineering Group Limited in the US$125 million Series A-1 Preferred Shares investment by China Development Bank Capital Corporation Limited and US$100 million Series A Preferred shares US$100 investment by Macquarie Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B731ED" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="70CF3500" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Qatar Holding LLC in its US$215 million investment in CITIC Capital Holdings Limited and subsequent restructuring relating to changes in shareholders of CITIC Capital Holdings Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FA8972" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="338C3A96" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IntercontinentalExchange Inc. in its acquisition of NYSE Euronext in its US$8.2 billion cash and stock deal and in the Hong Kong related inter-group restructuring and regulatory filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEA22E5" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="46E04123" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orbimed Healthcare Fund Management in the HK$32.4 million acquisition of shares in Lee</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Pharmaceutical Holdings Limited, a company whose shares are listed on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C3EE3F" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="016B5EA3" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orbimed Advisors LLC in its HK$390 million cornerstone investment in the initial public offering of</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Luye Pharma Group Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DBD7B2" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="524E6891" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Silver Gold Enterprises Limited in its issuance of US$4.5 million 6.5% Secured Bonds due 2014 and US$22.5 million Zero Coupon Secured Exchangeable Bonds due 2014 exchangeable into shares in Asia Potash Group Company Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EB11CA" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="4492C3A6" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H.C.B.C. Enterprises Limited in its tender offer for Enoteca Co., Ltd, as part of a private management buy-out. Enoteca is one of Japan's leading importers, wholesalers and retailers of fine wines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F08A2B" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="7D58A1D0" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bank of America Corporation in the HK$10 billion cash disposal of its Hong Kong retail banking operation to China Construction Bank Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D57CFB6" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006B76F2">
+    <w:p w14:paraId="1A8CD8D9" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Debt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1457FC4A" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="3E7D688D" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuzhou International Holdings Limited in its offering of US$100 million 7.00% Convertible Notes due 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3465C1A8" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="1B23828C" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuzhou International Holdings Limited in its 2013 offering of US$100 million 13.75% Senior Notes due 2018 which were subsequently consolidated to form a single class with a US$100 million</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in aggregate principal amount of 13.75% Senior Notes due 2018 and listed on the Singapore Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8EFE30" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="301DA534" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Munsun Absolute Fund in respect of its offering of HK$61 million Secured Exchangeable Bonds due 2018 exchangeable into shares of Sanxing Trade Company Limited, a company listed on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2137610B" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="0FB4DD15" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CNPC (HK) Overseas Capital Ltd. on the issuance and listing of its US$700 million 3.125% Guaranteed Senior Notes due 2016, US$650 million 4.500% Guaranteed Senior Notes due 2021 and US$500 million 5.950% Guaranteed Senior Notes due 2041 on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31430A10" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="23CA3077" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CNPC Golden Autumn Limited on the issuance and listing of its CNY2.5 billion 2.550% Guaranteed Bonds due 2013 and CNY500 million 2.950% Guaranteed Bonds due 2014 on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78404DF4" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="529CA688" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Future Land Development Holdings Limited, a PRC property developer, in its offering of US$250 million 6.25% Senior Notes due 2017</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC1BD34" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="54630450" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Future Land Development Holdings Limited in its offering of US$350 million 10.25% Senior Notes due 2019 issued in 2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2300F0ED" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="279714B9" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Future Land Development Holdings Limited in its offering of US$200 million 10.25% Senior Notes due 2018 and subsequent redemption in 2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D417F08" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="1265849C" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Green (Holdings) Limited, a company listed on the Main Board of The Stock Exchange of Hong Kong Limited, on its offering of RMB1.35 billion US Dollar Settled 3.00% Guaranteed Convertible Bonds due 2013 and listed on the Singapore Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147FCF83" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="78EBC1C0" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China XD Plastics Company Limited in connection with the issuance of US$150 million 11.75% Senior Notes due 2019 issued in 2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B22A8D" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006B76F2">
+    <w:p w14:paraId="3BB6F0E2" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DA42C6" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="38934F5E" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented listed and non-listed entities as well as individuals in connection with investigations conducted by the Securities and Futures Commission as well as The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51485833" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="44BA45A7" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Green (Holdings) Limited in the restructuring of its RMB1.35 billion US Dollar Settled 3.00% Guaranteed Convertible Bonds due 2013 into new 7% and 10% Guaranteed Convertible Bonds due 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359103E3" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="4839309D" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Max China Holdings Limited in the restructuring of its US$200 million Secured Exchangeable Bonds due 2013 into exchangeable shares and/or convertible bonds of Palm Springs Holdings Limited and related Subordinate Debt of US$33 million and Preferred Shares investment from various investors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CA80C4" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="070D8BFD" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Munsun Absolute Fund in its HK$300 million Secured Term Loan Facility from Bliss Best Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136192AA" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="72675563" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Asian Development Bank in its US$100 million Credit Facility to Far East Horizon Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39802265" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="2C3E58FA" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>International Finance Corporation in its US$40 million Secured Loan to China Flooring Holding Co. Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69037CFD" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="69A60C1C" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BFA63A" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="40661CFA" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University School of Law, LLM in Corporate Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF16DE0" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="3618339B" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>King</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s College London, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A511E7" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="56BEE26C" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C5996A" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="0AF38737" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FCBD4F" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="54FC559A" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C774F25" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="57F7D79B" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in England and Wales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDF4F7D" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="565FF123" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Malaysia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263EE8E0" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="2A48BC61" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295874BA" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="24FF1325" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EBD30D" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="044131B7" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F69A7F5" w14:textId="77777777" w:rsidR="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="63BA6344" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="135D546C" w:rsidR="00686369" w:rsidRPr="006B76F2" w:rsidRDefault="006B76F2" w:rsidP="006B76F2">
+    <w:p w14:paraId="5567FC3C" w14:textId="007F2091" w:rsidR="00686369" w:rsidRPr="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B76F2">
+      <w:r w:rsidRPr="00E84998">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Malay</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="006B76F2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E84998" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2324,1512 +2324,1512 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="019724B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B34C584"/>
+    <w:nsid w:val="093A1B0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="310037BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03917FB5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A26BAD8"/>
+    <w:nsid w:val="0A754E63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A1E9F80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04531A2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A8822BF8"/>
+    <w:nsid w:val="0C7C2B75"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12F0C6FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D005D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0EFE92EC"/>
+    <w:nsid w:val="0D5C430C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E7E7ECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0834545B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4BC05330"/>
+    <w:nsid w:val="11744264"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7CAEA342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08974316"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA0010DC"/>
+    <w:nsid w:val="11E47A58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA006A96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE346D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E7AFEB8"/>
+    <w:nsid w:val="13240846"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEA4A646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CF24A77"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3EDA9A4E"/>
+    <w:nsid w:val="17BD4FF9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F626A20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E2F5D0B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D16219A"/>
+    <w:nsid w:val="1C3F4A2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9289658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF54F80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="229ABEDA"/>
+    <w:nsid w:val="1DB6763A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93CA38A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10A820C3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CE83586"/>
+    <w:nsid w:val="1F18049E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A40DFD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10FB2EF1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CBBEEB66"/>
+    <w:nsid w:val="1FD67F12"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C15EB7EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11CF6921"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7FA8E08E"/>
+    <w:nsid w:val="20D011A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4844046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15522858"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6BEE3A6"/>
+    <w:nsid w:val="221B1BFB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8EEA9B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15D25DB9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A39AF0EE"/>
+    <w:nsid w:val="24434A0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D30066C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="162B1182"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF2AF848"/>
+    <w:nsid w:val="264E4068"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE3A3788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="187204D6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5AC475C8"/>
+    <w:nsid w:val="26F079FA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23444062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ACD5B08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7494BC4E"/>
+    <w:nsid w:val="284A5B09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9FA29928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BC6314B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED1CE9F0"/>
+    <w:nsid w:val="2C403CA6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57EECE38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EFD7B2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F9CCC28"/>
+    <w:nsid w:val="2D695930"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43965376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22CA4828"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C380BC92"/>
+    <w:nsid w:val="2DB52E82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A4ABE4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="253A5D1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0DA9CCA"/>
+    <w:nsid w:val="2F3F4B07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="083AE500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2753459E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6506FF2E"/>
+    <w:nsid w:val="30D75A58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="50206288"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28D51AEB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCF60F32"/>
+    <w:nsid w:val="33EA46D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B2C1B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AA955B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5ACCE078"/>
+    <w:nsid w:val="3D5765DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE2465D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FC95FA6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="978C3CBE"/>
+    <w:nsid w:val="3DC90305"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="348099FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31210D20"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F7CDBFE"/>
+    <w:nsid w:val="422F43D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F128205E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32A92F9A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="993649F8"/>
+    <w:nsid w:val="42503B58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F845A96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362B46BC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="19BC840E"/>
+    <w:nsid w:val="43F67438"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="66A6710A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36826768"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2BB8A7E8"/>
+    <w:nsid w:val="458D7B2C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="835CC240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36E35AB2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57A84A4A"/>
+    <w:nsid w:val="46F30CA7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E27408C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39E66099"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E0A8638"/>
+    <w:nsid w:val="4A8C17A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3BDA8D60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DA11724"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA8AF29C"/>
+    <w:nsid w:val="4F0117D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DDD61C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42C301A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3E0DA24"/>
+    <w:nsid w:val="50033AF6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CC6DB90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="452A10D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9CC9FA6"/>
+    <w:nsid w:val="5043590D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2EFCC010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45AD454D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38BE3154"/>
+    <w:nsid w:val="50D96BB5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62886A20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46D22DD1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6FBA9C56"/>
+    <w:nsid w:val="51416D19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDAAF0CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B391394"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="425878DA"/>
+    <w:nsid w:val="51A44486"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43100FFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50AF18DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="715A2A7A"/>
+    <w:nsid w:val="54242940"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34921DFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51736B80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2BCEF20"/>
+    <w:nsid w:val="55AB5804"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92347612"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="520A1793"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9A7E3AE6"/>
+    <w:nsid w:val="5601262E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F0A0B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="533D0678"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F91AF19C"/>
+    <w:nsid w:val="59403ED1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA76634C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54BF7D33"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BDC079E"/>
+    <w:nsid w:val="594A2CAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E5CDD34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="557E1B03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCF60F32"/>
+    <w:nsid w:val="5A1E7482"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="806C1CDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59347936"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C122E15A"/>
+    <w:nsid w:val="5CC1345F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A70DAB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="594B60E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="070A4F44"/>
+    <w:nsid w:val="61A530B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F092AD70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B4B24D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F52DFB4"/>
+    <w:nsid w:val="63045B56"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8648F874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BF225FB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30AC9A16"/>
+    <w:nsid w:val="662979C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93A6CEDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D693EA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7CAAF400"/>
+    <w:nsid w:val="66970C9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA9EADCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="659D05D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E12B1DE"/>
+    <w:nsid w:val="66F04B49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED382D9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67171A02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A38C9AC0"/>
+    <w:nsid w:val="6943046C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF4CC8A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69426682"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6EAB28E"/>
+    <w:nsid w:val="69F51DC2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7369100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6967552E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C14FB7C"/>
+    <w:nsid w:val="6BC07BD6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="754085C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69FB7F29"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A3C01DE"/>
+    <w:nsid w:val="6D621191"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06820DA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A69799A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD9A4742"/>
+    <w:nsid w:val="71E0692C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C28C2D6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C8D2525"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B82ABB86"/>
+    <w:nsid w:val="72063359"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A68152A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7116166E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB68B626"/>
+    <w:nsid w:val="72352AB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="50206288"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74EF33D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD444E94"/>
+    <w:nsid w:val="797D0F46"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67DCEAA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77490E7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D9B6CA9A"/>
+    <w:nsid w:val="7A0D1CBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D854BF7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F61743E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64A80DEC"/>
+    <w:nsid w:val="7B14034F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D1EE39C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FA53529"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D35633FC"/>
+    <w:nsid w:val="7F8F6BA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A809AAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="61">
     <w:abstractNumId w:val="22"/>
-  </w:num>
-[...169 lines deleted...]
-    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="61"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3896,51 +3896,50 @@
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
-    <w:rsid w:val="006B76F2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
@@ -3967,50 +3966,51 @@
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00E84998"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5064,61 +5064,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B76F2"/>
+    <w:rsid w:val="00E84998"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B76F2"/>
+    <w:rsid w:val="00E84998"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5402,51 +5402,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{625C0110-6CC7-4A6C-B337-959FE48F4A64}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCACCBB1-0B2A-4B9D-A48F-442795F3C9AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1920</Words>
   <Characters>10948</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>