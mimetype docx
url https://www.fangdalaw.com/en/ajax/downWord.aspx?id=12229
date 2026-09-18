--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0488973B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+          <w:p w14:paraId="2C4F11E8" w14:textId="095A9FAF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00760260" w:rsidP="00760260">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E84998">
+            <w:r w:rsidRPr="00760260">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>EDWARD BONG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="071E6623" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+          <w:p w14:paraId="706EB16B" w14:textId="74ACABED" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00760260" w:rsidP="00760260">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E84998">
+            <w:r w:rsidRPr="00760260">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Senior Consultant</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E84998">
+            <w:r w:rsidRPr="00760260">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E84998">
+            <w:r w:rsidRPr="00760260">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="34410CEE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+          <w:p w14:paraId="6199424A" w14:textId="1F4C9B82" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00760260" w:rsidP="00760260">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E84998">
+            <w:r w:rsidRPr="00760260">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1154 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3E99D37D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+          <w:p w14:paraId="4F910ACA" w14:textId="58F6A02B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00760260" w:rsidP="00760260">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E84998">
+            <w:r w:rsidRPr="00760260">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>edward.bong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1FE38C77" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E84998" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="47A75864" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00760260" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77907749" wp14:editId="0571132C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79F6BD9B" wp14:editId="427E0FAE">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="48A8C707" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E84998" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1DFD68E9" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00760260" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E84998">
+            <w:r w:rsidRPr="00760260">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. BONG'S PRACTICE AREAS INCLUDE CAPITAL MARKETS, M&amp;A, COMPANY LAW, AND SECURITIES LAW AND REGULATIONS. EDWARD REPRESENTS CORPORATE AND FINANCIAL INSTITUTION CLIENTS INCLUDING MORGAN STANLEY ASIA LIMITED, CITIGROUP GLOBAL MARKETS ASIA LIMITED, INTERCONTINENTAL EXCHANGE (ICE), BOCI ASIA LIMITED AND CHINA RESOURCES PHOENIX HEALTHCARE HOLDINGS COMPANY LIMITED.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4E3355" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="350C144D" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1677 +456,1677 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731AC5F0" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="6752E3D0" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CF8C0F" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E84998">
+    <w:p w14:paraId="4F963EE9" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Equity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0EE4E0" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="15443825" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bank of America Merrill Lynch and Goldman Sachs as sponsors for the US$205 million spin-off listing of Frontage, the US subsidiary of TigerMed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78220E02" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="2DDD25B1" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bank of America Merrill Lynch as sponsor and Morgan Stanley, Citigroup Global Capital Asia Limited and China International Capital Corporation as global coordinators in connection with its US$200 million global offering of Koolearn Technology Holding Ltd. on the Main Board of the HKEx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DC1D42" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="4AB9DF6C" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Citigroup and CCB International Capital Limited as joint sponsors and joint global coordinators in connection with the US$113 million global offering and initial public offering of Zhaoqing Kepei Education Group Limited on the Main Board of the HKEx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64892CC9" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="76BC4C47" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs (Asia) L.L.C., CLSA Limited, UBS AG, Hong Kong branch and Guotai Junan Securities (Hong Kong Limited) as underwriters in the HK$900 million global offering of Hua Medicine on the Main Board of The Stock Exchange of Hong Kong Limited, one of the first Chapter 18A IPOs in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA07579" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="3E3622B2" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Jacobson Pharma Corporation Limited, a leading pharmaceutical company in Hong Kong, in its global offering and initial public offering (IPO) on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1EBEF1" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="2CBFE2B5" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Citigroup Global Markets Asia Limited and CLSA Limited as the underwriters in connection with the HK$680 million primary listing and global offering of H-Shares of Wenzhou Kangning Hospital Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7CB0BC" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="3EC8D4A1" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IMAX China Holding, Inc. in its HK$1.93 billion initial public offering on the Main Board of The Stock Exchange of Hong Kong Limited underwritten by Morgan Stanley Asia Limited, Goldman Sachs (Asia) L.L.C. and China International Capital Corporation Hong Kong Securities Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336D8D1E" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="0E1D2BD8" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley, BNP Paribas Securities and CIMB Securities as underwriters in connection with the HK$884 million primary listing and global offering of ordinary shares of Cowell e Holdings Inc., a major supplier of front end camera modules to Apple and other</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> leading mobile communication companies on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015FDBAD" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="2249B8EA" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley, BNP Paribas Securities and CIMB Securities as underwriters in connection with the HK$884 million primary listing and global offering of ordinary shares of Cowell e Holdings Inc., a major supplier of front end camera modules to Apple and other</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> leading mobile communication companies on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F03650A" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="54E82585" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Precious Metal Resources Holdings Co., Ltd. a gold mining company listed on the Main Board of The Stock Exchange of Hong Kong Limited in its HK$230 million placing and subscription on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158DCDDB" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="70C648DC" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuzhou International Holdings Limited, a PRC property developer, in its HK$1.6 billion initial public offering on the Main Board of The Stock Exchange of Hong Kong Limited sponsored by Macquarie Capital Securities Limited and BOCOM International (Asia) Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1685B780" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="1D756CCF" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuzhou International Holdings Limited in its HK$465 million placing and subscription of new shares on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376CA76D" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="70D8C84B" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Asia Limited as sole sponsor and sole global coordinator together with Oriental Patron Securities Limited as joint bookrunner in the HK$412 million initial public offering of SPT Energy Group Inc., a leading Chinese non-state owned provider of integrated oilfield services with significant operations in Central Asia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A508ED1" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="47A9FD14" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPMC Holdings Limited, the largest manufacturer of metal packing products in China in its HK$915 million placing and subscription of its shares listed on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A65FA3" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="68F4582F" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Temasek in its HK$1.2 billion cornerstone investment in the H-Share initial public offering of Citic Securities Company Limited on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697F1984" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="21FC0B93" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Citigroup Global Markets Asia Limited as sole sponsor and sole global coordinator together with Renaissance Capital (Hong Kong) Limited and BOCOM International Securities Limited as joint bookrunners in the HK$1.1 billion initial public offering of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> China Polymetallic Mining Limited, the first non-ferrous metal pure mining company listed on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090A7637" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="26042D14" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aabar Investment PJS in its US$850 million cornerstone investment in the initial public offering of Glencore International PLC on the London Stock Exchange and the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0115E68B" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="5D2014FA" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bain Capital in its share disposal pursuant to the HK$1.4 billion initial public offering of Greatview Aseptic Packaging Company Limited on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BC25E8" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="74A67645" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Asia Limited and UBS AG, Hong Kong Branch as joint sponsors and joint global coordinators in the HK$6.6 billion initial public offering of Sihuan Pharmaceutical Holdings Group Ltd. on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CB0F34" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E84998">
+    <w:p w14:paraId="1691D625" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F590CF6" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="70BB3D28" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Huaneng Group, a China SOE,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> on its potential acquisition of GCL New Energy (HKEx stock code : 0451) , including the potential mandatory general offer obligations under the Takeovers Code arising from the potential acquisition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D62214B" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="7D982184" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UNIC Capital Management Co., Ltd.) and Sino Xing Ding Limited to acquire the controlling stake in Unis Holdings (HKEX Stock Code: 00365) with a consideration of HK$990 million and to make a mandatory general offer under the Hong Kong Codes on Takeovers and Mergers and Share Buy-backs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7E1531" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="5E46B0DD" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chairman of the TCL group regarding the general offer, acting in concert, disclosure of interests, dealings and director</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s duties implications arising from the restructuring of the TCL group involving TCL Corporation (Shenzhen Ex stock code: 000100), TCL Electronics Holdings Limited (HKEx stock code : 1070) and Tonly Electronics Holdings Limited (HKEx stock code : 1249), which resulted in a general offer being launched by TCL Industries Holdings Co., Ltd., which is owned by the Chairman, Suning.com Co., Ltd., Xiaomi Technology Co. Ltd., among others, for the shares in TCL Electronics Holdings Limited for HK$4 billion and the shares in Tonly Electronics Holdings Limited for HK$1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6F51BC" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="162D4E33" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong-listed Phoenix Healthcare (now renamed as China Resources Phoenix Healthcare Holdings Company Limited) on its US$480 million acquisition of certain hospital businesses of China Resources Healthcare Group, one of the largest state-owned enterprises in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s healthcare industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055EC9CE" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="556838A5" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Munsun Assets Management Ltd (a Type 9 and Type 4 SFC licensed entity) and Shenzhen Munsun Asset Management Company Limited and its shareholders as targets in the related acquisitions by China Precious Metal Resources Holdings Co., Ltd (a Hong Kong listed company) in a connected share swap transaction amounting to HK$1.3 billion which was contemplated as either a potential reverse takeover or a very substantial acquisition under Hong Kong Listing Rules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A1CFCD" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="4A2679C5" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Danone Asia Pacific Holdings Pte. Ltd. in its disposal of Dumex Baby Food Co. Ltd to Yashili International Group Limited in a cash transaction on Euro 150 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF45A8A" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="07D92F3D" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boom Win Holdings Limited in respect of the disposal of 18.77% shares in Wuzhou International Holdings Limited for a consideration of HK$320 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C0AE6B" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="12E7F42F" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orbimed Global Healthcare Master Fund, L.P. and Worldwide Healthcare Trust PLC in their HK$155 million subscription of new shares in Yestar International Holdings Company Limited, a company listed on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580782F6" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="43FCB602" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Oceanic Gold Global Limited in its Euro 60 million acquisition of 50% shares in Giochi Preziosi S.p.A., a leading toy distributor in Europe and the related debt restructuring and capital increase in Giochi Preziosi S.p.A JinkoSolar Power Engineering Group Limited in the US$125 million Series A-1 Preferred Shares investment by China Development Bank Capital Corporation Limited and US$100 million Series A Preferred shares US$100 investment by Macquarie Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CF3500" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="10C782FF" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Qatar Holding LLC in its US$215 million investment in CITIC Capital Holdings Limited and subsequent restructuring relating to changes in shareholders of CITIC Capital Holdings Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338C3A96" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="23EA4198" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IntercontinentalExchange Inc. in its acquisition of NYSE Euronext in its US$8.2 billion cash and stock deal and in the Hong Kong related inter-group restructuring and regulatory filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E04123" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="29EB7716" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orbimed Healthcare Fund Management in the HK$32.4 million acquisition of shares in Lee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Pharmaceutical Holdings Limited, a company whose shares are listed on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016B5EA3" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="530FA1A5" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orbimed Advisors LLC in its HK$390 million cornerstone investment in the initial public offering of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Luye Pharma Group Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524E6891" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="44ED6F01" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Silver Gold Enterprises Limited in its issuance of US$4.5 million 6.5% Secured Bonds due 2014 and US$22.5 million Zero Coupon Secured Exchangeable Bonds due 2014 exchangeable into shares in Asia Potash Group Company Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4492C3A6" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="1DA26225" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H.C.B.C. Enterprises Limited in its tender offer for Enoteca Co., Ltd, as part of a private management buy-out. Enoteca is one of Japan's leading importers, wholesalers and retailers of fine wines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D58A1D0" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="3CB39442" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bank of America Corporation in the HK$10 billion cash disposal of its Hong Kong retail banking operation to China Construction Bank Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8CD8D9" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E84998">
+    <w:p w14:paraId="6A2C5F5E" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Debt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7D688D" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="387D38C8" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuzhou International Holdings Limited in its offering of US$100 million 7.00% Convertible Notes due 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B23828C" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="3A99FC20" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuzhou International Holdings Limited in its 2013 offering of US$100 million 13.75% Senior Notes due 2018 which were subsequently consolidated to form a single class with a US$100 million</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in aggregate principal amount of 13.75% Senior Notes due 2018 and listed on the Singapore Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301DA534" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="17C1A216" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Munsun Absolute Fund in respect of its offering of HK$61 million Secured Exchangeable Bonds due 2018 exchangeable into shares of Sanxing Trade Company Limited, a company listed on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB4DD15" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="2A599210" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CNPC (HK) Overseas Capital Ltd. on the issuance and listing of its US$700 million 3.125% Guaranteed Senior Notes due 2016, US$650 million 4.500% Guaranteed Senior Notes due 2021 and US$500 million 5.950% Guaranteed Senior Notes due 2041 on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CA3077" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="5326650F" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CNPC Golden Autumn Limited on the issuance and listing of its CNY2.5 billion 2.550% Guaranteed Bonds due 2013 and CNY500 million 2.950% Guaranteed Bonds due 2014 on the Main Board of The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529CA688" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="4793C839" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Future Land Development Holdings Limited, a PRC property developer, in its offering of US$250 million 6.25% Senior Notes due 2017</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54630450" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="6049F662" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Future Land Development Holdings Limited in its offering of US$350 million 10.25% Senior Notes due 2019 issued in 2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279714B9" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="5E31FE54" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Future Land Development Holdings Limited in its offering of US$200 million 10.25% Senior Notes due 2018 and subsequent redemption in 2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1265849C" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="08C17B58" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Green (Holdings) Limited, a company listed on the Main Board of The Stock Exchange of Hong Kong Limited, on its offering of RMB1.35 billion US Dollar Settled 3.00% Guaranteed Convertible Bonds due 2013 and listed on the Singapore Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EBC1C0" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="7277CEC6" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China XD Plastics Company Limited in connection with the issuance of US$150 million 11.75% Senior Notes due 2019 issued in 2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB6F0E2" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E84998">
+    <w:p w14:paraId="40866B5C" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38934F5E" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="117CB34F" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented listed and non-listed entities as well as individuals in connection with investigations conducted by the Securities and Futures Commission as well as The Stock Exchange of Hong Kong Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BA45A7" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="39EA6D77" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Green (Holdings) Limited in the restructuring of its RMB1.35 billion US Dollar Settled 3.00% Guaranteed Convertible Bonds due 2013 into new 7% and 10% Guaranteed Convertible Bonds due 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4839309D" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="2E4F85C5" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Max China Holdings Limited in the restructuring of its US$200 million Secured Exchangeable Bonds due 2013 into exchangeable shares and/or convertible bonds of Palm Springs Holdings Limited and related Subordinate Debt of US$33 million and Preferred Shares investment from various investors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070D8BFD" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="5F1FE745" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Munsun Absolute Fund in its HK$300 million Secured Term Loan Facility from Bliss Best Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72675563" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="58B5B831" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Asian Development Bank in its US$100 million Credit Facility to Far East Horizon Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3E58FA" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="2681F47A" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>International Finance Corporation in its US$40 million Secured Loan to China Flooring Holding Co. Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A60C1C" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="0E12A705" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40661CFA" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="668D1085" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University School of Law, LLM in Corporate Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3618339B" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="5C2E75A7" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>King</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s College London, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BEE26C" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="3960C47A" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF38737" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="470B10EC" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54FC559A" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="389A4A24" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F7D79B" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="6750529E" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in England and Wales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565FF123" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="252EB286" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Malaysia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A48BC61" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="24090D8C" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FF1325" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="4743CA18" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044131B7" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="0675DD2D" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BA6344" w14:textId="77777777" w:rsidR="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="279116AF" w14:textId="77777777" w:rsidR="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="007F2091" w:rsidR="00686369" w:rsidRPr="00E84998" w:rsidRDefault="00E84998" w:rsidP="00E84998">
+    <w:p w14:paraId="5567FC3C" w14:textId="041FEE33" w:rsidR="00686369" w:rsidRPr="00760260" w:rsidRDefault="00760260" w:rsidP="00760260">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E84998">
+      <w:r w:rsidRPr="00760260">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Malay</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E84998" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00760260" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2324,1512 +2324,1512 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="093A1B0A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="310037BC"/>
+    <w:nsid w:val="006A1627"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6AF25532"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A754E63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A1E9F80"/>
+    <w:nsid w:val="029D02E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91447FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C7C2B75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="12F0C6FA"/>
+    <w:nsid w:val="02F65612"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3028FE50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D5C430C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E7E7ECA"/>
+    <w:nsid w:val="03057583"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0DC6BBF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11744264"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7CAEA342"/>
+    <w:nsid w:val="05C0430E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA00B104"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11E47A58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA006A96"/>
+    <w:nsid w:val="094E2FA8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="009A553A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13240846"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FEA4A646"/>
+    <w:nsid w:val="0B754362"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6542F25C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17BD4FF9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F626A20"/>
+    <w:nsid w:val="0BB42667"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="321E1318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C3F4A2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9289658"/>
+    <w:nsid w:val="0FAC7AA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FDA7EEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB6763A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="93CA38A0"/>
+    <w:nsid w:val="14D602DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B12B00E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F18049E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A40DFD2"/>
+    <w:nsid w:val="16C83E4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B002B558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FD67F12"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C15EB7EA"/>
+    <w:nsid w:val="18D3128C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1918255A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20D011A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4844046"/>
+    <w:nsid w:val="1B7E63F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F98F574"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221B1BFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8EEA9B6"/>
+    <w:nsid w:val="1F6E0835"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D2AE7EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24434A0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D30066C4"/>
+    <w:nsid w:val="1FDA213A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8366944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="264E4068"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE3A3788"/>
+    <w:nsid w:val="20A230BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70DE7B44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26F079FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23444062"/>
+    <w:nsid w:val="225F51F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="937C9CF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="284A5B09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9FA29928"/>
+    <w:nsid w:val="259D246D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A93AA27C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C403CA6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57EECE38"/>
+    <w:nsid w:val="25EC007A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1E0F02A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D695930"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43965376"/>
+    <w:nsid w:val="25F7235C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00E248D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DB52E82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A4ABE4A"/>
+    <w:nsid w:val="2AA53DB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7EFAC5CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F3F4B07"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="083AE500"/>
+    <w:nsid w:val="2C3401C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17E28508"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30D75A58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50206288"/>
+    <w:nsid w:val="30A27D89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B8A1870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33EA46D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B2C1B56"/>
+    <w:nsid w:val="31C46DDC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE1A5A9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D5765DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE2465D2"/>
+    <w:nsid w:val="3A4B0F49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CFCEA2DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DC90305"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="348099FC"/>
+    <w:nsid w:val="3B380C5A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CB818FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="422F43D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F128205E"/>
+    <w:nsid w:val="3C067681"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C567954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42503B58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F845A96"/>
+    <w:nsid w:val="3CAA0C78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B002B558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43F67438"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="66A6710A"/>
+    <w:nsid w:val="3CCE6B5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="320EAA3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="458D7B2C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="835CC240"/>
+    <w:nsid w:val="3CF41C78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="042C4B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46F30CA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E27408C4"/>
+    <w:nsid w:val="3E2E27A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E582E74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A8C17A7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3BDA8D60"/>
+    <w:nsid w:val="3E6F5810"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="508EBE1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F0117D6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DDD61C12"/>
+    <w:nsid w:val="401D51E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4D2DC78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50033AF6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3CC6DB90"/>
+    <w:nsid w:val="40FA7D77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57FCE9CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5043590D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2EFCC010"/>
+    <w:nsid w:val="44715952"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F9662D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50D96BB5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62886A20"/>
+    <w:nsid w:val="48BE61FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9E27038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51416D19"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FDAAF0CA"/>
+    <w:nsid w:val="48E660D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A1418BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51A44486"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43100FFC"/>
+    <w:nsid w:val="4C372C7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A8CB4DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54242940"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34921DFA"/>
+    <w:nsid w:val="4D9D4391"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06E86CB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55AB5804"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92347612"/>
+    <w:nsid w:val="56665743"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35BE3486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5601262E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F0A0B90"/>
+    <w:nsid w:val="58556DC4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83B670A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59403ED1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA76634C"/>
+    <w:nsid w:val="5A82742C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A184E928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="594A2CAD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E5CDD34"/>
+    <w:nsid w:val="5AEC5B21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B0C552C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A1E7482"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="806C1CDE"/>
+    <w:nsid w:val="5B5C19E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC3AA338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CC1345F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A70DAB2"/>
+    <w:nsid w:val="5CF32AB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5A6CF44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61A530B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F092AD70"/>
+    <w:nsid w:val="61AB182A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3A693DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63045B56"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8648F874"/>
+    <w:nsid w:val="62826CD9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="676C13C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="662979C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="93A6CEDC"/>
+    <w:nsid w:val="68363F1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6944DAF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66970C9E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA9EADCA"/>
+    <w:nsid w:val="6D3C62C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F8E99A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66F04B49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED382D9A"/>
+    <w:nsid w:val="6DC2709A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4FA633A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6943046C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF4CC8A4"/>
+    <w:nsid w:val="736B288D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47A4AE6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69F51DC2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F7369100"/>
+    <w:nsid w:val="750649CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DBBC7C82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BC07BD6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="754085C0"/>
+    <w:nsid w:val="770B2F6E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48A09F1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D621191"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06820DA4"/>
+    <w:nsid w:val="77E42692"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="940870A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71E0692C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C28C2D6C"/>
+    <w:nsid w:val="78076A66"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD22EADE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72063359"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9A68152A"/>
+    <w:nsid w:val="78F47C4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2892B7E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72352AB3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50206288"/>
+    <w:nsid w:val="79C256D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDE6AB5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="797D0F46"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67DCEAA8"/>
+    <w:nsid w:val="79CD0086"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="473ACABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A0D1CBB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D854BF7A"/>
+    <w:nsid w:val="7C5A5CEF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B74927E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B14034F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5D1EE39C"/>
+    <w:nsid w:val="7CD00297"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC863DBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F8F6BA2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A809AAC"/>
+    <w:nsid w:val="7D480D4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="50EA904C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2">
-[...17 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...124 lines deleted...]
-    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="51">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="55">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="58">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="59">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="60">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="61">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="61"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3900,50 +3900,51 @@
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
+    <w:rsid w:val="00760260"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
@@ -3966,51 +3967,50 @@
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00E84998"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5064,61 +5064,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E84998"/>
+    <w:rsid w:val="00760260"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E84998"/>
+    <w:rsid w:val="00760260"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5402,51 +5402,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCACCBB1-0B2A-4B9D-A48F-442795F3C9AE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01B82774-029B-4FCD-B7EE-B38484F41F63}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1920</Words>
   <Characters>10948</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>