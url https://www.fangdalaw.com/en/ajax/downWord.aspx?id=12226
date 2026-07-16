--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="58DDB1DF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="38BEC3F2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F544F" w:rsidP="002F544F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00AF37B2">
+            <w:r w:rsidRPr="002F544F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DONG WU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4BFD942C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+          <w:p w14:paraId="706EB16B" w14:textId="096FF26F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F544F" w:rsidP="002F544F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00AF37B2">
+            <w:r w:rsidRPr="002F544F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF37B2">
+            <w:r w:rsidRPr="002F544F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF37B2">
+            <w:r w:rsidRPr="002F544F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5A2A45DB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+          <w:p w14:paraId="6199424A" w14:textId="26B445CC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F544F" w:rsidP="002F544F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00AF37B2">
+            <w:r w:rsidRPr="002F544F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5629 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="22C6D5A7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+          <w:p w14:paraId="4F910ACA" w14:textId="6CE662CC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F544F" w:rsidP="002F544F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00AF37B2">
+            <w:r w:rsidRPr="002F544F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>dong.wu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2EC62DED" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF37B2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="698E0D73" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F544F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03DCAB54" wp14:editId="26238DBE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09A6E433" wp14:editId="5C6BC228">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="40FF1B25" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00AF37B2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5D691515" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002F544F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00AF37B2">
+            <w:r w:rsidRPr="002F544F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. WU SPECIALIZES IN CAPITAL MARKETS, MERGERS AND ACQUISITIONS, ASSETS MANAGEMENT AND CORPORATE FINANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6AEE70" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1DB88B92" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1982 +456,1982 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A83A678" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="7022058F" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B996498" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AF37B2">
+    <w:p w14:paraId="6F592A8A" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042953B0" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="5C847203" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SDIC Power in connection with its GDR offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AB813E" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="3D04B2E0" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the GDR offering of China Pacific Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C5EBB2" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="263CD942" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the A IPO and listing on the SSE STAR Board of Sunshine Guojian Pharmaceutical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD33C49" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="4932E6FD" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in CR MICROs Ashare IPO and listing on the SSE STAR Board</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AC0694" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="27ADB68F" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huatai Securities in its GDR offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65862058" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="56476878" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in Chervon Autos Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8E594C" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="53BD9815" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in PICC Groups Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C1ED05" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="3EE3D9CB" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in Foxconn Industrial Internets Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D18825" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="3BA93C1C" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Phoenix in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D3E0C5" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="785137FA" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shandong International Trust in its Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239CD75E" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="3CF6C113" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qudian in its US IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A66F06" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="714A8DF7" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in GACs private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D974F97" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="328BB7D8" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in its private placement of H shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E470610" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="433E1CFF" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in China Development Bank Leasings Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7807A211" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="38584898" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in OCTs private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADE8B7E" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="2481A76F" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bank of Ningbo in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A08F9D9" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="31357F93" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in its Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70091199" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="2ACB29D6" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in ICBCs restructure and its AH IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C37AB1" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="5BA170D3" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in China Shenhuas restructure and its Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E41D22" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="1CC19A56" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in China Lifes Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AF5012" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="7CF77787" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> the underwriters in CCBs Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2239D7E8" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="26C56EAB" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Netcom in its redchip IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BF82C3" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="22DA8273" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Mobile in its redchip IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7786D1" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AF37B2">
+    <w:p w14:paraId="64372EFC" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mergers and Acquisitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B421DC1" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="26036AAA" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> the financial advisor in CSCECs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> investment in SCIMEE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303DFBFC" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="35F46608" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> China Cinda in connection with Jointowns debtforequity project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1CFF01" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="4FF7AEDB" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC, the financial advisor, in the merger of China Shenhua and China National Power to establish China Energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432CD000" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="4C190292" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC, the independent financial advisor, in the major asset restructuring of HECs stock offering and acquisition of the controlling interest of Hecpharm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0174A436" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="7856450A" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a subordinate fund of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> COAMC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in connection with DECs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3038FE1E" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="5A76BFC0" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CITIC Capital and other investors in their investments in CCXI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECA6895" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="0ED85DBC" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with Ruyi Groups acquisition of French SMCP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65182807" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="13DDA381" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CRHC in connection with its strategic investment in COAMC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6186BF7C" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="183DCF71" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yinlong in its investment in Lucid Motorss CB project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3070C20F" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="731A5AE8" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with Yancoal Australias private placement and MA financing project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292A4C8A" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="157DF0EA" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with BJEVs mixed ownership reform and capital increase project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A03319" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="0583E971" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the buyers group led by Hopu Fund in connection with the mixed ownership reform and capital increase project of Chinatea (a subsidiary of COFCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A17B7D7" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="080A98A1" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CETHIK ,a subsidiary of the CETC, in its restructure and acquisition of Phoenix Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166F45F5" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="7132699D" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented COAMC in its bid for the project on equity investment in Bank of Dalian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25ED0E0E" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="1ACD6FF2" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BlueFocus in its several</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> investment projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECB8F5C" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="596440D6" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in the transfer of its equity interests in Bank of Xian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6A96E3" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="58B8FFE2" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Deutsche Bank in its bid for the project on strategic investment in China Huarong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A1B94E" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="7042209F" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented USlisted Henry Schein in its acquisition of a sales company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCDEEFF" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="2B04C19C" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC PE in connection with the project on investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC232E3" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="0D5C8EF2" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kaiyuan City Development Fund in its property MA project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281B5E59" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="503E6C8E" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Central Huijin in its investment in China Everbright Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3422A0" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="38868B33" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Mobile, China Telecom and China Netcom in their domestic acquisitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282CD6DE" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AF37B2">
+    <w:p w14:paraId="210E561C" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fixed Income Instruments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A7BC42" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AF37B2">
+    <w:p w14:paraId="433D995B" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offshore Bonds:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656C46C2" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="1169FF3E" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SCPG in connection with its US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C89DC0" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="26840A5C" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JIC in connection with its US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4EBD9B" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="3AB92A7D" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda (HK) in its public and private placement of offshore US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA2CFFF" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="3BDBA4CF" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SINOPEC in its offering and followon offering of offshore US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A5A166" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="12402150" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the PRC governments offering of RMB bonds in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4933C052" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="05A515DE" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in CRCCs Hshare convertible bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C15FED" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="4CB209F6" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in its public and private placement of offshore US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD2E990" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AF37B2">
+    <w:p w14:paraId="6F766322" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Onshore Fixed Income Instruments:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D715B8" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AF37B2">
+    <w:p w14:paraId="01EE3A66" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS Products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AE53ED" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="27E2B171" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the listed and private ABS products set up by the Ant Micro, Lakala, Qudian, Minsheng Financial Center, SCPG, Financial Street, Maimaiche, Shangrongbaoli, Lianxiangbaoli, China Unicom, Huaxiaxingfu PPP, Haichang Park, China Resources Pharmaceutical, Shanghai Baoye, China Construction Seventh Engineering Division, China Construction Fifth Engineering Division, China Construction Eighth Engineering Division, China Construction Sixth Engineering Division, China Construction Third Engineering Division, CEC, CMDC, and Minmetals Development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3301E8E9" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="2375A762" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the ABN products set up by China Resources Pharmaceutical and CCSEB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380444BC" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="487FD32F" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the CLO products set up by the Bank of Chongqing, the Postal Savings Bank of China, and the Bank of Guangzhou   Exchange Market Bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AC6120" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="37129C47" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the corporate bonds issued by the following issuers, including: NDIG, China Resources Cement, China Unicom, Jiangxi Copper, GLP, Gemdale, Shimao, CICC Futures, CIFCO Group, Zijin Mining, Kaiqian Group, CSG, GAC, GD Power, Jiangxi Copper, China Shipping Development   Interbank Market Bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F22BE6" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="57257A4C" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the bonds issued by the following issuers, including: China Resources Cement (CP), Zhuzhou Guozi (MTN), Chongqing Jiangjin Huaxin (MTN),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chongqing Fuling (MTN), Qingdao City Construction Investment Group (MTN), Housing and UrbanRural Development of Quanzhou (PPN), Chongqing Shuangqiao</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PPN), GD Power (MTN), Shimao Stock (MTN), Luzhou Laojiao (MTN), Hangzhou Financial Investment (MTN), SPUG (MTN), Xining Economic and Technological Development (CP), CICC (CP), Jiangxi Copper (CP), ICBC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Financial Bonds), BEA (Financial Bonds) and Bank of Guizhou (Financial Bonds)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4537DAC7" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AF37B2">
+    <w:p w14:paraId="39815778" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Asset Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6078BA3B" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="60AD1EB2" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Asset Management in connection with Department of Transportation of Shanxi Provinces debt investment plan and trust investment plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD549AF" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="0F692451" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Asset Management in connection with the establishment of Xixian Infrastructure Investment Center (limited partnership) with Shanxi Xixian Infrastructure investment Group and Xixian Infrastructure Fund Management Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60EB7A5E" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="0D1E27E2" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taikang Asset Management in connection with Baoli Estates private placement project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2DD4B9" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="757CABE6" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taiking Asset Management in its investment in a medial fund project of CITIC Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA6ADEA" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="302C8F90" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taiking Asset Management in its investment in a TMT fund project of CBC Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5654BAC1" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="207E524E" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taikang Asset Management in its investment in Aoshi Jiachuang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E1DD60" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="148B8C10" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Happy Life in connection with the establishment of Shandong Mixed Ownership Reform Fund project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13650912" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="09EF0FE9" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC in several asset management plan products for which CICC has been a trustee since the establishment of the first asset management plan in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FAE34C" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="431A65D1" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Cinda for its structured financial products and funding products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC9221C" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="50B61591" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C75B96" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="16643534" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Law School of Peking University, LLM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4B12AA" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="6B3C5353" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Law School of Peking University, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA8BDE5" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="5AC819C1" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C416951" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="0DBF3BAF" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF20753" w14:textId="77777777" w:rsidR="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="306E266B" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="020FA14C" w:rsidR="00686369" w:rsidRPr="00AF37B2" w:rsidRDefault="00AF37B2" w:rsidP="00AF37B2">
+    <w:p w14:paraId="5567FC3C" w14:textId="0CC4AB8B" w:rsidR="00686369" w:rsidRPr="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF37B2">
+      <w:r w:rsidRPr="002F544F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Wu worked at another leading PRC law firm as partner. Prior to that, he worked as a legal counsel in a leading PRC investment bank, CICC, for about 5 years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00AF37B2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="002F544F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2629,1728 +2629,1728 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00020D69"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5ECE77EA"/>
+    <w:nsid w:val="031020C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03DA2172"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="024123C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D93EDF10"/>
+    <w:nsid w:val="04F72BC8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1D3E424E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0267514A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3D0F3D0"/>
+    <w:nsid w:val="052B6CF0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C5C1666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04BC48EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E56494A"/>
+    <w:nsid w:val="05F072F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7B6E2B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0579334A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="076C226E"/>
+    <w:nsid w:val="08277FE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F56697E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07E33146"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C201650"/>
+    <w:nsid w:val="087B0173"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1918227E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E4C2365"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="823E1E6C"/>
+    <w:nsid w:val="09D3130B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="915E51A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EAC0931"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A22017A"/>
+    <w:nsid w:val="0A836866"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DFE87F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B64A52"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="75B88BEE"/>
+    <w:nsid w:val="0BAB6238"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B582994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11B157F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9F29B9A"/>
+    <w:nsid w:val="0CC45D8B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B04988A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="133F01E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A30C77DE"/>
+    <w:nsid w:val="110C2A21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07F473EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="153E2D76"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C204A00"/>
+    <w:nsid w:val="13C0663A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF0EDC30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15D25604"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F1A3EE8"/>
+    <w:nsid w:val="13C940BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3E065F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16724068"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="04489DD4"/>
+    <w:nsid w:val="14716D0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9B26516"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="174B54ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="87426286"/>
+    <w:nsid w:val="153A0B7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="940AC8C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="180D6E79"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C18A5F6"/>
+    <w:nsid w:val="1B3C09E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F8A0D832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F0F4714"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="37EA5416"/>
+    <w:nsid w:val="1DE35308"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C6AB22C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FB77A09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2F884D4"/>
+    <w:nsid w:val="1E252FF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D601344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="209B0A51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B3C287DE"/>
+    <w:nsid w:val="23CE5A4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="71FE9DA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="211733C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A672E58E"/>
+    <w:nsid w:val="255F6BCF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20E0818C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="214871A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2B2F618"/>
+    <w:nsid w:val="28B607AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="501A8732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="218F2DA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8926FC84"/>
+    <w:nsid w:val="2A065D1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35DCBF70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23564017"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ADE46E2C"/>
+    <w:nsid w:val="2B0B0B58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A5983832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26BB1118"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6212C1DE"/>
+    <w:nsid w:val="2D6D5857"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D81C5004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29E0315D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3604CA0C"/>
+    <w:nsid w:val="2EBD504C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11681670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A857DBB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C243A8C"/>
+    <w:nsid w:val="2EF11C35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AEA085E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B726197"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1888A270"/>
+    <w:nsid w:val="2FC71B6D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F85A1DBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB33710"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76A4F180"/>
+    <w:nsid w:val="2FCE36A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D463CFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BC611B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0CB85A96"/>
+    <w:nsid w:val="31D6281F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="162CE646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C1970FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1FC2D49C"/>
+    <w:nsid w:val="34F6103E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D40B302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32FA6905"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B46E51B2"/>
+    <w:nsid w:val="35D56215"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D74E57FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="345B5146"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3C0274A"/>
+    <w:nsid w:val="36953ABA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9C62C46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36ED5DB3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52DC2E4C"/>
+    <w:nsid w:val="39D72F0E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56AC8268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37C37C53"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C9AEBFA"/>
+    <w:nsid w:val="3B946F95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCC2FCA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38276C47"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4D0B140"/>
+    <w:nsid w:val="3C12429C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B192BDA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D8B2B62"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CAB03E7C"/>
+    <w:nsid w:val="3C426971"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E40C4AFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D971656"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90A0F2F6"/>
+    <w:nsid w:val="3C8151E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="797293C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DA35207"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4BBCDD5C"/>
+    <w:nsid w:val="3E2130E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="53F0790C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E921DE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5ECC2434"/>
+    <w:nsid w:val="3EE17C54"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="87066C88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E981C89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F80C9DA0"/>
+    <w:nsid w:val="4047281E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF0223D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="403B6B55"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="25E29CCC"/>
+    <w:nsid w:val="41E64FD9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9934FB58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41BF729C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61A6A150"/>
+    <w:nsid w:val="45F8780B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6B62B3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="432E7611"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98545242"/>
+    <w:nsid w:val="47DC03BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E2A783E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="435B478E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5AF4C648"/>
+    <w:nsid w:val="487611D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DDEC2FBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43CC3B5C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F74EF280"/>
+    <w:nsid w:val="4D190239"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06D21188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48262F62"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DAD48102"/>
+    <w:nsid w:val="4DC07C73"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="225698D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="483316D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E92E0A30"/>
+    <w:nsid w:val="50F63D2C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF489D1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F220AF8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="98B6EE58"/>
+    <w:nsid w:val="52FE1254"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB0AFA84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="508C42A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59569474"/>
+    <w:nsid w:val="545B6385"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95D0B152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54A164E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="25B26DAC"/>
+    <w:nsid w:val="576340FA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2876A33A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55FE3C8F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D9B20A08"/>
+    <w:nsid w:val="57E35631"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F96C3396"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="569D0B0E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69E4B2B4"/>
+    <w:nsid w:val="58853124"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CEB6D8F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57A75BDF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B94AAE8"/>
+    <w:nsid w:val="5E98485B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C0E732E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59C06486"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="36AE17D0"/>
+    <w:nsid w:val="61722AF6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="974A62A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61A54880"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A0883DC"/>
+    <w:nsid w:val="6522059B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97DE9712"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64282FC1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F4B41CDE"/>
+    <w:nsid w:val="65C325F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B829BB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66BE5C85"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6138014A"/>
+    <w:nsid w:val="661A4A3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31563630"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67405160"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="905EF7F0"/>
+    <w:nsid w:val="66F479A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="671C3334"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6834501E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC7E4550"/>
+    <w:nsid w:val="67E91E70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C1685F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D313887"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31F29874"/>
+    <w:nsid w:val="6A754949"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99E69882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F4C7E4F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59569474"/>
+    <w:nsid w:val="6A7D1678"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A34868EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72917E94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CD6A982"/>
+    <w:nsid w:val="6C275CE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4FE8A46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72ED2BDA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="02409B9E"/>
+    <w:nsid w:val="6C292091"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB7479F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="756D3266"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD867842"/>
+    <w:nsid w:val="6D786466"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="972C1036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76D76D5B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5CB28068"/>
+    <w:nsid w:val="72515627"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7010A7BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7778059E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2424C3A0"/>
+    <w:nsid w:val="74DD2353"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="323A2E90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79532F32"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6660E55A"/>
+    <w:nsid w:val="79450CCB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DEFE59A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="795D3432"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96F48B7A"/>
+    <w:nsid w:val="7AA56BF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C84B9B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A636D4C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4AF65152"/>
+    <w:nsid w:val="7AE33183"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="798E9966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D8C2BB3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="03DC4DCC"/>
+    <w:nsid w:val="7E28067E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DFE87F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="69">
     <w:abstractNumId w:val="69"/>
   </w:num>
-  <w:num w:numId="3">
-[...56 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="70">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...142 lines deleted...]
-    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="70"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4380,50 +4380,51 @@
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
+    <w:rsid w:val="002F544F"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
@@ -4459,51 +4460,50 @@
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00AF37B2"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
@@ -5585,61 +5585,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF37B2"/>
+    <w:rsid w:val="002F544F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AF37B2"/>
+    <w:rsid w:val="002F544F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5923,51 +5923,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D39E2742-03AF-4A68-BDE5-1F5E58D56786}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285EEB3A-52D4-42AF-B6FE-AD326A58B1F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1117</Words>
   <Characters>6368</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>53</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7471</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>