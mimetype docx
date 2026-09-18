--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="38BEC3F2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="794CD759" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002F544F">
+            <w:r w:rsidRPr="00345FBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DONG WU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="096FF26F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+          <w:p w14:paraId="706EB16B" w14:textId="13EE7A9B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002F544F">
+            <w:r w:rsidRPr="00345FBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F544F">
+            <w:r w:rsidRPr="00345FBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F544F">
+            <w:r w:rsidRPr="00345FBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="26B445CC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+          <w:p w14:paraId="6199424A" w14:textId="3EE236CB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002F544F">
+            <w:r w:rsidRPr="00345FBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5629 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6CE662CC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+          <w:p w14:paraId="4F910ACA" w14:textId="075CE337" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002F544F">
+            <w:r w:rsidRPr="00345FBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>dong.wu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="698E0D73" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F544F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="18EF4C85" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00345FBB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09A6E433" wp14:editId="5C6BC228">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F574151" wp14:editId="24D90813">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5D691515" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002F544F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="118563D0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00345FBB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002F544F">
+            <w:r w:rsidRPr="00345FBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. WU SPECIALIZES IN CAPITAL MARKETS, MERGERS AND ACQUISITIONS, ASSETS MANAGEMENT AND CORPORATE FINANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB88B92" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6045B9FE" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1982 +456,1982 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7022058F" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="38CD5110" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F592A8A" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002F544F">
+    <w:p w14:paraId="5632F3D8" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C847203" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="39B582D1" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SDIC Power in connection with its GDR offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D04B2E0" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="37AFAED7" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the GDR offering of China Pacific Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263CD942" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="68DD248C" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the A IPO and listing on the SSE STAR Board of Sunshine Guojian Pharmaceutical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4932E6FD" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="76B9C945" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in CR MICROs Ashare IPO and listing on the SSE STAR Board</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27ADB68F" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="3A114FAE" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huatai Securities in its GDR offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56476878" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="1601981C" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in Chervon Autos Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BD9815" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="76D332CF" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in PICC Groups Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE3D9CB" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="4C9495D4" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in Foxconn Industrial Internets Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA93C1C" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="088EC1F7" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Phoenix in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785137FA" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="5C803E56" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shandong International Trust in its Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF6C113" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="714AACB5" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qudian in its US IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714A8DF7" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="38A1DB13" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in GACs private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328BB7D8" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="0C34E6F5" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in its private placement of H shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433E1CFF" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="2831F817" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in China Development Bank Leasings Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38584898" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="01213670" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in OCTs private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2481A76F" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="659BF251" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bank of Ningbo in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31357F93" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="7F294E5C" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in its Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACB29D6" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="7B5A155D" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in ICBCs restructure and its AH IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA170D3" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="4320B809" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in China Shenhuas restructure and its Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC19A56" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="0CC6DC48" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in China Lifes Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF77787" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="507523E8" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> the underwriters in CCBs Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C56EAB" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="26C373E3" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Netcom in its redchip IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DA8273" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="72002B72" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Mobile in its redchip IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64372EFC" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002F544F">
+    <w:p w14:paraId="40366C9B" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mergers and Acquisitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26036AAA" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="34814398" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> the financial advisor in CSCECs</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> investment in SCIMEE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F46608" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="3491449C" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> China Cinda in connection with Jointowns debtforequity project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF7AEDB" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="521479ED" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC, the financial advisor, in the merger of China Shenhua and China National Power to establish China Energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190292" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="43238631" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC, the independent financial advisor, in the major asset restructuring of HECs stock offering and acquisition of the controlling interest of Hecpharm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7856450A" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="76792616" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a subordinate fund of</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> COAMC</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in connection with DECs</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A76BFC0" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="4567F746" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CITIC Capital and other investors in their investments in CCXI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED85DBC" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="015654B3" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with Ruyi Groups acquisition of French SMCP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DDA381" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="53C3AE65" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CRHC in connection with its strategic investment in COAMC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183DCF71" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="148BFE04" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yinlong in its investment in Lucid Motorss CB project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731A5AE8" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="62612FAB" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with Yancoal Australias private placement and MA financing project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157DF0EA" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="63E4DDB2" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with BJEVs mixed ownership reform and capital increase project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0583E971" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="1164DAD7" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the buyers group led by Hopu Fund in connection with the mixed ownership reform and capital increase project of Chinatea (a subsidiary of COFCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080A98A1" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="7B325007" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CETHIK ,a subsidiary of the CETC, in its restructure and acquisition of Phoenix Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7132699D" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="14F934CD" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented COAMC in its bid for the project on equity investment in Bank of Dalian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACD6FF2" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="2573618B" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BlueFocus in its several</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> investment projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596440D6" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="51F8FD26" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in the transfer of its equity interests in Bank of Xian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B8FFE2" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="04960C1E" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Deutsche Bank in its bid for the project on strategic investment in China Huarong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7042209F" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="2D43F354" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented USlisted Henry Schein in its acquisition of a sales company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B04C19C" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="130893EF" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC PE in connection with the project on investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5C8EF2" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="5B271C57" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kaiyuan City Development Fund in its property MA project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503E6C8E" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="6E018A5A" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Central Huijin in its investment in China Everbright Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38868B33" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="791E071D" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Mobile, China Telecom and China Netcom in their domestic acquisitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210E561C" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002F544F">
+    <w:p w14:paraId="1A3D88A4" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fixed Income Instruments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433D995B" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002F544F">
+    <w:p w14:paraId="2A0FE520" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offshore Bonds:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1169FF3E" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="0B35ACCC" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SCPG in connection with its US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26840A5C" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="0905E50E" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JIC in connection with its US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB92A7D" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="4B876599" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda (HK) in its public and private placement of offshore US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDBA4CF" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="454C1D05" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SINOPEC in its offering and followon offering of offshore US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12402150" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="2926D32D" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the PRC governments offering of RMB bonds in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A515DE" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="1424D66F" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in CRCCs Hshare convertible bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB209F6" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="6F26812B" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in its public and private placement of offshore US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F766322" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002F544F">
+    <w:p w14:paraId="1C190029" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Onshore Fixed Income Instruments:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EE3A66" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002F544F">
+    <w:p w14:paraId="359BD133" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS Products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E2B171" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="436BA152" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the listed and private ABS products set up by the Ant Micro, Lakala, Qudian, Minsheng Financial Center, SCPG, Financial Street, Maimaiche, Shangrongbaoli, Lianxiangbaoli, China Unicom, Huaxiaxingfu PPP, Haichang Park, China Resources Pharmaceutical, Shanghai Baoye, China Construction Seventh Engineering Division, China Construction Fifth Engineering Division, China Construction Eighth Engineering Division, China Construction Sixth Engineering Division, China Construction Third Engineering Division, CEC, CMDC, and Minmetals Development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2375A762" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="41E17432" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the ABN products set up by China Resources Pharmaceutical and CCSEB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487FD32F" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="38D78E36" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the CLO products set up by the Bank of Chongqing, the Postal Savings Bank of China, and the Bank of Guangzhou   Exchange Market Bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37129C47" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="3411A6A4" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the corporate bonds issued by the following issuers, including: NDIG, China Resources Cement, China Unicom, Jiangxi Copper, GLP, Gemdale, Shimao, CICC Futures, CIFCO Group, Zijin Mining, Kaiqian Group, CSG, GAC, GD Power, Jiangxi Copper, China Shipping Development   Interbank Market Bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57257A4C" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="40621E79" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the bonds issued by the following issuers, including: China Resources Cement (CP), Zhuzhou Guozi (MTN), Chongqing Jiangjin Huaxin (MTN),</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chongqing Fuling (MTN), Qingdao City Construction Investment Group (MTN), Housing and UrbanRural Development of Quanzhou (PPN), Chongqing Shuangqiao</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PPN), GD Power (MTN), Shimao Stock (MTN), Luzhou Laojiao (MTN), Hangzhou Financial Investment (MTN), SPUG (MTN), Xining Economic and Technological Development (CP), CICC (CP), Jiangxi Copper (CP), ICBC</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Financial Bonds), BEA (Financial Bonds) and Bank of Guizhou (Financial Bonds)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39815778" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002F544F">
+    <w:p w14:paraId="67D6D998" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Asset Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AD1EB2" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="06E4D557" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Asset Management in connection with Department of Transportation of Shanxi Provinces debt investment plan and trust investment plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F692451" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="43016919" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Asset Management in connection with the establishment of Xixian Infrastructure Investment Center (limited partnership) with Shanxi Xixian Infrastructure investment Group and Xixian Infrastructure Fund Management Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1E27E2" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="693B72D9" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taikang Asset Management in connection with Baoli Estates private placement project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757CABE6" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="174253F0" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taiking Asset Management in its investment in a medial fund project of CITIC Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302C8F90" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="0327E4C9" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taiking Asset Management in its investment in a TMT fund project of CBC Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207E524E" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="3EA435F1" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taikang Asset Management in its investment in Aoshi Jiachuang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148B8C10" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="3DD3EE7F" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Happy Life in connection with the establishment of Shandong Mixed Ownership Reform Fund project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EF0FE9" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="7394FA8F" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC in several asset management plan products for which CICC has been a trustee since the establishment of the first asset management plan in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431A65D1" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="3ED4E910" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Cinda for its structured financial products and funding products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B61591" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="40BF6731" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16643534" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="65484DFC" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Law School of Peking University, LLM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3C5353" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="41BB3410" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Law School of Peking University, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC819C1" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="4DD05164" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBF3BAF" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="292FF78F" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306E266B" w14:textId="77777777" w:rsidR="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="2B9E60BB" w14:textId="77777777" w:rsidR="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0CC4AB8B" w:rsidR="00686369" w:rsidRPr="002F544F" w:rsidRDefault="002F544F" w:rsidP="002F544F">
+    <w:p w14:paraId="5567FC3C" w14:textId="75F1A0C0" w:rsidR="00686369" w:rsidRPr="00345FBB" w:rsidRDefault="00345FBB" w:rsidP="00345FBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F544F">
+      <w:r w:rsidRPr="00345FBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Wu worked at another leading PRC law firm as partner. Prior to that, he worked as a legal counsel in a leading PRC investment bank, CICC, for about 5 years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="002F544F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00345FBB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2629,1728 +2629,1728 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="031020C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="03DA2172"/>
+    <w:nsid w:val="02D67EFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA402538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04F72BC8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D3E424E"/>
+    <w:nsid w:val="038B1CF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3908D06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="052B6CF0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C5C1666"/>
+    <w:nsid w:val="0480627D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3601026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05F072F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7B6E2B8"/>
+    <w:nsid w:val="05512AE1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81729280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08277FE9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F56697E"/>
+    <w:nsid w:val="060239E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3EE0A6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="087B0173"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1918227E"/>
+    <w:nsid w:val="06B04E13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D99A978C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09D3130B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="915E51A2"/>
+    <w:nsid w:val="08097FED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E869140"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A836866"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFE87F10"/>
+    <w:nsid w:val="09326AFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="963AAEC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BAB6238"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B582994"/>
+    <w:nsid w:val="095540E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E4AF8CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CC45D8B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B04988A"/>
+    <w:nsid w:val="0A4D50B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C526B6E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="110C2A21"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="07F473EC"/>
+    <w:nsid w:val="0BEC0FD4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6778EBC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C0663A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF0EDC30"/>
+    <w:nsid w:val="0E947DD9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6B2EC4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C940BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3E065F8"/>
+    <w:nsid w:val="10FC393A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="49EAF7F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14716D0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9B26516"/>
+    <w:nsid w:val="113F63E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8D8227E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="153A0B7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="940AC8C4"/>
+    <w:nsid w:val="156D21CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="40E26E78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B3C09E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F8A0D832"/>
+    <w:nsid w:val="16933023"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="45D67568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DE35308"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C6AB22C"/>
+    <w:nsid w:val="18C7384A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="89D2C26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E252FF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D601344"/>
+    <w:nsid w:val="1B680DD4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CDAE1A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23CE5A4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71FE9DA6"/>
+    <w:nsid w:val="1BB47D67"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDE46B98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="255F6BCF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="20E0818C"/>
+    <w:nsid w:val="1FD978D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3601026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28B607AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="501A8732"/>
+    <w:nsid w:val="23813300"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30FC81E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A065D1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35DCBF70"/>
+    <w:nsid w:val="23EF3FAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF4EDCE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B0B0B58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A5983832"/>
+    <w:nsid w:val="2762114D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4ACF6C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D6D5857"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D81C5004"/>
+    <w:nsid w:val="2763341B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D430B818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EBD504C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11681670"/>
+    <w:nsid w:val="287C6058"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECC4D02A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EF11C35"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1AEA085E"/>
+    <w:nsid w:val="2CC533F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57A0041A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FC71B6D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F85A1DBA"/>
+    <w:nsid w:val="2D623794"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5180EBD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FCE36A1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D463CFC"/>
+    <w:nsid w:val="2EFD4CE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="816C98DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31D6281F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="162CE646"/>
+    <w:nsid w:val="2FF16A62"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DAE0A9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34F6103E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D40B302"/>
+    <w:nsid w:val="30707EDE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB58FD8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35D56215"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D74E57FA"/>
+    <w:nsid w:val="31F67042"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1304FC86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36953ABA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9C62C46"/>
+    <w:nsid w:val="33FB50CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D8C97EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39D72F0E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56AC8268"/>
+    <w:nsid w:val="34670DC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4ED254A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B946F95"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCC2FCA4"/>
+    <w:nsid w:val="35A06BDB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D47E89EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C12429C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B192BDA6"/>
+    <w:nsid w:val="383C020C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE4ACC04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C426971"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E40C4AFA"/>
+    <w:nsid w:val="3943716A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B940427A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C8151E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="797293C2"/>
+    <w:nsid w:val="3A1A472B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A56C921A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E2130E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="53F0790C"/>
+    <w:nsid w:val="3A24418F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E623360"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EE17C54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="87066C88"/>
+    <w:nsid w:val="3E335ED1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99D63942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4047281E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF0223D0"/>
+    <w:nsid w:val="3E79576F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75AA722C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41E64FD9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9934FB58"/>
+    <w:nsid w:val="4115105D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DADE177C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45F8780B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6B62B3C"/>
+    <w:nsid w:val="424A400B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5C21AB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47DC03BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E2A783E"/>
+    <w:nsid w:val="432529E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46884E38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="487611D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DDEC2FBC"/>
+    <w:nsid w:val="4487382D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="116E2134"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D190239"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06D21188"/>
+    <w:nsid w:val="48581ACA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F640769A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC07C73"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="225698D0"/>
+    <w:nsid w:val="494D568F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B19AF14E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50F63D2C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF489D1C"/>
+    <w:nsid w:val="496C7AE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9EBAE444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52FE1254"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB0AFA84"/>
+    <w:nsid w:val="4C8136D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="123E1B3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="545B6385"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95D0B152"/>
+    <w:nsid w:val="4CD41B7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59A81F70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="576340FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2876A33A"/>
+    <w:nsid w:val="4D3D6801"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7BC9AE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57E35631"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F96C3396"/>
+    <w:nsid w:val="50133EB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2026DCD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58853124"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CEB6D8F6"/>
+    <w:nsid w:val="50C72744"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE9CF2A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E98485B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C0E732E"/>
+    <w:nsid w:val="51560EC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AAFADEB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61722AF6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="974A62A6"/>
+    <w:nsid w:val="5307701C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3DE8102"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6522059B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97DE9712"/>
+    <w:nsid w:val="550152AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="262A83B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65C325F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B829BB2"/>
+    <w:nsid w:val="56594B66"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A72F706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="661A4A3B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31563630"/>
+    <w:nsid w:val="568D1769"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA82FD86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66F479A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="671C3334"/>
+    <w:nsid w:val="57646563"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B20CF144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67E91E70"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C1685F0"/>
+    <w:nsid w:val="57CE3CE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CBAE9178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A754949"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99E69882"/>
+    <w:nsid w:val="60724B83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7BBEA0E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A7D1678"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A34868EC"/>
+    <w:nsid w:val="61862F65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7984E1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C275CE9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4FE8A46"/>
+    <w:nsid w:val="64253942"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCEC425E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C292091"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB7479F6"/>
+    <w:nsid w:val="659B3D19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E4A3138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D786466"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="972C1036"/>
+    <w:nsid w:val="6AA04EA0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A622E254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72515627"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7010A7BA"/>
+    <w:nsid w:val="6B002777"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D488EF46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74DD2353"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="323A2E90"/>
+    <w:nsid w:val="6BB12EF3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5EB828FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79450CCB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DEFE59A0"/>
+    <w:nsid w:val="77A955A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A36258FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AA56BF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C84B9B2"/>
+    <w:nsid w:val="785111C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="49E09054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AE33183"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="798E9966"/>
+    <w:nsid w:val="7DAB4F72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEC452A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E28067E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFE87F10"/>
+    <w:nsid w:val="7ED8080B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="548ABC0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="62">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="2">
-[...47 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="65">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="19">
-[...20 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="67">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="27">
-[...86 lines deleted...]
-  <w:num w:numId="56">
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="70">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="70"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4380,54 +4380,54 @@
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
-    <w:rsid w:val="002F544F"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
+    <w:rsid w:val="00345FBB"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
@@ -5585,61 +5585,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F544F"/>
+    <w:rsid w:val="00345FBB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002F544F"/>
+    <w:rsid w:val="00345FBB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5923,51 +5923,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285EEB3A-52D4-42AF-B6FE-AD326A58B1F3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2109323A-424E-4C97-A3F7-7D69E6F6EC7E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1117</Words>
   <Characters>6368</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>53</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7471</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>